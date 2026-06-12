--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -898,51 +898,50 @@
           <w:rFonts w:hint="cs"/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>ดยเปลี่ยน สคป. เป็นกองนโยบายระบบการคุ้มครองผลประโยชน์ทางการเงิน (กคป.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> และปรับปรุงหน้าที่และอำนาจของ กคป.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1FF011" w14:textId="45607C2C" w:rsidR="00E44EE2" w:rsidRPr="00DA2FA4" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="361" w:lineRule="exact"/>
         <w:ind w:left="2127" w:hanging="709"/>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="31"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>หน้าที่และอำนาจ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226405D9" w14:textId="6428E888" w:rsidR="00E87EFE" w:rsidRDefault="00E87EFE" w:rsidP="00E44EE2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="361" w:lineRule="exact"/>
         <w:ind w:firstLine="2127"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
@@ -1467,51 +1466,50 @@
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>การเงินให้เหมาะสมและสอดคล้องกับภาวะเศรษฐกิจของประเทศ</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87EFE">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87EFE">
         <w:rPr>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>และการเปลี่ยนแปลงของเศรษฐกิจโลก</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057EB815" w14:textId="5D499732" w:rsidR="00E87EFE" w:rsidRPr="00DA2FA4" w:rsidRDefault="00E87EFE" w:rsidP="00DA2FA4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="361" w:lineRule="exact"/>
         <w:ind w:firstLine="2127"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87EFE">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87EFE">
         <w:rPr>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>๗) ปฏิบัติงานร่วมกับหรือสนับสนุนการปฏิบัติงานของหน่วยงานอื่นที่เกี่ยวข้อง</w:t>
       </w:r>
       <w:r w:rsidR="00DA2FA4">
         <w:rPr>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E87EFE">
         <w:rPr>
@@ -3392,51 +3390,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E13471">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E13471">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>สศค. จะนำข้อมูล รายละเอียด และความเห็นของคณะกรรมการฯ เสนอต่อรัฐมนตรีว่าการกระทรวงการคลัง</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBF978E" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00E13471" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
+    <w:p w14:paraId="5BBF978E" w14:textId="30F4BD14" w:rsidR="00DA2FA4" w:rsidRPr="00E13471" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1418"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E13471">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
@@ -3470,51 +3468,73 @@
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">รัฐมนตรีว่าการกระทรวงการคลังพิจารณาออกใบอนุญาตฯ ภายใน </w:t>
       </w:r>
       <w:r w:rsidRPr="00E13471">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r w:rsidRPr="00E13471">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> วัน (มีการประสานงานให้การพิจารณาเป็นไปตามกรอบระยะเวลาที่กฎหมายกำหนด)</w:t>
+        <w:t xml:space="preserve"> วัน (มีการประสานงาน</w:t>
+      </w:r>
+      <w:r w:rsidR="00436DA9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E13471">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>ให้การพิจารณาเป็นไปตามกรอบระยะเวลาที่กฎหมายกำหนด)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602607F6" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00E13471" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1418"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E13471">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="th-TH"/>
@@ -3998,73 +4018,73 @@
     </w:p>
     <w:p w14:paraId="723FA315" w14:textId="2232FCDD" w:rsidR="00DA2FA4" w:rsidRDefault="00DA2FA4" w:rsidP="00C0258A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487882752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14E959C8" wp14:editId="1D5F0E6D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487882752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14E959C8" wp14:editId="076175C7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>707571</wp:posOffset>
+                  <wp:posOffset>707743</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>50981</wp:posOffset>
+                  <wp:posOffset>49048</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4439935" cy="7428088"/>
+                <wp:extent cx="4439926" cy="7428088"/>
                 <wp:effectExtent l="0" t="0" r="17780" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="748157888" name="Group 104"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4439935" cy="7428088"/>
+                          <a:ext cx="4439926" cy="7428088"/>
                           <a:chOff x="0" y="0"/>
-                          <a:chExt cx="4439935" cy="7428088"/>
+                          <a:chExt cx="4439926" cy="7428088"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="127700208" name="Rectangle: Rounded Corners 11"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2171700" cy="920750"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartConnector">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="accent1">
                               <a:shade val="15000"/>
                             </a:schemeClr>
@@ -4196,181 +4216,50 @@
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="3179F421" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C26AE6" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                               <w:pPr>
                                 <w:spacing w:before="72"/>
                                 <w:ind w:left="421" w:right="401" w:firstLine="5"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:eastAsia="Angsana New"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                   <w:cs/>
                                   <w:lang w:bidi="th-TH"/>
                                 </w:rPr>
                                 <w:t>ผู้ประสงค์จะประกอบธุรกิจ</w:t>
-                              </w:r>
-[...129 lines deleted...]
-                                <w:t>วัน</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="512562342" name="Freeform: Shape 15"/>
                         <wps:cNvSpPr>
                           <a:spLocks/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="3472666" y="3390472"/>
                             <a:ext cx="76200" cy="354330"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst>
                               <a:gd name="T0" fmla="+- 0 7490 7440"/>
                               <a:gd name="T1" fmla="*/ T0 w 120"/>
                               <a:gd name="T2" fmla="+- 0 13106 12668"/>
                               <a:gd name="T3" fmla="*/ 13106 h 558"/>
@@ -6963,51 +6852,51 @@
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="39369090" name="docshape27"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="3606230" y="6349430"/>
+                            <a:off x="3611120" y="6466788"/>
                             <a:ext cx="148590" cy="160655"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
@@ -7631,96 +7520,227 @@
                               <a:shade val="50000"/>
                             </a:schemeClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="748524863" name="Rectangle: Rounded Corners 748524863"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
-                            <a:off x="2630185" y="1263722"/>
-                            <a:ext cx="1809750" cy="5105400"/>
+                            <a:off x="2630176" y="1263638"/>
+                            <a:ext cx="1809750" cy="5156721"/>
                           </a:xfrm>
                           <a:prstGeom prst="roundRect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="19050">
                             <a:solidFill>
                               <a:srgbClr val="FF0000"/>
                             </a:solidFill>
                             <a:prstDash val="sysDot"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="accent1">
                               <a:shade val="50000"/>
                             </a:schemeClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="2041473414" name="Text Box 2"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="2743200" y="4685016"/>
+                            <a:ext cx="1555750" cy="635000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="031444E8" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C26AE6" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
+                              <w:pPr>
+                                <w:spacing w:before="72"/>
+                                <w:ind w:right="-81"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:rFonts w:eastAsia="Angsana New"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                  <w:cs/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                  <w:cs/>
+                                  <w:lang w:bidi="th-TH"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">รมว. กค. พิจารณาออกใบอนุญาตภายใน </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:eastAsia="Angsana New"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                  <w:lang w:bidi="th-TH"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">45 </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                  <w:cs/>
+                                  <w:lang w:bidi="th-TH"/>
+                                </w:rPr>
+                                <w:t>วัน</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="231779308" name="Text Box 2"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="2743200" y="3739794"/>
+                            <a:ext cx="1555750" cy="635000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2E97729A" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C26AE6" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
+                              <w:pPr>
+                                <w:spacing w:before="72"/>
+                                <w:ind w:right="-81"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:rFonts w:eastAsia="Angsana New"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                  <w:cs/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                  <w:cs/>
+                                  <w:lang w:bidi="th-TH"/>
+                                </w:rPr>
+                                <w:t>เสนอ รมว. กค. พิจารณาให้ความเห็นชอบ</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="14E959C8" id="Group 104" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:55.7pt;margin-top:4pt;width:349.6pt;height:584.9pt;z-index:487882752" coordsize="44399,74280" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqFtihvyIAAD8OAQAOAAAAZHJzL2Uyb0RvYy54bWzsXW2T27iR/n5V9x9Y+nipjfn+MpXZlONd&#10;76XKSbbWutvPtKQZ6aIRFUreGefX39MAAQIQmqRlx5n1MpWyNKsm2EA3Go1+/cMfnx72wS+b9rRr&#10;DreL6PfhItgcVs16d7i/XfzP8vU35SI4nevDut43h83t4sPmtPjjt//5H394PN5s4mbb7NebNsAg&#10;h9PN4/F2sT2fjzcvXpxW281Dffp9c9wc8ONd0z7UZ/zZ3r9Yt/UjRn/Yv4jDMH/x2LTrY9usNqcT&#10;/ut38sfFt2L8u7vN6vy3u7vT5hzsbxfA7Sz+bcW/7+jfF9/+ob65b+vjdrfq0KivwOKh3h3wUj3U&#10;d/W5Dt63u4uhHnartjk1d+ffr5qHF83d3W61EXPAbKLQmc0PbfP+KOZyf/N4f9TLhKV11unqYVd/&#10;/eWH9vj2+GOLlXg83mMtxF80l6e79oE+gWXwJJbsg16yzdM5WOE/pmlSVUm2CFb4rUjjMixLuair&#10;LVb+4rnV9vuRJ1+oF7+w0Hk8gkFO/RqcPm0N3m7r40Ys7ekGa/BjG+zW4N+4KMIwDsG0h/oB7PoT&#10;GKg+3O83N8FPzfvDerMOXjXtAfweRBHNk9DC83oBTzcnrOXU1YujIsIL5epVcVhkgiP1EtQ3x/Z0&#10;/mHTPAT05XZxt28eX23r9vyqORyAW9MKrqt/eXM6Axs8qB4gFA7N691+L1h8fwgebxd5ghfQL6dm&#10;v1vTj+IP2mybV/s2+KXGNjk/iZlhLAMKf+0PeAHNV85QfDt/2G9oiP3hp80dlhAcEcsX2GPWq9Xm&#10;cI7kT9t6vZGvirIQs5eIiy1PWIhpiAFp5DsgqcfuBvCPLYfp4OnRjdj/+uFu5kMP6yfEm5vDWT/8&#10;sDt0a63xlFPYY1bdmyW8WiS5NLRK56d3T4K9UsUx75r1B7Bc20h5dDquXu9A3zf16fxj3UIAgSUg&#10;VM9/wz9E8ttF031bBNum/afvvxM89gR+XQSPEGi3i9M/3tftZhHs/3zAbqmiNCUJKP5IsyLGH635&#10;yzvzl8P7h1cNmCGC+D6uxFeCP+/V17u2efgZsvclvRU/1YcV3n27WJ1b9cersxS0kN6rzcuXAgxS&#10;71if3xzeHlc0OK0zcezy6ee6PXZMfoZw+Wujdmh943C3hKUnD83L9+fmbidYn1ZarmtHAUgLuT//&#10;5WIjCaM8TCH9lNhYknj8U/MUxIrinYwIzk/4z2rmp+ObZvX3U3BosKcP95uXbds8bjf1GuSSXEWT&#10;6h6Vc6G9F7x7/EuzhnSqMXuxhI6kjiCF4wzYQCaXeRIm3TmnhHYUxqUWO1mVV3oTqoGUFOko0kLU&#10;iBc5pCDJJAnhCJoqizPxgCGCHnZnHPX73QOQwraX76xvaL7fH9ZCSp3r3V5+98sbvZMyta7OTvq8&#10;m0Dx9Nnh6OfEe1FUpklexmnyTJgvjcIqLwTvRUmcJfguaKuZLwHC6szL0jz6VOYzTikcWe39O32S&#10;vRb/o9fbhxmdV3Qcai7lhxCMqo8o89T8nOycz+zcaWBxEhVFlfQa2L9ZlMZFmuCeIdg5KZKqqMQh&#10;DuWiU2OjLMtIbRMKMOlXMzsvxI7vz2Ot5/z2pHMcplFaJPjnmUhnk5/TvMyguTjieeZnur9Zeru4&#10;0c78vL5dZFGc5XHSa7qv282GrDM3gdDXg0hrZlptxaEs9Vw6h69TaJO0iPM8l1I4qaBrC8W6l8JF&#10;LoQ0GSGSLE2kwotDX+mzq/fyGk2am9JhYaxZ49pM/+l+3d33lxDkdw973MB+900QBkVa0T+4NwkV&#10;pgfDtUiC/deLYBkGj0GE65QDA/3bGCpKojAHWJ539pF+MGhuejAJtg2y7AIMIsQYj7DyogZbjB5t&#10;mfpRw0oaQw2gBj1ODzaAGuwlxng4Dv2oVQqMVq30oxbZFIAKGTPLBgOMiRzBedctsglRZGnmXbjI&#10;pMMyihn8bDJgURIOP5MSEs6Pn00N8Fzqx88kxjLKGfxsWgzhZ5JjAD8yFJjU5fZEbNJjGXO7wqYG&#10;vTf2b4vYpIeE865fbFOE3bO4kfb8soyZrRHb1MB7uW0bm/SQcH78bIpgd+Re+sYmPZYxsz8g2kxq&#10;CIHiX7/EpIeE8+KX2BRh+S8x6bEE1bxSL7GpMYSfSY8h/GyKsPRNTHossSv9+NnUwHsLhv8Skx4S&#10;zrt+ZFWbsj9Skx5LSG8vfnS0GqMN7A+68UtIiNOB/ZHaFGHpm5r0WKbM/khtatB7GfmXmvSQcP71&#10;synC7o/UpMcyZfYHXcWc9WPwy0x6DOBHhjRjxCKL/KdbZtJjmTH7I7OpIekmuN/VHzKTHhLOu36Z&#10;TREeP5Mey4zZH9A7zNkO7I/MpMfA/shtirD0zU16LHNmf+Q2NcTK+eVfbtJDwnnXL7cpUmR4tU/n&#10;y016LHNmf5CWanAL6MadH2QkM/cv4Pz42RRh6Zub9FjmzP4obGoM4FeY9JBwXvygi5szZvErTHos&#10;IXW98q+wqSH5XlDP3R+FSQ8J58fPpgjLf4VJj2XB7I/Cpga9l5EvhUkPCefFr7QpwuqnpUmPZcns&#10;j9KmxgB+pUmPIfxsirD7ozTpsSyZ/VHa1MB7uf1RmvSQcHr9cLXTl7d6K52f9c3q6dBd6PANHin4&#10;yaXT79icyBO9xArihrhMiJUwBKDo9scAYzoELIxZo8CgNQFLp/AoNF01BLi4LY+DYyUEeDUJcVLE&#10;CRwK9JR5kl4swKfNlNRUAod6OWV00hoF+LSpkhInwKdNlXQqAocuNAUZUnEE+LSpksZB4NAUpoxO&#10;CoAAnzbVrJsqztEpo9PxSKPjWJsE3k1Vul9GWYwODxodQn/K6CTLBfi0qZJoFeDTpkqSjsAhoaYg&#10;Q4JHgFtUlVPu5AE5MN0QoHYRIAToHb0CTuj6TGJEfSXvEJl0gi1sXlCJ6L8/wAe/bATEmaQJaZp4&#10;bZoISw1e1wPsDyagC6d+VZ9HMRypSRiuM/xgOPWz+pRgUShnC+Nttzjqd/Up4UjPJOzGwDrkoATJ&#10;pVajqM9uNG4Oq31z2ogV7GffzQeCHggo31n/szOyxFOBqR/Vp/36STiOTWXawnTWxrH1I3VKLPPw&#10;+imwwQl0r3SXgl9iwaH09lEWVO/XgGp91adcZwU2soQT12Yqq15OQ2Glpo7dQBtUHNp6p9IGN8y6&#10;1/hwKaTJCJMSm64zUvdBTv+WEIPg/bHd3W8RWyODZJ5LqEuUhDHcoCEpDTJE7kt5AMq4IksL2D1O&#10;qzyHkiPEjvLDzh4A7cMAafS9cvYAQI+YPQB+C0kEpU9zysANcPYA+Ndv9gBgXS78nrMHgPOQzR4A&#10;v4UztW1qrIVu9gD412/2APjl8+wB8MlnuuRN81DMHgDv+tnSSupNfg/FRP1q9gD49+/sAdCOi9kD&#10;wHhpZg8A578ifzWsJcvZA0BGvtkDwDgUlBtjxOarwC4syMpGa/o/Zg8AOE4ZsW3T+uwBEC40e3Fm&#10;DwDSrp0kw2frAUiRM5JmMV0jvqwHoM8BiIo0z0Ph7p1zADzpCbMHQPiG+hSL2QPgv2HNHgDfDX/O&#10;AeByUOYcAL8Fds4B8MuXOQfAJ1/mHAAuB2rOAfDLF0TxmTZ7NsZ+zgHwr19hR52zHsY5B8C/fiWC&#10;Jg2f0ZwD4Msu6EKo5xwAN+1izgHgbPRzDgC3MnMOAGUoKTOp+pS25KmB1XMOALOAExdmYpz7xKh5&#10;BTZ7AGYPgFVrkysz+Fw9AAUq/iYlig4qB8AzqtEWl6hPNNe0gvnbn8yiK2iKTLy5phVqWuVlUaZl&#10;Qen40p/1b2ZnVEBMC9TRouANUSAZYebCnaFSXXIUISR3PFW7SlN8VRljqtrVR1Zv5TOnfjUFNFE1&#10;Cks0szPYOUKaVAiGpkJaz4KfkS8WV+RSodQtVEOMKyF7esetVUJzZmhZiV6kt80MTQyNYixlWaak&#10;tEuGfntua0qODETBbFTk72rhB/Lg72oMvjp0TQ1Uxfq+HGDX0SAqyxAV+KWkLeIokzFQBmfGCQpp&#10;d6IWzQHGJO2pQ0xjJJM3VcVBHMlKNFNImsw+7WpeB+cPR5T0Prc70W9AXxIu0lFPnpr73rr467+r&#10;XH5/MX1vPfz+oY8spN8/eEUR/b7lwB1XRF9m4ZJeQ+T9crXd85AK56Pw7zjziWN6MvPFUVXm3Z0w&#10;iaCExE5NSwqxUbw3csJfw3fEid/Vp61sY3D6cKI/pKIxs6TZBePZsSQK+qeoWqevX1ra3ATf7981&#10;KKskSkMMc2Jwt98d/5vSy8W3/6VvJJSUaIyipKwg+UgJrbKKbnuWEkpljXXNVWgcxKq0O3shq0Rd&#10;10PgHRqAaEwT8S4hF+mlOlCnXv8fISQqsKIZSVBVEP7duB20V4jOzEytV9gmJc9YvkZ5gnYV8RA3&#10;66sqSgpPONSjuMypNh04N8miBIUBHM4FN6Pwtbw/RSmk8NixfhXrfhNVqnzNzLlSMnxdmkGUJUIv&#10;TXC1cS5apvx9Sx1bvkjblyQPUZtbyWxEy6KCqSWzYxgOwOvCcIA2C+jCMiyyP6rtC8lx3e1lxPiE&#10;cEwgRgfURxZXAfKygRG+yOZF+CKNqfjyazOkRujaUlHLMa1catOTvv5dNA7qFk7Wp+lP2+7cTtIq&#10;wSVbXrbzNExldbH+SpPkOM6xVmQ8ilOUc/mcPGD1GJvMDEJMepjha2qLdRHd/9U3xarSOEoSo1XA&#10;Z+Vt78lu8XYVf3JnIc3BdFe/jreF8jrz9lfW8A3t3pIsTlGH6uLov15w9wWuUvTRjFy1Na5gAlOC&#10;G2J+7L71UYf3dcwtij/OzP2VMTdcYXlRZL259dMFN/ZKSGoydI4MXbRw/XIUU5O3M7ImfEbF9Dre&#10;5lqyzUrJr7lTJ1m1srIqKO7uWdzZgE8RUnYa2dnQ16hyXRDP586mzdu/7Ttbmcc5GY1As2fBQTEc&#10;CTEsvoKDSHFA78RneuvXZpHfNgdVEWySaPwNG6XkoHWzOlE/8n9N8zT0Y0W8lownQeBILMvC9xYB&#10;q3JqkleqpLeKJjGL7CpPplF+X9vul1BOjRwB9GErA+ipHTf2YNrAP713WhZlQRSi9YJg7H4oVCGX&#10;b6QOOAREDQK6aJkeys5dIJS8eF2RNM3hhdNlAl52Tk+Cyt9evMwiUlO7pqERqXfB7J5pBOVdMSdd&#10;GobFxIvadS3TqAGbj5oU82QsG6D8yEGRtPgMrXa8fGZSYXK/NBY5kwwRQXmRc0qlspsA5Yv7uU5u&#10;lpalkXfl7FZpBOVHztkJ3A69rlMatxnsKqnsLiUPkEVWdNjxkfW6NmkQHt6Vs5ukEZR35Zweadir&#10;fp67Lj+aRc7aEDxy7oZgBO91DdLCMvGvnLUhCMq7ck5mNLshrquNym0IuzcauyGc1mgsWa9rjcaJ&#10;EjspmhUlTlXUBNFJ3g1xXVVUDjm7KxqLnNMUDcj5D6/rmqJxZLVborFkdeqh8shZJ8TUjmjchrD7&#10;obEbwmmHxpL1ulRoTpTYpVBZUYLbpyWE88hP1ut6oXEnhN0JjT0hnCRolqzXJUFzyNlFUFnknC5o&#10;LHLXdUHjNoTdA43dEE76M8tz16U/c6LEboDGihKn+imrbF7X/4xDzu5+xiM3cUNc1/yM4zm78KnF&#10;c/Csz53PuKRR0qphSJs7n110vps7n3E8M3c+G+h8Vgx3PhOmFkgkrrkXLELYjikuHjDciJgg2RfN&#10;TmfWnc+Gwfqs52E4ndw7AtYhp/vpKaTUp8y1Jperdw5ftO6psskp3NSnjePYVHCW0VR0QWA1ivqU&#10;o+ms5+H1U+nMIy/twIYn8AmdzxSSHAsqNEd4UIGNzGbi2kxl1b7uqZqGIoXiLmyaufPZ+3NztzuT&#10;COmDDb54IgiM9shCKiu6vdtme9kCh1C7CNajoMjT8U2z+vspODSvtsjt2Yikpe2mXp8o5l7NqntU&#10;RkVScF/w7vEvzRopQTWmL8SwMsjrEP2wQnaK2NOI6YtDhOsL+7jKE0VnAsoO7RJFYez9rCEjHxXv&#10;qUO4f9uenzJJwrSK+rAh5fmBxRWkM1jIYJzrOSRJ06gkUxikPryWRYwYDItDLNdPCuQEO/ZBpVe6&#10;fgquAZJl9GYaWF/0r+b6Q1vOH9FGmgyQFz4i+wJHjd293d1NU+vcNG9umse2dZ9L5vpKWs4lc+eS&#10;ufUDtJUlkk56zybaIhWxcAxdymUoJoa/jz0zrnMMJVESMyVpnXMDcP5zwz04qtR7cFznGwJ+OYOf&#10;6ZQYaMrpuIfYkpbXuYd4/GwHkYDzrp/jIWJLll7nIeLpa/uIBJwfP9tryuNn0mM51Ukk+N7bFMx2&#10;E/H7w/ETsfS9zk8U53DYefHDDdjav4Dzrp/jKmJLgl7nKhL6nB8/kx7YH1AP/fjZ8QQsfa/zFvH4&#10;2f4iHj/HYcTid53DiN8ftsuI3x+Oz4jlv+t8RngvI/9sr5GA89LXcRsV5MIh7V7ecPror+vcRjx+&#10;tuNoAD/n/Mhy/8XjOs8Rz3+278jmv9l5RPdqppPc7DziVmZ2HnErMzuPBpxH5bDzSNwIJjiPFJwy&#10;javPzlsh/TOd4Yf1MfUW+eHhtPNoBKzzCslsDfat2nnkjqbM+6brzPK+KEsc59bo8FRgak3Up+0X&#10;6qx66kf1aQONTUU5j9yp2KNpB8kwmHa3qOIuahT1KXFTYIMT+ATnkUKSW2X1/oumh340R5Zw4tpM&#10;ZdXeeaSmobBS3AW+nJ1Hz8N5VKGMWIH/Yxc5ziOdaKg9QNpldL3lP86KsuzKQOR5lGu7uPYNFRVA&#10;Ot9QGaGWiRIlyst0re0/CbMgq6qu6E6vh1/Y/uMSId/CHdEDucZ/lEALYMlRxad6QOuSmhDYFtfZ&#10;ywwRRwlHLowXuQvrvw8522AAtEqYmHzI2TdUAvMjZ99Q8ypOvMiZBjWRAOJDjsp9GuY0lF4gv4kP&#10;OzsHRMD50XOyQPICceVeyprEWEZx8Bh4MbRpAQwpm8GLoUkOCcdgaJMkz8rcj6FJEZkK4sXQJgje&#10;jPH8GJo0kXB+DJ18kJzcT7419OSD+DBEjUCbyjSeF0M7JQSeQG6HxDZZUI4r8mNoEmUZpwyVLxwB&#10;GXKH/BiaRIkSgmPW0CZLHocMhiZRlnHJYEgVkqydksFE7cXQTg5JCM6PoZMegtakhXcNPekhPion&#10;NklgKikrBkOTKBKOwdDeKWBB/07x5Ih4MbRJgizmnNnLtjtAwPkxdBJFWAw9/gAfhqm7U6qM4UM7&#10;VyQhOAZDmywslT0eAS+GNkmiNIqRF+eTh3bCiIBjMLTJwu4Uj0/AhyFdX8ydksYps1Nsp4CA82Po&#10;eAVYaePxCngxtEkSpSS9vGtouwUEHIOhTRZWYlMJAbk4lMcq/AJeDG2SAMMiZTA0xZeE82PoeAbY&#10;U8/jGfBhSJnsFpWRRO7H0HYNUJUaZqc4vgFWc/D4BrwY2iRBVFPB7GU7k0TAMWtok4XVvTzeAR+G&#10;dFG01jALmTW03QMIz+LW0PUPcKqrxz/gxdDdKRk5SH3SxnYQpATnX0PXQ8Bp/h4PgRdDmyQRCn4z&#10;O8V2EQg4P4YXPoLQfy57fAQ+DEt3p7AY2k6CIQxtsqAWoP8O4PESeDF0dwpLZdtNMEDl0iYL7pX+&#10;K1Rpiq9lyWlfVFN42k6pzBsjuIHdKbhrmkOWIRIlfTo26rF2cCSxK+6eUtkkGZA2KJXQDyjh/HxI&#10;AX/GpMs49mtfVGVcwgkMc0aDRU0Fczi8mZPYaLXQDyjh/BhSrTxzzDKBsutbxCg0ybLEcwySUWiT&#10;ZeDki0KTMkNHH0rk2GhmzF1AGNH6pcRzLJo2bfB2ToVAzQL1cqo3MaBDUA0WazVz5lIFoa4AieJ4&#10;jkPTvd/zulhkX/AHlLHIueGXBQpCeInuFHrg7/hkczI4fUCphc1JgYrVJO2X4U20dTAHhWXLv32i&#10;yCTQMgIYY4qgejkmmkLr956GkRPvx18PhD3WGJRH077s4zkOzYvrPnvNipz7PgEyq+lc+Hmi22Ug&#10;UKyWRdOmz8B9FSY6tfBEdHGx5dC0SYQJ+W/9kV0QAtW/OTSnX/wRVmKhyd/8wTMK8nffBGGAwuIM&#10;mvbdH8+xaDpbSFhG/LxJVX20kBsyoWClFaREkxXvtgEAz7Fo2vSJhImJQdMUchKQIbpjBGAPSsgV&#10;NR8hN2HdYnb6hR2At+k5hgAC5NC0ScRqHNBabDTZLZTa9BkyjtrWAGFF5dC0ScSqbiiCb6PJbiHX&#10;IjBgZbZNAkNmZscmwOrAcFJYaKIGC0N08o4akhhcyZnq0XtKgQqBRIDMajpVJRAQ5b9MRLZlAF2F&#10;WDRt+gBNzt0R2VGDjsMDfr45J5wL0ZjDeriVmcN6uJX5+sJ62Kg3urYjPWyJ2za5mwXcQJAc3aEF&#10;uEroRTDdEDjUPQEuEgBHRxeXS4KnG+EUdFSsBB5QGbTDCIkLl3gDbkmT3kBXH/nAtCmLS4h8YOKk&#10;lYQiHX4SSqSYizfIzqDjy0oqsngAeu2kN5CyKh+YOGlSG+UDEydNCpx4AFrXJJSUtELjqYkPqElD&#10;E5n0BlIvBErQCaY9oCYtm2woOsjPN6czbQwqwx7sbxcwr5zFv+3tokXPktvFO3qJjNDpYClYh6pV&#10;C8tesEV6MEU0EFAfoCQDo6D/QsUBsipqowdQQUAdIAKUBaCIxwBm6mf12YGpniEiGoUHU8yNt8sV&#10;UsOoz264kK6jQE/mtbLjVXTPAthIfFVJSjzANF3U29SnfCtSEAQYLOJDyOVkMcdoutCpGkV9ytEy&#10;sgMCLJLd1Ng5ZGQgIDjdqEyNoz7leGhiKeFg2B9CLyFjNMaLYT8bhOveG+MSOAQXk3+HxsOhNgjX&#10;pZIjQ3kQjhoT0HiI3hiEI4s1wNAFZBCs44AsHJ6FpAU6dw0Ohk2GV3Z9j1iKybFyIDi0Hh1ixQg3&#10;ddMsZdlZ9p1q1aqROhTI4hdzQN+7QewUVWF/HSZrotgz1IJW8aX6lPyp+A4n6bAQ0IyM1JtBHPXO&#10;wJV/GFBvNbg2h2iiti725DAjKFEA29owlZVoibqyyCwBlaiCGWwYR9i9pXyBQXMYSRhq5QGCPKfh&#10;BYqUeMaBMCwVKGFQMBAgh6mjjxBxyAytOlVWnjhm3h1L43gWZKXGZh2fewkSSsix9URh/w5yjEao&#10;395Bap1L7Qb1KXdFHJIfVuA5wkloH9zhOcacYDV1tIzwO7q5dYfL2BZCo2Ip/KKxXYm2Nd0qjW10&#10;dD7u3j4mO+Ksi20eFUcx2o+J9RwXcN2QoxKzILsdKDQmgtFJQU58TKRD/Zp2REg9bcKJo0ccO8A0&#10;jmPnYaxmPXa+ItFTsvrYea0pM6YAaGKPahSKf0ZVFMWSYzpPz+UjYrDfOCNambEX3Sh6RxCo7T2i&#10;NmqBMaI3UPdnwbYjSm2khNqIjowmqlL8jKjc6HfeCd6RI0eJ8pFTRJ0NI8eSe19Ri/sxqQoX7dhQ&#10;9CgT16NTs9+tX+/2e7orndr7d6/2rexrjVZCfTchC6xt3h/WOPbqG6rF9H33vWt9rY7DrsqUbLbY&#10;F58K2kZe5n7ZtPiybdp/LoLHtj7eLk7/eF+3m0Ww//MB9Z2odzjd/MQfKdxI+EP2rex+kb0ru19+&#10;bf0rE7SFRmID5uTkNIgbulHN6Mv3P81ROj6VOQ19p4soLTPClnpfooUbsiI6bVPlPDgtqz+qhRpx&#10;kuZQoUZeMM/56d1TsFvT3Y5efAU/aV7SfIQvv97+pyhblkJLppASh4OEMP7yHBQmYUnhanSmww+V&#10;I65PiAiVNlMmMXhIclCWVhWiMqSo+OIcJG7VMwdl8F3meUyBEg4HiWvxF+cg0stiiqUCB2V5AT+u&#10;kDGGDMogMjULQSX9rEKIrIefdCo+7M6bNtjvHqBP66Pz447IXsoJnWDm0TJEsyc0Wob9z+ZRaQsy&#10;eFSoL7JcJIkV6xf6Y1JdyCRF62+Va5qgAbQ0/PUsaFT9Q7QM4thcIXZt6h9X4gLiXUepLCeV/csK&#10;NHOCRUooEuTd7lZuiaueHkoAbQOkA13kEeL+Zvj/2doqkOR6tGlF/1jEcGjooQYQsz3+LGK4I+vR&#10;JvZ8ykBK75JZ4YACyr9mTjAgW/DFiQWkIAwKfRPnZE8oJxAwQ5tzP3YmDQQUgx1uSyZJuXJrTggg&#10;xV74sLPpwGNnEmIAO9Lrbez8xV7syD8R+OfBzgn7YylLhkbNJgOUdSL+2FJr5FfU4y1jClbyYWdT&#10;gt0RVqjfwJZwGj+xFTrtOD8R5ufBzgnyY7Ej876e6wB2TnwfdoWfsnZ4n4ju82FnC6asRMCtV8yZ&#10;lBBQ/l3hhPWxRZDsqD4R1OfDztkVBUoqebGzdgVB+bFzovnYEmF2MJ+I5fNg50TysZQlc+AUyjrN&#10;n3jsTFoskZPi3RVOAB+uNejW5DnArOg9AcWsnU0L9qSwQ/eQoe3FzonbY7GzgvYGsHND9rLIvyvs&#10;iD0RsOehrBOul5Sx/yQjA7umrIDyr91lpF7uLQ1mB+pNLO1HRPVS1grRE1B+7Jz0PUhjf2FJT/qe&#10;Z+2c7D0WOyt3bwg7W0KxZ4Undc+HnX1WsJS18vYGKOu0gOKxMyXUEiUMvbvCydpjd4WVszewK8hV&#10;JPlTBFmzJxkFIGg+XiLRxo+dTQkeO3NXDGFn04I9yTzpeh7KIjDFnKtIayW2cvVAK1dPQPl3xUWq&#10;3ucs54f8KL80tvL0BBSDnU0L9qygi31PWbzUS1my/Bt8wlLWytFzKAsL4xzzy8Vvqog67dwdDgok&#10;vRf2muXEcDoVTQcVUhr/hkdXsXQ6TmcEXJofqY7ylNFVHJ2O7hgeXUXRTQyiI+2CVmZiCJ2KoNM2&#10;rWFk6PwVo0+bKh2IBK57tAyPTieUAJ8WL/j1xfxCRGCFPiEOkcQ+hSEKCwvZpvooQxkdIQCwxnBS&#10;Ku9pD6JcfBK0K6VmQKrf1acNl46ExKiAg3QkhKIrlBeNwkmbLeCG/aJdSb/ReXTD9Qujpqk+5XRJ&#10;GcQCKhsWG36kAp2jShbN4gGJZjZJ1BuVr5WnY9+pa4SMPaAaXH1aVBxeyo6EyvqoRlCfcqTPX+hw&#10;JAJPLt/YBDu6dd3meWp0TvmxnltqI12+VhENr5hr+T2LWn5plMOiX5LqaJvzZUCsYbT/Mm5vhDim&#10;JfRTEiOw9cewWAlbrPJZRmWJkEQchuT2ThFhJPtEgaG+uNNSxEPSAv2m20DBTQJlvqQiOZKBlkSq&#10;PzVPgXaYfdlGYmlSUpkuYqAS7nhE41oMBH9mVVBVGGKgIoQDXInsz8FAz8tlKaZ+BYd+nkAfGUPy&#10;8lmIuSJEeHIRUQURyaU/IZMF/ev2m5vgJ4qd2qyDV0172LSnoIcF4xgCsPtLhk/18kY1sAtj4ipi&#10;O3jK4b5y2C4uc4rdEmxXwSE4ynaEFWEpYsLqX6D5AgE6ONvT+YdN82CF6FAqDPFeVIUYWHhe2Siy&#10;16+5KDIa+rv6tJXRZqcPp++ac3dv2yMxTrhw++ix0/nDfkOv2h9+2twhFOgJc5fvXm03Dxsdtlav&#10;VpvDOZI/bev1Ro4P5wMWRE7qpJ4QUxQD0sh3iILTY3cDKEg5iBpbDtPB06Obuzssnn64W5Shh/UT&#10;4s3NoX/4YXdoWt/M9phV92YJrxZJLo1n652Oq9c7LPOb+nT+sW5rkUVFgXd/wz93+wY0bLpvuK0g&#10;FM/33z9voN7h/cOrBklduJACO/EVfNqe9+rrXds8/Ny065cUHoifVGTf6tyqP16dkQmGn+6adrV5&#10;+VJ8XzUPUPLeHN4eVzQ4rSox2PLp57o9BvT1dnHGYfHX5u22Pm4EgMPnEpaePDTPRJDgwEDUFBmg&#10;xwWJhgWPTBYkcY4Qsi4RB/kEqG1xoQLhBKObG51g8FVkqd5G3BE2y5JZlsyyhOTORFmCo+7+5vEe&#10;4Dhx7xELvd2tvqvPtfm3kPU3m7jZNvv1pv32/wEAAP//AwBQSwMEFAAGAAgAAAAhALCzpofeAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tqwzAQRfeF/oOYQneNrD4S41oOIbRdhUKTQulOsSa2&#10;iTUylmI7f9/JqllezuU+8uXkWjFgHxpPGtQsAYFUettQpeF79/6QggjRkDWtJ9RwxgDL4vYmN5n1&#10;I33hsI2V4BAKmdFQx9hlUoayRmfCzHdIzA6+dyay7CtpezNyuGvlY5LMpTMNcUNtOlzXWB63J6fh&#10;YzTj6km9DZvjYX3+3b18/mwUan1/N61eQUSc4r8ZLvN5OhS8ae9PZINoWSv1zFYNKV9inqpkDmJ/&#10;AYtFCrLI5fWF4g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAqFtihvyIAAD8OAQAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCws6aH3gAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAABklAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJCYAAAAA&#10;">
+              <v:group w14:anchorId="14E959C8" id="Group 104" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:55.75pt;margin-top:3.85pt;width:349.6pt;height:584.9pt;z-index:487882752" coordsize="44399,74280" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA//uLc/SIAAD0OAQAOAAAAZHJzL2Uyb0RvYy54bWzsXeuT28aR/35V9z+g9uOlbOH92Mo6pciW&#10;L1VK4rJ5589YkrvkhUswIOVd5a+/X88DmBlOAxC1kdcyUimTKzYGPdM9PT39/OOfnh52wS/r9rht&#10;9jdX0dfhVbDeL5vVdn9/c/U/i7dflVfB8VTvV/Wu2a9vrj6sj1d/+uY//+OPj4frddxsmt1q3QYY&#10;ZH+8fjzcXG1Op8P1q1fH5Wb9UB+/bg7rPX68a9qH+oQ/2/tXq7Z+xOgPu1dxGOavHpt2dWib5fp4&#10;xL9+K3+8+kaMf3e3Xp7+fnd3XJ+C3c0VcDuJ/7biv7f031ff/LG+vm/rw2a7VGjUF2DxUG/3eGk3&#10;1Lf1qQ7et9uzoR62y7Y5Nnenr5fNw6vm7m67XIs5YDZR6Mzm+7Z5fxBzub9+vD90y4Slddbp4mGX&#10;f/vl+/bw0+GHFivxeLjHWoi/aC5Pd+0DfQLL4Eks2YduydZPp2CJf0zTpKri/CpY4rcijcuwLOWi&#10;LjdY+bPnlpvvRp58pV/8ykLn8QAGOfZrcPy0NfhpUx/WYmmP11iDH9pguwL/xkURhnEIpt3XD2DX&#10;H8FA9f5+t74Ofmze71frVfCmaffg9yCKaJ6EFp7vFvB4fcRaTl29OCoivFCuXhWHRSY4sluC+vrQ&#10;Hk/fr5uHgL7cXN3tmsc3m7o9vWn2e+DWtILr6l/eHU/ABg/qBwiFffN2u9sJFt/tg8ebqzzBC+iX&#10;Y7PbruhH8QdttvWbXRv8UmObnJ7EzDCWAYW/dnu8gOYrZyi+nT7s1jTEbv/j+g5LCI6I5QvsMevl&#10;cr0/RfKnTb1ay1dFWYjZS8TFlicsxDTEgDTyHZDsxlYD+MeWwyh4enQt9n/3sJr50MPdE+LNzf7U&#10;Pfyw3au17vCUU9hhVurNEl4vklwaWqXT0+2TYK9Uc8xts/oAlmsbKY+Oh+XbLej7rj6efqhbCCCw&#10;BITq6e/4D5H85qpR366CTdP+y/fvBI89gV+vgkcItJur4z/f1+36Ktj9ZY/dUkVpShJQ/JFmRYw/&#10;WvOXW/OX/fuHNw2YIYL4PizFV4I/7fTXu7Z5+Bmy9zW9FT/V+yXefXO1PLX6jzcnKWghvZfr168F&#10;GKTeoT692/90WNLgtM7EsYunn+v2oJj8BOHyt0bv0Pra4W4JS0/um9fvT83dVrA+rbRcV0UBSAu5&#10;P//tYiMJozxMIf202FiQePxz8xTEmuJKRgSnJ/yznvnx8K5Z/uMY7Bvs6f39+nXbNo+bdb0CuSRX&#10;0aTUo3IutPeC28e/NitIpxqzF0voSOoIUjjOgA1kcpknYaLOOS20ozAuO7GTVXnVbUI9kJYiiiIt&#10;RI14kUMKkkySEI6gqbI4Ew8YIuhhe8JRv9s+AClse/nO+prm+91+JaTUqd7u5He/vOl2UqbX1dlJ&#10;z7sJNE+fHI5+SbwXRWWa5GWcJi+E+dIorPJC8F6UxFmC74K2HfMlQFifeVmaR5/KfMYphSOrvb/t&#10;TrK34n/0evswo/OKjsOOS/khBKN2R5R5aj4nO+czOysNLIviLI+TXpS+bddrUv+vA3EgBFG39Tu5&#10;CKpLQUqEvkxiJmkR5znUWEjMJKkgzIXkhg6htNUix21D6mlJliZSooKrtMBcvpd6GokGLSRxG1hB&#10;L6N/ul8phXKBQe4edjji//BVEAZFWtF/cDCLPdKD4dyVYP/1KliEwWMQ4bx2YCDgjaGiJApzgOW5&#10;UsD7wSAausEk2CbIsjOwVIMp1FI/apkGI9RSP2pYyWmoQVBMQQ0KuTEe1GQ/apUGI9RKP2qRTQHI&#10;qJhZNmj4JnIE5123yCZEkaWZn6YmHRZRzOBnkwH0Sjj8TEpIOD9+NjXAc6kfP5MYiyhn8LNpMYSf&#10;SY4B/EgTNanL7YnYpMci5naFTQ16b+zfFrFJDwnnXb/Ypgi7Z6Hy9PyyiJmtQZdlY7Z4L7dtY5Me&#10;Es6Pn00R7I7cS9/YpMciZvYHRJuFHwkU//olJj2E4PHvj8SmCMt/iUmPBajmlXqJTQ35Xr/YM+kx&#10;hJ9NEZa+iUmPBXalHz+bGnhvwfBfYtJDwnnpS9c2g2NY/FKTHgtIby9+dLQaow3sD1IpJSTE6cD+&#10;SG2KsPRNTXosUmZ/pDY16L2M/EtNekg4//rZFGH3R2rSY5Ey+wMWFHf9GPwykx4D+NFNzaBIkUX+&#10;0y0z6bHImP2R2dSQdPPuj8ykh4Tzrl9mU4THz6THImP2B/QOc7YD+yMz6TGwP3KbIix9c5Mei5zZ&#10;H7lNDbFyfvmXm/SQcN71y22KFBle7dP5cpMei5zZH6SlGtwCunHnB93CzP0LOD9+NkVY+uYmPRY4&#10;FbzypbCpMYBfYdJDwnnxgy5uzpjFrzDpsYDU9eNnU0PyvaCeq18XJj0knB8/myIs/xUmPRYFsz8K&#10;mxr0Xka+FCY9JJwXv9KmCKufliY9FiWzP0qbGgP4lSY9hvCzKcLuj9Kkx6Jk9kdpUwPv5fZHadJD&#10;wnXrh6tdd3mrN9K6Xl8vn/bqQodvMHnCESOtyofmSK6OBVYQN8hFQqyEIQBFtz8GGNMhYGEfGQUG&#10;rQlYeh1GoSMsvQAXt+VxcKyEAK8mIU6KOIFDgZ4yT9KLBfi0mZKaSuBQL6eMTlqjAJ82VVLiBPi0&#10;qZJOReDQhaYgQyqOAJ82VdI4CByawpTRSQEQ4NOmmqmp4hydMjodjzQ6jrVJ4Gqq0r43ymJ0eNDo&#10;EPpTRidZLsCnTZVEqwCfNlWSdAQOCTUFGRI8AtyiqpyykgdkIXd9zO1VAB/zLb0CXo76RGJEfyXz&#10;I5l0gs3NFZli6N8f4ORZNALiRNKENE28Nk2EpQav6wF2exPQhdO/6s+DGI7UJAynDD8YTv+sPyVY&#10;FMrZptKOxMKRnknYjYEp5KAEyaXWb9Of8q1nc9U/L3fNcS1WsJ+9mg8EPRDQxtn+Z/2oGlniqcH0&#10;j/rTfv0kHMemMm1hlLVxbP1InRLLPLx+GmxwAuqV7lLwSyw4lN4+yoL6/R2gXl/9KddZg40s4cS1&#10;mcqq59PQWOmpg8tpg4pDu9up+EfTrHuJk4B85oYfXmwmZaTuvei/ig8reH9ot/cbOG+lF/al+FKj&#10;JIwLWOBJaZAxGJ/LA1DGFVlawO5xWuU5lBwhdmYPwJnjAaTp7pWzBwB6xOwB8FtIIih9HacM3ABn&#10;D4B//WYPANblTPzMHgDOQzZ7APwWztS2qbEWutkD4F+/2QPgl8+zB8Ann+mSN81DMXsAvOtnSyup&#10;N/k9FBP1q9kD4N+/swegc1zMHgDGSzN7ADj/FfmrYS1ZzB4AMvLNHgDGoaBN+yM2Xw12ZkHWNlrT&#10;/zF7AMBx2ohtm9ZnD4BwodmLM3sAkNfnZLG8WA9AinSqNIvpGvF5PQB9DkBUpHkeCnfvnAPgSU+Y&#10;PQDCN9SnWMweAP8Na/YA+G74cw4Al4My5wD4LbBzDoBfvsw5AD75MucAcDlQcw6AX74gis+02bMx&#10;9nMOgH/9CjvqnPUwzjkA/vUrETRp+IzmHABfdoEKoZ5zANy0izkHgLPRzzkA3MrMOQCUoaTNpPpT&#10;2pKnBlbPOQDMAk5cmIlx7hOj5jXY7AGYPQBWMTeujtVL9QAUVZUkJapaaQfAr1xPLS7SRJT/odyA&#10;EvWJIlGwqfcMRFmWQeWX9YGoyOJc0+pKOE/6onxdscPfX4m2vCzKtCwoHV/6s35ldk7g3SpQR4uC&#10;N0QFToSZW6kueVGlmpvTFF91xpiudvWR5QH5zKnfTIU2kYI5c/MKHIMsqRD8THW0XgQ7I10sFiWI&#10;STpHqNxWiSRgRjrP/CxK0YolmvmZ+BmlWMqyTElll/z806mtKTUyEPVYUfBZlVoO5LGvKgy+2aua&#10;2bogcl8MUBXMjsoyRIFnKWeLOMpkBJTBmHGCOq1KbUDt6TE5e1SIdRjJ1E1db5CSWFW5aApIk7mn&#10;qqRqcPpwQMXYU7sV5ay7K8JZMurRU9LZW3Z59Q+dye+v1ewtt9w/9JF1mvsHL6jR3Fe0vuNqNMsc&#10;XJyCooDk5ysdnIdUlzmpOt2AZ75OoULhy3Hmi6OqzNWNMImggsRORUsKsNG8N3K+X8J3xInf1seN&#10;rJJ9/HCkP6SaMbOkWWT9xbEk6kWnqFnXXb46aXMdfLe7bVBUqVOGeE4M7nbbw39Tcrn49r/0jYSS&#10;Fo1RlJQVJB+poFVW0V3PUkFxjssrF/UVgMJBrEq7sxeyWtSpEtW3qC/fYZr0xarppV2YTr36P0JI&#10;1F9FrfugqiD81bhCioo36JF7ITozM1X2Z2vgv2D5GuUJqqHHQ9zcqUI8N1ucG5c5VaYDXyZZlKAw&#10;sMO54OZSC9YohRQeO9YvYt2vokoXr5k5V0qGL0sziLJE6KUJPMvOPcuUvz9RQ4DP0lUgyUNU5tYy&#10;G7GyqF9qyewYZgPwumgFExUFivwPi+yP6ipAW7BrJuCvo9J1B8DVFIhdcLsB8rI/Br7I3hj4Ik2p&#10;+PJbM6NGaApQUUebTrnsDE9CdVcXGZuD1MLJ6jT9aavO7SStEtyxhfSL8zRMZW2x/kqT5DjOsVZ0&#10;bMcpirk8Jw9YLWwmM0M3V6fOzpfUdeUstv+L77lSpXGUJEajgGflbe/JbvF2FX9y44qOg+mufhlv&#10;C93DI+hm3v4t9xNCN6Eki1NUoTo7+jthprpf9Ef/mODuy1ulaNMWuWprXMEEpgU3xPzYfeujDu/L&#10;mFvotzNzf2HNsuAIy4si682tny64sVdCUpOhc2RJAdexKBraKyUWb2dkTXhGxfQy3v49tIL7/Skl&#10;ZNXKyqqgqLsXcWcDPkVIuWnYGhG6GlWuC+Ll3NnEnvVI+7F4AZxZX9Kdrcxxr4LRCDR7ERwUw5EQ&#10;w+IrOIgUBzRHfaG3/ku7qH1hHFRFsEmiryxslJKDVs3ySO1u/z2t09DuD9FaMpoEYSOxLArfH75W&#10;57Qkr3RBbx1LYpbY1Z5Mo/h+Z7tfgExGhgC6sJUB9FTFjT1YZ+Cf3jkti7IgCtF4QTB2PxRqkMs3&#10;Uv8bAqL2ACpWpoeCNcTECyh58bogZZrDC6fLBLzsjJ4Edb+9eJklpKb2TEOIm3fB7I5pBOVdMSdZ&#10;GobFxIsadTHoJjq5YRq1X/NRkyKeutEigvIjZ2fyYN1iP3ImFSZ3S2ORM8nAI+cUSmU3AYoX93Od&#10;3CotSyPvytmN0gjKu3JOnzQeOZMQk/ukcZvBrpHK7lLyAJnbFMEYXrJe1iQNwsO7cnaLNILyrpzT&#10;IY3lucuyo1nkTDrQjmGQczcEI3gva48Wlol/5awNQVDelXPyolmeu6wyKrch7M5o7IZwGqOxZL2s&#10;MRonSuyUaFbOOTVRE25DXFYTlUPO7onGIue0RANy/sPrspZoHFnthmgsWZ1qqDxy1gkxtR8atyHs&#10;bmjshnCaobFkvSwRmhMldiFUVpTg9mkJ4Tzyk/WyTmjcCWH3QWNPCCcFmiXrZSnQHHJ2CVQWOacH&#10;GovcZT3QuA1hd0BjN4ST/Mzy3GXJz5wosdufsaLEqX3KKpuXdT/jkLN7n/HITdwQl7U+43jOLntq&#10;8Rw863PfMy5llLRqGNLmvmdnfe/mvmccz8x9zwb6nhXDfc+EqQUSiWvtBYsQtmOKiwcMNyImSHZF&#10;s5OZu75nw2B9zvMwXJfaOwKmkOu66Wmk9KfMtCaXq3cOn7XqqbbJadz0p43j2FRwltFUunLAehT9&#10;KUfrcp6H108nM4+8VIENT+AT+p5pJDkW1GiO8KAGG5nNxLWZyqp91VM9DU0KzV3YNHPfs/en5m57&#10;IhHSu5/UH58vEQRGe2QhlRXd3m2zvWyAQ6idxXxQUOTx8K5Z/uMY7Js3G+T2rEXS0mZdr44Uc69n&#10;pR6VUZEU3BfcPv61WSElqMb0hRjWBvkuRD+skJ0i9jRi+uIQ4frCPq4boqEvAeWGyli/FMbeZw0Z&#10;+ah4T8HePfEm5xoD+S/Kd5gkYVpFfdiQ9vygmR5IZ7CQwTiXc0iSplFJpjBIfXgtixgxGBaHWK6f&#10;FMgJduyDSi90/RRc+yPL6M20rz7rXs11hzZ9D05zaCOjZGFf4Kitu7e3u2lqnVvmzS3z2Kbuc8Fc&#10;X0HLuWDuXDC3foC2skDSSe/ZRFOkIhaOoTPfveMYYs+MyxxDSZTETEFa59wAHDmuzvFzD44q9R4c&#10;l/mGgF/O4Gc6JQZacjruIbag5WXuIR4/20Ek4Lzr53iI2IKll3mIePraPiIB58fP9pry+Jn0WEx1&#10;Egm+97YEs91E/P5w/EQsfS/zE8U5HHZe/HADtvYv4Lzr57iK2IKgl7mKkohT+2xnkYDz42fHE7D0&#10;vcxbxONn+4t4/ByHEYvfZQ4jfn/YLiN+fzg+I5b/LvMZ4b2M/LO9RgLOS1/HbVSQC4e0e3nD6aO/&#10;LnMb8fjZjqMB/JzzI8v9F4/LPEc8/9m+I5v/ZucR3auZPnKz84hbmdl5xK3M7DwacB6Vw84joXFP&#10;cB5pOG0a15/KWyH9M0qBZ31MvUV+eLjOeTQCprxCMluDfWvnPHJH0+Z903VmeV+0JY5zayg8NZhe&#10;E/1p+4WUVU//qD9toLGpaOeROxV7tM5BMgzWuVt0cRc9iv6UuGmwwQl8gvNII8mtsn7/WctDP5oj&#10;Szhxbaayau880tPQWGnuAl/OzqOX4TyqUEaswP+xixznUZcU03mAOpfR5Zb/OCvKUpWByPMo7+wb&#10;nW+oqACifENlhFomWpRoL9Oltv8kzIKsqlTRnV4PP7P9xyVCvoU7ogdyjf8ogRbAkqOLT/WA1iU1&#10;IbANrrPnGSKOEo5cGC9yZ9Z/H3K2wQBolTAx+ZAzLQYSzI+cfUPNqzjxImca1EQCiA85qvZphM+j&#10;9AJdoH3Y2TkgAs6PnpMFkheIK/dS1iSGzALxYmjTAhhSNoMXQ5McEo7B0CZJnpW5H0OTIjIVxIuh&#10;TRC8GeP5MTRpIuH8GDr5IDm5n3xr6MkH8WGIGoE2lWk8L4Z2Sgg8gdwOcZJCUI4r8mNoEkUmhXgx&#10;tEkSodY28gd8VLbzQgQcs4Y2WfI4ZDA0ibKIy+Ax8GFIFZKsnZLBRO3F0E4OSQjOj6GTHoLGpIV3&#10;DT3pIV4M3Z2SlxWDoUkUmFQAx2BokwUs6N8pnhwRL4Y2SZDFnDN72XYHCDg/ho4/gMXQ4w/wYZi6&#10;O6XKGD60c0USgmMwtMnCUtnjEfBiaJMkSqMYeXG+nWInjAg4BkObLOxO8fgEfBjS9cXcKWmcMjvF&#10;dgoIOD+GjleAlTYer4AXQ5skUUrSy7uGtltAwDEY2mRhJTaVEJCLQ3mswi/gxdAmCTAsUgZDU3xJ&#10;OD+GjmeAPfU8ngEfhpTJblEZSeR+DG3XAFWpYXaK4xtgNQePb8CLoU0SRDUVzF62nQMCjllDmyys&#10;7uXxDvgwpIuitYZZyKyh7R5AeBa3hq5/gFNdPf4BL4buTsnIQeqTNraDICU4/xq6HgJO8/d4CLwY&#10;2iSJUPCb2Sm2i0DA+TE88xGE/nPZ4yPwYVi6O4XF0HYSDGFokwW1AP13AI+XwIuhu1NYKttuggEq&#10;lzZZcK/0X6FKU3wtSk77oprC03ZKZd4YwQ3sTsFd0xyyDJE57NOxUY9VwZHErmJGP6xskgxIG5RK&#10;6AeUcH4+pIA/Y9JlHPu1L6oyLuEEhjmHoU0SvJmT2Oi00A8o4fwYUq08C8UEyq5vEaPQJMsCzzFI&#10;RqFNloGTLwpNygwdfSiRY6OZMXcBYUTrlxLPsWjatMHbORUCGdj65VRvYkCHoBos1mrmzKUKQl0D&#10;EsXxHIeme7/ndbHIvuAPKGORc8MvCxSE8BLdKfQQcXsnIpuTwekDSi1sThpUrCZpvwxvoq2DOSgs&#10;W/7tE0UmgRYRwPxXwIjq5ZhoCq3fexpGTrwffz0Q9lhjUB5N+7KP5zg0z6777DUrcu77BMispnPh&#10;54mOoGS1SII3Y3YLnQX/sfdVmOiMMYcurJFTDwIT8t/6I7sgBJ7jVnP6xR9hVxaa/M0fPKMh//BV&#10;EAYoLM6gad/98RyLprOFeAsKjCv65bSFBkwoWGkNKdFkxbttAKAoDWYLwSdibyHWFBU5NgDeFhU5&#10;RgD2oIRc0W8XvAnrFoPmmR2At+k5hgACZLaQUzeC1TigtdhoslsotekzZBy1rQHCisqhaZOIVd1Q&#10;BN9Gk91CrkVgwMpsmwSGzMyOTYDVgeGksNBE3R+G6OQdNSQxNhtnqkdjQA0qthABMqvpVJVAQJT/&#10;MhHZlgF0FWLRtOkDNDl3R2RHDToOD/j55pxwLkRjDuvhVmYO6+FW5ssL62Gj3ujajvSwBW7b5G4W&#10;cANBcnSHFuA6oRfBdEPgUPcEuOhEMTq6uFwSPN0Ip6CjYyXwgM6gHUZIXLjEG3BLmvQGuvrIB6ZN&#10;WVxC5AMTJ60lFOnwk1AixVy8QfYFHV9WUpHFA9BrJ72BlFX5wMRJk9ooH5g4aVLgxAPQuiahpKUV&#10;Gk9NfEBPGprIpDeQeiFQgk4w7QE9adlkQ9NBfr47nmhjUBn2YHdzBfPKSfy3vblq0bPk5uqWXiIj&#10;dBQsBetQtWph2Qs2SA+miAYC6gOUZGAU9F+oOEBWR230ADoISAEiQFkAingMYKZ/1p8KTPcMEdEo&#10;PJhmbrxdrpAeRn+q4UK6jgI9mdfKjlfRPQtgI/FVJSnxAOvoot+mP+VbkYIgwGARH0IuJ4s5RusK&#10;nepR9KccLSM7IMDIVjA0XEYGAoLrGpXpcfSnHA9NLCUcDPtD4yVkjMZ4Mexng3DqvTEugUNwMfl3&#10;aDwcaoNwKpUcGcqDcNSYgMZD9MYgHFmsAYYuIINgigOycHgWkhbo3DU4GDYZXqn6HrFcJ8fKgeDQ&#10;eijEihFuUtMsZdlZ9p161aqROhTI4hdzQN+7Qew0VWF/HSZrotkz7ASt5kv9KflT8x1O0mEh0DEy&#10;UnQGcex2RpQMT6bfanBtDtFEb13syWFG0KIAtrVhKmvREqmyyCwBtahCz6ZhHGH3lvIFBs1hJGGo&#10;lQcI8rCGFyjS4hkHwrBUoIRBwUCAHKZOd4SIQ2Zo1amy8sQxc3UsjeNZkJUam3V87iVIKCHH1hOF&#10;/RXkGI1Qv11BdjqX3g36U+6KOCQ/rMBzhJPQPljhOcacYDV9tIzwO7q5qcNlbAuhUbEUftHYrkTb&#10;GrVKYxsdnY/V28dkR5yp2OZRcRSj/ZhYz3EBp4YclZgF2e1AoTERjE4KcuJjIh3q17QjQuppE06c&#10;bsSxA6zDcew8jPWsx85XJHpKVh87rzvKjCkAHbFHNQrNP6MqimbJMZ2n5/IRMdhvnBGtzNiLw2pe&#10;t71H1MZOYIzoDdT9WbDtiFIbaaE2oiOjiaoUPyMqN/qdK8E7cuRoUT5yiuizYeRYcu8rWsp+TKrC&#10;WTs2FD3KxPXo2Oy2q7fb3Y7uSsf2/vbNrpV9rdFKqO8mZIG1zfv9CsdefU21mL5T31Xra30cqipT&#10;stniBfWLqHc43fz+skexpxRuJPwh+1aqX2TvSvXLb61/ZYK20EhswJycnIau3NNnLYiF9n/waMtj&#10;ME/RxAqhK4LAXdJDWmaELfW+RAs3ZEUobVPnPOjG0qpl9Ue1UCNO6jhUqJFnzNP3PxWIXcBPQP5L&#10;qoeFsmUptGQKKXE4qFugz8tBYRKWFK5GZzr8UDni+iwOKpMYPCQ5KEurSjayBbU/OweJW9/MQRl8&#10;l3keU6CEw0HdAn1WDiK9LKZYKnBQlhfw4woZ03fbgTuwCjsWgkr6rEKIrIefdCo+bE/rNthtH6BP&#10;d0fnxx2RnZSDKMbmmXm0DNHsCY2WYf+zeVTagmiBnjP3L0nR+lvnmiZoAC0Nfz0LGlX/EC2DODZt&#10;0NBC7NLUP67EBcS79MZTrMaksn9ZgWZOsEgJRcKs5oerXjeUANoESAdS53yfHoj7m+H/Z2urQJJ3&#10;o00r+scihkOjG2oAMdvjzyKGO3I32sSeTxlI6V0yKxxQQPnXzAkGZAu+OLGAFIRBWpc4J3sKOIGA&#10;Gdqc+7EzaSCgGOxwWzJJypVbc0IAKfbCh51NBx47kxAD2JHWaWPnL/ZiR/6JwD8Pdk7YH0tZMjR2&#10;bDJAWSfijy21Rn7FbrxFTMFKPuxsSrA7wgr1G9gSTqAfW6HTjvMTYX4e7JwgPxY7Mu93cx3Azonv&#10;w67wU9YO7xPRfT7sbMGUlQi49Yo5kxICyr8rnLA+tgiSHdUngvp82Dm7okBJJS921q4gKD92TjQf&#10;WyLMDuYTsXwe7JxIPpayVhjfAGWdID4eO5MWC+SkeHeFE8CHaw3al3kOMCt6T0Axa2fTgj0p7NA9&#10;ZGh7sXPi9ljsrKC9AezckL0s8u8KO2JPBOx5KOuE6yVl7D/JyMDe7VkB5V+780i93FsazA7Um1ja&#10;j4jqpawVoieg/Ng56XuQxv7Ckp70Pc/aOdl7LHZW7t4QdraEYs8KT+qeDzv7rGApa+XtDVDWaQHF&#10;Y2dKqAVKGHp3hZO1x+4KK2dvYFeQq0jypwiyZk8yCkDo+HiBRBs/djYleOzMXTGEnU0L9iTzpOt5&#10;KIvAFHOuIq2V2MrVA61cPQHl3xVnqXrPWc4P+VF+aWzl6QkoBjubFuxZQRf7nrJ4qZeyZPk3+ISl&#10;rJWj51AWNqc55peL39QRdZ1zdzgokPRe2GsWE8PpdDQdVEhcekCI4dF1LF0XpzMCLs2PVEd5yug6&#10;jq6L7hgeXUfRTQyiI+2CVmZiCJ2OoOtsWsPI0PkrRp82VToQCbzr0TI8Op1QAnxavOCXF/MrOfMT&#10;4hBJ7FMYorCweMMQCQBrDCelMMHgjVwgoiqlZkBqF6D+lAEXGi4dCYnRAQfpSAiFKpQXjcKpmYy9&#10;V5X0G53H2cLoaepPOV1SBrGA2oaFBdS/608JpwOdo0oWzeIBz0miR9K+VpNIanT1UN+pa4SMPaAe&#10;XH9aVBx2MSsSauujHkF/ypGev9DhSASeJMjYBBXdVLd5nhrKKT/Wc0vsNPDB+Ws10fCKuZbfi6jl&#10;l0Y5LPolqY62OV8GxBrm/OD09OfmCeJRBin8m/pAIcQxLaGfkhiBrT+GxUrYYjuvd1kiJBGHIbm9&#10;U0QYyT5RYCht7/9cbm8ZCvy7dwjBTQJlvqQiOZKBFkQqcEogKPfZGQgeoJJSdImBSrjjEfhuMRD8&#10;mVVBVWGIgYoQDnAtsp+DgV6Wy7KjwG2z+oAmbG0jszZ+Wbf4smnaf10Fj219uLk6/vN93a6vgp2I&#10;7XmeQB8ZQ/L6RYi5IkR4chFRBRHJpT8ikwX963br6+BHip1ar4I3Tbtft8eghwXjGPyr/pLhU728&#10;0Q3swpi4itgOnnK4rxy2i8ucYrcE21VwCI6yHWFFWApxW/8CzRcI0MHZHk/fr5sHK0SHNC3ivagK&#10;MTD9ZIWHWVFkb99yUWQ09Lf1cSOjzY4fjt82J3Vv2yExTjQs7KPHjqcPuzW9arf/cX0XbFc4HGL5&#10;7uVm/bDuwtbq5XK9P6lzY1Ov1nJ8OB+wIHJSR/2EmKIYkEa+QxRcN7YaQEPKQfTYchgFT4+u7+6w&#10;eN3DalGGHu6eEG9u9v3DD9t90/pmtsOs1JslvF4kuTSew+F4WL7dYpnf1cfTD3Vbiywq2o9/x3/u&#10;dg1o2KhvuK1gh/r+/Xn37/79w5sGSV24kAI78RV82p52+utd2zz83LSr1yQ18JOO7FueWv3HmxMy&#10;wfDTXdMu169fi+/L5gFK3rv9T4el1hqIwRZPP9ftQQWlnXBY/K35aVMf1j4+l7BEj33zQgQJDgxE&#10;TZEBelyQdLDgkcmCJM4RQkbVyCBKkE+Q5DJWto94QHAsAm2UKEHEKppSaS7kjrBZlsyyZJYlJHde&#10;kiyJQwSSF0hleCm6sxnvlyKlMEStKoguQ/RksBFo0YMevP0BzkmeEQXG1lLs0/n2Xos1C0oqOi8n&#10;LlCkxXlO+uc9pPWZe3JO3BfFzwl07ApBx/ps/JWvgiY7J0VSFe5dEFr4zM5CM+nDXMV1+aWzM24i&#10;99eP95DmuBDd4wa72S6/rU+1+bdQxa/XcbNpdqt1+83/AwAA//8DAFBLAwQUAAYACAAAACEAXkxR&#10;Td4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92sElNiNqUU9VQEW0G8&#10;bbPTJDQ7G7LbJP33Tk96m8f3ePNesZpdJ0YcQutJg1okIJAqb1uqNXzt3x6WIEI0ZE3nCTVcMMCq&#10;vL0pTG79RJ847mItOIRCbjQ0Mfa5lKFq0Jmw8D0Ss6MfnIksh1rawUwc7jr5mCTP0pmW+ENjetw0&#10;WJ12Z6fhfTLT+km9jtvTcXP52acf31uFWt/fzesXEBHn+GeGa32uDiV3Ovgz2SA61kqlbNWQZSCY&#10;L1XCx+EKsiwFWRby/4TyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD/+4tz9IgAAPQ4B&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF5MUU3eAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAVyUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiJgAA&#10;AAA=&#10;">
                 <v:shapetype id="_x0000_t120" coordsize="21600,21600" o:spt="120" path="m10800,qx,10800,10800,21600,21600,10800,10800,xe">
                   <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="10800,0;3163,3163;0,10800;3163,18437;10800,21600;18437,18437;21600,10800;18437,3163" textboxrect="3163,3163,18437,18437"/>
                 </v:shapetype>
                 <v:shape id="Rectangle: Rounded Corners 11" o:spid="_x0000_s1033" type="#_x0000_t120" style="position:absolute;width:21717;height:9207;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEdfhxxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89T8Mw&#10;EN2R+A/WIbFU1CYDQWndqqpUiZGmFfMRXxNDfA6xScO/5wYkxqf3vd7OoVcTjclHtvC4NKCIm+g8&#10;txbOp8PDM6iUkR32kcnCDyXYbm5v1li5eOUjTXVulYRwqtBCl/NQaZ2ajgKmZRyIhbvEMWAWOLba&#10;jXiV8NDrwpgnHdCzNHQ40L6j5rP+DhZeF+/Tudkt5tJ/fZxcfdibt6O39v5u3q1AZZrzv/jP/eJk&#10;flGWxhRGNsslwaA3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDEdfhxxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="7777E176" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00303686" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00303686">
                           <w:rPr>
                             <w:rFonts w:hint="cs"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
@@ -7772,521 +7792,444 @@
                       <w:p w14:paraId="3179F421" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C26AE6" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:spacing w:before="72"/>
                           <w:ind w:left="421" w:right="401" w:firstLine="5"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                           <w:t>ผู้ประสงค์จะประกอบธุรกิจ</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:27432;top:37397;width:15557;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArPb/gxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L+x/CE3YRTbXDamcUETbcbdOxXR/Nsy02L12S1frfm4Pg8eP7vdr0phEdOV9bVjCdJCCIC6tr&#10;LhV8H9/GCxA+IGtsLJOCK3nYrJ8GK8y1vfAXdYdQihjCPkcFVQhtLqUvKjLoJ7YljtzJOoMhQldK&#10;7fASw00jZ0kylwZrjg0VtrSrqDgf/o2Cxcu++/Uf6edPMT81yzDKuvc/p9TzsN++ggjUh4f47t5r&#10;BbN0mmXLNImb46V4B+T6BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACs9v+DHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
-[...76 lines deleted...]
-                <v:shape id="Freeform: Shape 15" o:spid="_x0000_s1038" style="position:absolute;left:34726;top:33904;width:762;height:3544;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="120,558" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBkumNeyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfhf5DuIJvmnWtIlujlIrgk1DtB9xubjerm5ttEtf175uC4OMwM2eY1aa3jejIh9qxgukkA0Fc&#10;Ol1zpeDrtBsvQYSIrLFxTAruFGCzfhmssNDuxp/UHWMlEoRDgQpMjG0hZSgNWQwT1xIn78d5izFJ&#10;X0nt8ZbgtpF5li2kxZrTgsGWPgyVl+PVKrgeLl3dsP+O/fI8M4dd+HXboNRo2L+/gYjUx2f40d5r&#10;BfNpPl/ks9cc/i+lOyDXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkumNeyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m50,438l,438,60,558r45,-90l54,468r-4,-4l50,438xm66,l54,,50,4r,460l54,468r12,l70,464,70,4,66,xm120,438r-50,l70,464r-4,4l105,468r15,-30xe" fillcolor="black" stroked="f">
+                <v:shape id="Freeform: Shape 15" o:spid="_x0000_s1036" style="position:absolute;left:34726;top:33904;width:762;height:3544;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="120,558" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBkumNeyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfhf5DuIJvmnWtIlujlIrgk1DtB9xubjerm5ttEtf175uC4OMwM2eY1aa3jejIh9qxgukkA0Fc&#10;Ol1zpeDrtBsvQYSIrLFxTAruFGCzfhmssNDuxp/UHWMlEoRDgQpMjG0hZSgNWQwT1xIn78d5izFJ&#10;X0nt8ZbgtpF5li2kxZrTgsGWPgyVl+PVKrgeLl3dsP+O/fI8M4dd+HXboNRo2L+/gYjUx2f40d5r&#10;BfNpPl/ks9cc/i+lOyDXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkumNeyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m50,438l,438,60,558r45,-90l54,468r-4,-4l50,438xm66,l54,,50,4r,460l54,468r12,l70,464,70,4,66,xm120,438r-50,l70,464r-4,4l105,468r15,-30xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="31750,8322310;0,8322310;38100,8398510;66675,8341360;34290,8341360;31750,8338820;31750,8322310;41910,8044180;34290,8044180;31750,8046720;31750,8338820;34290,8341360;41910,8341360;44450,8338820;44450,8046720;41910,8044180;76200,8322310;44450,8322310;44450,8338820;41910,8341360;66675,8341360;76200,8322310" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
-                <v:shape id="Freeform: Shape 15" o:spid="_x0000_s1039" style="position:absolute;left:34829;top:24966;width:762;height:3543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="120,558" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAl/9lKxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH834Ts0R+KbtGxRYVKI0ZD4RCL6Ac71WCfrdbRlzG9vTUx4vN//W21G14mBQmw9a5jPFAji2puW&#10;Gw2fH9u7BYiYkA12nknDD0XYrCc3K6yMv/A7DfvUiBzCsUINNqW+kjLWlhzGme+JM3fwwWHKZ2ik&#10;CXjJ4a6ThVIP0mHLucFiTy+W6uP+7DScd8eh7Th8pXHxXdrdNp78a9T6djo+P4FINKar+N/9ZvL8&#10;UhWP5VIV9/D3UwZArn8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJf/ZSsYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m50,438l,438,60,558r45,-90l54,468r-4,-4l50,438xm66,l54,,50,4r,460l54,468r12,l70,464,70,4,66,xm120,438r-50,l70,464r-4,4l105,468r15,-30xe" fillcolor="black" stroked="f">
+                <v:shape id="Freeform: Shape 15" o:spid="_x0000_s1037" style="position:absolute;left:34829;top:24966;width:762;height:3543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="120,558" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAl/9lKxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH834Ts0R+KbtGxRYVKI0ZD4RCL6Ac71WCfrdbRlzG9vTUx4vN//W21G14mBQmw9a5jPFAji2puW&#10;Gw2fH9u7BYiYkA12nknDD0XYrCc3K6yMv/A7DfvUiBzCsUINNqW+kjLWlhzGme+JM3fwwWHKZ2ik&#10;CXjJ4a6ThVIP0mHLucFiTy+W6uP+7DScd8eh7Th8pXHxXdrdNp78a9T6djo+P4FINKar+N/9ZvL8&#10;UhWP5VIV9/D3UwZArn8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJf/ZSsYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m50,438l,438,60,558r45,-90l54,468r-4,-4l50,438xm66,l54,,50,4r,460l54,468r12,l70,464,70,4,66,xm120,438r-50,l70,464r-4,4l105,468r15,-30xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="31750,8322310;0,8322310;38100,8398510;66675,8341360;34290,8341360;31750,8338820;31750,8322310;41910,8044180;34290,8044180;31750,8046720;31750,8338820;34290,8341360;41910,8341360;44450,8338820;44450,8046720;41910,8044180;76200,8322310;44450,8322310;44450,8338820;41910,8341360;66675,8341360;76200,8322310" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
-                <v:shape id="Freeform: Shape 15" o:spid="_x0000_s1040" style="position:absolute;left:34726;top:17466;width:762;height:3543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="120,558" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCoHlMaygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/YfIiPtNlIYY6gQ0LQJiRPS2H6A15im0DhdEkr37/Fh0o62n99732oz+Fb1FFMT2MBkXIAi&#10;roJtuDbw9bl9XIBKGdliG5gM/FKCzfr+boWlDVf+oP6QayUmnEo04HLuSq1T5chjGoeOWG7HED1m&#10;GWOtbcSrmPtWT4tirj02LAkOO3pzVJ0PF2/gsj/3TcvxOw+L05Pbb9NPeE/GPIyG1yWoTEP+F/99&#10;76zUnxWT+ex5+iIUwiQL0OsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgeUxrKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m50,438l,438,60,558r45,-90l54,468r-4,-4l50,438xm66,l54,,50,4r,460l54,468r12,l70,464,70,4,66,xm120,438r-50,l70,464r-4,4l105,468r15,-30xe" fillcolor="black" stroked="f">
+                <v:shape id="Freeform: Shape 15" o:spid="_x0000_s1038" style="position:absolute;left:34726;top:17466;width:762;height:3543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="120,558" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCoHlMaygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/YfIiPtNlIYY6gQ0LQJiRPS2H6A15im0DhdEkr37/Fh0o62n99732oz+Fb1FFMT2MBkXIAi&#10;roJtuDbw9bl9XIBKGdliG5gM/FKCzfr+boWlDVf+oP6QayUmnEo04HLuSq1T5chjGoeOWG7HED1m&#10;GWOtbcSrmPtWT4tirj02LAkOO3pzVJ0PF2/gsj/3TcvxOw+L05Pbb9NPeE/GPIyG1yWoTEP+F/99&#10;76zUnxWT+ex5+iIUwiQL0OsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgeUxrKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m50,438l,438,60,558r45,-90l54,468r-4,-4l50,438xm66,l54,,50,4r,460l54,468r12,l70,464,70,4,66,xm120,438r-50,l70,464r-4,4l105,468r15,-30xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="31750,8322310;0,8322310;38100,8398510;66675,8341360;34290,8341360;31750,8338820;31750,8322310;41910,8044180;34290,8044180;31750,8046720;31750,8338820;34290,8341360;41910,8341360;44450,8338820;44450,8046720;41910,8044180;76200,8322310;44450,8322310;44450,8338820;41910,8341360;66675,8341360;76200,8322310" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
-                <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:27432;top:28562;width:15557;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxN1YfxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LSsNA&#10;FN0X/IfhCm6KnWgkTWKmRQSl7rSWur1kbh6YuRNnxjT+vbModHk472o7m0FM5HxvWcHdKgFBXFvd&#10;c6vg8Plym4PwAVnjYJkU/JGH7eZqUWGp7Yk/aNqHVsQQ9iUq6EIYSyl93ZFBv7IjceQa6wyGCF0r&#10;tcNTDDeDvE+STBrsOTZ0ONJzR/X3/tcoyB9205d/S9+PddYMRViup9cfp9TN9fz0CCLQHC7is3un&#10;FayLIk3zNIub46V4B+TmHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADE3Vh/HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:27432;top:28562;width:15557;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxN1YfxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LSsNA&#10;FN0X/IfhCm6KnWgkTWKmRQSl7rSWur1kbh6YuRNnxjT+vbModHk472o7m0FM5HxvWcHdKgFBXFvd&#10;c6vg8Plym4PwAVnjYJkU/JGH7eZqUWGp7Yk/aNqHVsQQ9iUq6EIYSyl93ZFBv7IjceQa6wyGCF0r&#10;tcNTDDeDvE+STBrsOTZ0ONJzR/X3/tcoyB9205d/S9+PddYMRViup9cfp9TN9fz0CCLQHC7is3un&#10;FayLIk3zNIub46V4B+TmHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADE3Vh/HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="3BA42C48" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C26AE6" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:spacing w:before="72"/>
                           <w:ind w:right="-81"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                           <w:t xml:space="preserve">เสนอคณะกรรมการพิจารณาภายใน </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                           <w:t>60</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> วัน</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:31747;top:15000;width:6794;height:4445;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjYrWXygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heQUvYjfakmzTbosISr1pFb0+sq9JaPZt3F3T9N93C4LHYWa+YVab0XZiIB9axxrupxkI&#10;4sqZlmsNnx/PdwpEiMgGO8ek4UQBNuvrqxWWxh35nYZdrEWCcChRQxNjX0oZqoYshqnriZO3d95i&#10;TNLX0ng8Jrjt5EOW5dJiy2mhwZ6eGqoOu1+rQc23w3d4nb19Vfm+W8TbYnj58VrfTMbHJYhIY/wP&#10;/7W3RkOuCjVXRV7A5VK6A3J9BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKNitZfKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:31747;top:15000;width:6794;height:4445;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjYrWXygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heQUvYjfakmzTbosISr1pFb0+sq9JaPZt3F3T9N93C4LHYWa+YVab0XZiIB9axxrupxkI&#10;4sqZlmsNnx/PdwpEiMgGO8ek4UQBNuvrqxWWxh35nYZdrEWCcChRQxNjX0oZqoYshqnriZO3d95i&#10;TNLX0ng8Jrjt5EOW5dJiy2mhwZ6eGqoOu1+rQc23w3d4nb19Vfm+W8TbYnj58VrfTMbHJYhIY/wP&#10;/7W3RkOuCjVXRV7A5VK6A3J9BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKNitZfKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="2443A23F" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C26AE6" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:spacing w:before="72"/>
                           <w:ind w:right="-81"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                           <w:t>สศค.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:27329;top:21472;width:15557;height:4445;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTjf98ywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEhc0JYMqtGVZRNCAo0bjAmuVuO1FY1TktCVf48PSBxtP7/3vvV28r0aKaYusIXF3IAi&#10;roPruLFweHuclaBSRnbYByYLP5Rguzk/W2PlwolfadznRokJpwottDkPldapbsljmoeBWG7HED1m&#10;GWOjXcSTmPteXxuz1B47loQWB3poqf7cf3sLZbEbP9Lzzct7vTz2q3x1Oz59RWsvL6b7O1CZpvwv&#10;/vveOam/Kowpi3IhFMIkC9CbXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDTjf98ywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:27329;top:21472;width:15557;height:4445;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTjf98ywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEhc0JYMqtGVZRNCAo0bjAmuVuO1FY1TktCVf48PSBxtP7/3vvV28r0aKaYusIXF3IAi&#10;roPruLFweHuclaBSRnbYByYLP5Rguzk/W2PlwolfadznRokJpwottDkPldapbsljmoeBWG7HED1m&#10;GWOjXcSTmPteXxuz1B47loQWB3poqf7cf3sLZbEbP9Lzzct7vTz2q3x1Oz59RWsvL6b7O1CZpvwv&#10;/vveOam/Kowpi3IhFMIkC9CbXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDTjf98ywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="51B41E6E" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C26AE6" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:spacing w:before="72"/>
                           <w:ind w:right="-81"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                           <w:t xml:space="preserve">สศค. ตรวจสอบเอกสาร </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
-                <v:shape id="Straight Arrow Connector 16" o:spid="_x0000_s1044" type="#_x0000_t32" style="position:absolute;left:18801;top:17215;width:12383;height:127;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQpo3TxAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSgMx&#10;EL4LvkMYoRexWSXWZW1aSkFYj7Z9gGEzbpZuJkuS/fHtG0HwON//bPeL68VEIXaeNTyvCxDEjTcd&#10;txou54+nEkRMyAZ7z6ThhyLsd/d3W6yMn/mLplNqRQ7hWKEGm9JQSRkbSw7j2g/Emfv2wWHKZ2il&#10;CTjncNfLl6LYSIcd5waLAx0tNdfT6DT4ie2nenTpKsfmfMCxPs6h1nr1sBzeQSRa0r/4z12bPP9N&#10;qbIs1auC358yAHJ3AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJCmjdPEAAAA4wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3040]">
+                <v:shape id="Straight Arrow Connector 16" o:spid="_x0000_s1042" type="#_x0000_t32" style="position:absolute;left:18801;top:17215;width:12383;height:127;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQpo3TxAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSgMx&#10;EL4LvkMYoRexWSXWZW1aSkFYj7Z9gGEzbpZuJkuS/fHtG0HwON//bPeL68VEIXaeNTyvCxDEjTcd&#10;txou54+nEkRMyAZ7z6ThhyLsd/d3W6yMn/mLplNqRQ7hWKEGm9JQSRkbSw7j2g/Emfv2wWHKZ2il&#10;CTjncNfLl6LYSIcd5waLAx0tNdfT6DT4ie2nenTpKsfmfMCxPs6h1nr1sBzeQSRa0r/4z12bPP9N&#10;qbIs1auC358yAHJ3AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJCmjdPEAAAA4wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3040]">
                   <v:stroke endarrow="block"/>
                 </v:shape>
-                <v:shape id="Straight Arrow Connector 17" o:spid="_x0000_s1045" type="#_x0000_t32" style="position:absolute;left:21986;top:31687;width:5271;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdWwucygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gRvurGmaqKrFKGlBy9NK3h8ZJ9JMPs27G5j2l/fFQo9DjPzDbPdD6YVPTnfWFYwnyUg&#10;iEurG64UfH68TNcgfEDW2FomBd/kYb97GG0x1/bG79QXoRIRwj5HBXUIXS6lL2sy6Ge2I47exTqD&#10;IUpXSe3wFuGmlY9JspQGG44LNXZ0qKm8Fl9GgU3713ThMHviwv4MK3c8n8xaqcl4eN6ACDSE//Bf&#10;+00rWCbZPE0X2Qrul+IdkLtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ1bC5zKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="black [3040]">
+                <v:shape id="Straight Arrow Connector 17" o:spid="_x0000_s1043" type="#_x0000_t32" style="position:absolute;left:21986;top:31687;width:5271;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdWwucygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gRvurGmaqKrFKGlBy9NK3h8ZJ9JMPs27G5j2l/fFQo9DjPzDbPdD6YVPTnfWFYwnyUg&#10;iEurG64UfH68TNcgfEDW2FomBd/kYb97GG0x1/bG79QXoRIRwj5HBXUIXS6lL2sy6Ge2I47exTqD&#10;IUpXSe3wFuGmlY9JspQGG44LNXZ0qKm8Fl9GgU3713ThMHviwv4MK3c8n8xaqcl4eN6ACDSE//Bf&#10;+00rWCbZPE0X2Qrul+IdkLtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ1bC5zKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="black [3040]">
                   <v:stroke dashstyle="3 1" endarrow="block"/>
                 </v:shape>
                 <v:shapetype id="_x0000_t34" coordsize="21600,21600" o:spt="34" o:oned="t" adj="10800" path="m,l@0,0@0,21600,21600,21600e" filled="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                   </v:formulas>
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                   <v:handles>
                     <v:h position="#0,center"/>
                   </v:handles>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
-                <v:shape id="Connector: Elbow 18" o:spid="_x0000_s1046" type="#_x0000_t34" style="position:absolute;left:11138;top:19593;width:14732;height:4001;flip:x y;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6aEpJxgAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NTwIx&#10;EL2b+B+aMfEmrUCQLBRiCBISLopGrkM77K5up0tbYPn39GDi8eV9T+eda8SZQqw9a3juKRDExtua&#10;Sw1fn29PYxAxIVtsPJOGK0WYz+7vplhYf+EPOm9TKXIIxwI1VCm1hZTRVOQw9nxLnLmDDw5ThqGU&#10;NuAlh7tG9pUaSYc154YKW1pUZH63J6fhuF8tf9bj742Mu0MwRtX78n2h9eND9zoBkahL/+I/99pq&#10;GKjBcPTSz5Pzo/wG5OwGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAumhKScYAAADhAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="21545" strokecolor="black [3040]">
+                <v:shape id="Connector: Elbow 18" o:spid="_x0000_s1044" type="#_x0000_t34" style="position:absolute;left:11138;top:19593;width:14732;height:4001;flip:x y;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6aEpJxgAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NTwIx&#10;EL2b+B+aMfEmrUCQLBRiCBISLopGrkM77K5up0tbYPn39GDi8eV9T+eda8SZQqw9a3juKRDExtua&#10;Sw1fn29PYxAxIVtsPJOGK0WYz+7vplhYf+EPOm9TKXIIxwI1VCm1hZTRVOQw9nxLnLmDDw5ThqGU&#10;NuAlh7tG9pUaSYc154YKW1pUZH63J6fhuF8tf9bj742Mu0MwRtX78n2h9eND9zoBkahL/+I/99pq&#10;GKjBcPTSz5Pzo/wG5OwGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAumhKScYAAADhAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="21545" strokecolor="black [3040]">
                   <v:stroke dashstyle="3 1" endarrow="block"/>
                 </v:shape>
-                <v:shape id="Connector: Elbow 19" o:spid="_x0000_s1047" type="#_x0000_t34" style="position:absolute;left:11286;top:35137;width:15939;height:14986;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3Sd36xgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89T8Mw&#10;EN2R+A/WIbFRp6kUSqhbVakQDDDQwn6Kr3HU+GzFpk3/PTcgMT6979Vm8oM605j6wAbmswIUcRts&#10;z52Br8PLwxJUysgWh8Bk4EoJNuvbmxXWNlz4k8773CkJ4VSjAZdzrLVOrSOPaRYisXDHMHrMAsdO&#10;2xEvEu4HXRZFpT32LA0OIzWO2tP+xxt4v253zesxnj4WsTl8V09T3D06Y+7vpu0zqExT/hf/ud+s&#10;zK8W82VRlrJZLgkGvf4FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt0nd+sYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="-42" strokecolor="black [3040]">
+                <v:shape id="Connector: Elbow 19" o:spid="_x0000_s1045" type="#_x0000_t34" style="position:absolute;left:11286;top:35137;width:15939;height:14986;visibility:visible;mso-wrap-style:square" o:connectortype="elbow" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3Sd36xgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89T8Mw&#10;EN2R+A/WIbFRp6kUSqhbVakQDDDQwn6Kr3HU+GzFpk3/PTcgMT6979Vm8oM605j6wAbmswIUcRts&#10;z52Br8PLwxJUysgWh8Bk4EoJNuvbmxXWNlz4k8773CkJ4VSjAZdzrLVOrSOPaRYisXDHMHrMAsdO&#10;2xEvEu4HXRZFpT32LA0OIzWO2tP+xxt4v253zesxnj4WsTl8V09T3D06Y+7vpu0zqExT/hf/ud+s&#10;zK8W82VRlrJZLgkGvf4FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt0nd+sYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" adj="-42" strokecolor="black [3040]">
                   <v:stroke dashstyle="3 1" endarrow="block"/>
                 </v:shape>
-                <v:shape id="Text Box 8" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:36062;top:19726;width:2794;height:1778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlKTFHyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtppuu1M4oMiYIg2GtDz6ezdkGm0vXZNp9+2Ug+Hi//zdbDLYVZ+q9cazgeZSAIK6c&#10;Nlwr2JWrpwyED8gaW8ek4Jc8LOb3dzPMtbtwQedtqEUMYZ+jgiaELpfSVw1Z9CPXEUfu6HqLIZ59&#10;LXWPlxhuW/mSJKm0aDg2NNjRe0PVaftjFSz3XHyY76/DpjgWpiynCX+mJ6UeH4blG4hAQ7iJr+61&#10;jvNfx5MsyybjFP5/igDI+R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZSkxR8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+                <v:shape id="Text Box 8" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:36062;top:19726;width:2794;height:1778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlKTFHyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtppuu1M4oMiYIg2GtDz6ezdkGm0vXZNp9+2Ug+Hi//zdbDLYVZ+q9cazgeZSAIK6c&#10;Nlwr2JWrpwyED8gaW8ek4Jc8LOb3dzPMtbtwQedtqEUMYZ+jgiaELpfSVw1Z9CPXEUfu6HqLIZ59&#10;LXWPlxhuW/mSJKm0aDg2NNjRe0PVaftjFSz3XHyY76/DpjgWpiynCX+mJ6UeH4blG4hAQ7iJr+61&#10;jvNfx5MsyybjFP5/igDI+R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZSkxR8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="0600501C" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C0258A" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:sym w:font="Wingdings 2" w:char="F06C"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Text Box 1" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:34932;top:26404;width:3619;height:2413;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBm3rA+ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LCL3VjbEam7qKBKRS9KD10ts0Oyah2dmY3Wr06d2C0ON8/zOdd6YWJ2pdZVnBoB+BIM6t&#10;rrhQsP9cPk9AOI+ssbZMCi7kYD57fJhiqu2Zt3Ta+UKEEHYpKii9b1IpXV6SQde3DXHgDrY16MPZ&#10;FlK3eA7hppZxFI2lwYpDQ4kNZSXlP7tfo+AjW25w+x2bybXO3teHRXPcf42Ueup1izcQnjr/L767&#10;VzrMj1+Gr3GSRAn8/RQAkLMbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGbesD7KAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:shape id="Text Box 1" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:34932;top:26404;width:3619;height:2413;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBm3rA+ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LCL3VjbEam7qKBKRS9KD10ts0Oyah2dmY3Wr06d2C0ON8/zOdd6YWJ2pdZVnBoB+BIM6t&#10;rrhQsP9cPk9AOI+ssbZMCi7kYD57fJhiqu2Zt3Ta+UKEEHYpKii9b1IpXV6SQde3DXHgDrY16MPZ&#10;FlK3eA7hppZxFI2lwYpDQ4kNZSXlP7tfo+AjW25w+x2bybXO3teHRXPcf42Ueup1izcQnjr/L767&#10;VzrMj1+Gr3GSRAn8/RQAkLMbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGbesD7KAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="550DF619" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:sym w:font="Wingdings 2" w:char="F06D"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Text Box 1" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:34932;top:35137;width:3619;height:2921;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBfN6wbywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6qxsTWzS6igREET1ovXh7Zp9JaPZtmt1q7K/vCgWPw8x8w0xmnanFhVpXWVbQ70Ug&#10;iHOrKy4UHD4Xb0MQziNrrC2Tghs5mE2fnyaYanvlHV32vhABwi5FBaX3TSqly0sy6Hq2IQ7e2bYG&#10;fZBtIXWL1wA3tYyj6EMarDgslNhQVlL+tf8xCtbZYou7U2yGv3W23Jznzffh+K7U60s3H4Pw1PlH&#10;+L+90gpGg7ifJMkghvulcAfk9A8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBfN6wbywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:shape id="Text Box 1" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:34932;top:35137;width:3619;height:2921;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBfN6wbywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6qxsTWzS6igREET1ovXh7Zp9JaPZtmt1q7K/vCgWPw8x8w0xmnanFhVpXWVbQ70Ug&#10;iHOrKy4UHD4Xb0MQziNrrC2Tghs5mE2fnyaYanvlHV32vhABwi5FBaX3TSqly0sy6Hq2IQ7e2bYG&#10;fZBtIXWL1wA3tYyj6EMarDgslNhQVlL+tf8xCtbZYou7U2yGv3W23Jznzffh+K7U60s3H4Pw1PlH&#10;+L+90gpGg7ifJMkghvulcAfk9A8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBfN6wbywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="13A6F234" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:sym w:font="Wingdings 2" w:char="F06E"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Text Box 1" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:34829;top:44281;width:2984;height:2350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpWQF9yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LvsMyQm+6adSg0VUkIC2lHrRevI3ZMQnNzsbsVtM+fbcg9Djf/yzXnanFjVpXWVbwPIpAEOdW&#10;V1woOH5shzMQziNrrC2Tgm9ysF71e0tMtb3znm4HX4gQwi5FBaX3TSqly0sy6Ea2IQ7cxbYGfTjb&#10;QuoW7yHc1DKOokQarDg0lNhQVlL+efgyCt6y7Q7359jMfurs5f2yaa7H01Spp0G3WYDw1Pl/8cP9&#10;qsP8JBpP48lknsDfTwEAufoFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqVkBfckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:shape id="Text Box 1" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:34829;top:44281;width:2984;height:2350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpWQF9yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LvsMyQm+6adSg0VUkIC2lHrRevI3ZMQnNzsbsVtM+fbcg9Djf/yzXnanFjVpXWVbwPIpAEOdW&#10;V1woOH5shzMQziNrrC2Tgm9ysF71e0tMtb3znm4HX4gQwi5FBaX3TSqly0sy6Ea2IQ7cxbYGfTjb&#10;QuoW7yHc1DKOokQarDg0lNhQVlL+efgyCt6y7Q7359jMfurs5f2yaa7H01Spp0G3WYDw1Pl/8cP9&#10;qsP8JBpP48lknsDfTwEAufoFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqVkBfckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="06A6758F" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:sym w:font="Wingdings 2" w:char="F06F"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Text Box 1" o:spid="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:35240;top:53733;width:2984;height:2540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKP4NizAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96aZi/pC6igTEUupB66W31+wzCc2+TbNbjX56tyD0OMzMb5j5cjCtOFHvGssKnicR&#10;COLS6oYrBYeP9TgD4TyyxtYyKbiQg+XiYTTHXNsz7+i095UIEHY5Kqi973IpXVmTQTexHXHwjrY3&#10;6IPsK6l7PAe4aeU0ihJpsOGwUGNHRU3l9/7XKHgr1lvcfU1Ndm2Lzftx1f0cPmOlnh6H1QsIT4P/&#10;D9/br1pBliZJmsbxDP4uhTsgFzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyj+DYswA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:shape id="Text Box 1" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:35240;top:53733;width:2984;height:2540;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKP4NizAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96aZi/pC6igTEUupB66W31+wzCc2+TbNbjX56tyD0OMzMb5j5cjCtOFHvGssKnicR&#10;COLS6oYrBYeP9TgD4TyyxtYyKbiQg+XiYTTHXNsz7+i095UIEHY5Kqi973IpXVmTQTexHXHwjrY3&#10;6IPsK6l7PAe4aeU0ihJpsOGwUGNHRU3l9/7XKHgr1lvcfU1Ndm2Lzftx1f0cPmOlnh6H1QsIT4P/&#10;D9/br1pBliZJmsbxDP4uhTsgFzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyj+DYswA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="3AF8990F" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:sym w:font="Wingdings 2" w:char="F070"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Text Box 8" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:13870;top:10479;width:2794;height:1778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCldUH5yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDXzT1IlaO6PI2EAQxmr3sMdbc7bB5tI1mdZvvwjCHu/3/1ab3jbiTJ03jhVMxgkI4tJp&#10;w5WCz+JtlILwAVlj45gUXMnDZv0wWGGm3YVzOh9CJWII+wwV1CG0mZS+rMmiH7uWOHJH11kM8ewq&#10;qTu8xHDbyKckmUuLhmNDjS291FSeDr9WwfaL81fz8/79kR9zUxTLhPfzk1LDx377DCJQH/7Fd/dO&#10;x/mTaTpLl4vZAm4/RQDk+g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCldUH5yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="Text Box 8" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:13870;top:10479;width:2794;height:1778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCldUH5yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDXzT1IlaO6PI2EAQxmr3sMdbc7bB5tI1mdZvvwjCHu/3/1ab3jbiTJ03jhVMxgkI4tJp&#10;w5WCz+JtlILwAVlj45gUXMnDZv0wWGGm3YVzOh9CJWII+wwV1CG0mZS+rMmiH7uWOHJH11kM8ewq&#10;qTu8xHDbyKckmUuLhmNDjS291FSeDr9WwfaL81fz8/79kR9zUxTLhPfzk1LDx377DCJQH/7Fd/dO&#10;x/mTaTpLl4vZAm4/RQDk+g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCldUH5yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="6E14B16F" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C0258A" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:sym w:font="Wingdings 2" w:char="F06A"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="Text Box 8" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:22192;top:14281;width:2794;height:1778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAA97eqygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwv+A/HFnyrl0oJmnoRkQoFoTTGBx+3uTU5kttLc6emf98rFHwZ2J2dmZ3VerSduNLgjWMFz7ME&#10;BHHltOFawbHcPS1A+ICssXNMCn7IwzqfPKww0+7GBV0PoRbRhH2GCpoQ+kxKXzVk0c9cTxy5sxss&#10;hjgOtdQD3qK57eQ8SVJp0XBMaLCnbUNVe7hYBZsTF2/m++PrszgXpiyXCe/TVqnp47h5BRFoDPfj&#10;f/W7ju8v0nn6sowIf53iAmT+CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAD3t6rKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+                <v:shape id="Text Box 8" o:spid="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:22192;top:14281;width:2794;height:1778;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAA97eqygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwv+A/HFnyrl0oJmnoRkQoFoTTGBx+3uTU5kttLc6emf98rFHwZ2J2dmZ3VerSduNLgjWMFz7ME&#10;BHHltOFawbHcPS1A+ICssXNMCn7IwzqfPKww0+7GBV0PoRbRhH2GCpoQ+kxKXzVk0c9cTxy5sxss&#10;hjgOtdQD3qK57eQ8SVJp0XBMaLCnbUNVe7hYBZsTF2/m++PrszgXpiyXCe/TVqnp47h5BRFoDPfj&#10;f/W7ju8v0nn6sowIf53iAmT+CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAD3t6rKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="2AE7D920" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C0258A" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:sym w:font="Wingdings 2" w:char="F06B"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="docshape15" o:spid="_x0000_s1055" style="position:absolute;left:10993;top:9452;width:762;height:3537;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="120,557" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDU8GgdyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXgpdRMPpsasUgpCQHrQeGhvY3byoNnZsLvV+O+7QqHH+d5TbCcziAs531tWkM4TEMS1&#10;1T23Ck7V7uUVhA/IGgfLpOBGHrabx4cCc22vfKDLMbQihrDPUUEXwphL6euODPq5HYkj11hnMMTT&#10;tVI7vMZwM8hFkiylwZ5jQ4cjvXdUfx9/jIKPam/KWzm4xvef1fkrkMfds1Kzp+ltDSLQFP7Ff+5S&#10;x/mrNFsusjRbwf2nCIDc/AIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDU8GgdyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m50,437l,437,60,557r45,-90l54,467r-4,-4l50,437xm66,l54,,50,5r,458l54,467r12,l70,463,70,5,66,xm120,437r-50,l70,463r-4,4l105,467r15,-30xe" fillcolor="black" stroked="f">
+                <v:shape id="docshape15" o:spid="_x0000_s1053" style="position:absolute;left:10993;top:9452;width:762;height:3537;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="120,557" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDU8GgdyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXgpdRMPpsasUgpCQHrQeGhvY3byoNnZsLvV+O+7QqHH+d5TbCcziAs531tWkM4TEMS1&#10;1T23Ck7V7uUVhA/IGgfLpOBGHrabx4cCc22vfKDLMbQihrDPUUEXwphL6euODPq5HYkj11hnMMTT&#10;tVI7vMZwM8hFkiylwZ5jQ4cjvXdUfx9/jIKPam/KWzm4xvef1fkrkMfds1Kzp+ltDSLQFP7Ff+5S&#10;x/mrNFsusjRbwf2nCIDc/AIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDU8GgdyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m50,437l,437,60,557r45,-90l54,467r-4,-4l50,437xm66,l54,,50,5r,458l54,467r12,l70,463,70,5,66,xm120,437r-50,l70,463r-4,4l105,467r15,-30xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="31750,962025;0,962025;38100,1038225;66675,981075;34290,981075;31750,978535;31750,962025;41910,684530;34290,684530;31750,687705;31750,978535;34290,981075;41910,981075;44450,978535;44450,687705;41910,684530;76200,962025;44450,962025;44450,978535;41910,981075;66675,981075;76200,962025" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
-                <v:shape id="docshape20" o:spid="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:11096;top:19520;width:13144;height:4636;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1kaD+ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwv+A/HCn2rF0uJmnqKiIJQkMb0oY/b3Joc5vbS3Knp33sFwXnbnZ2Znfmyt424UOeNYwXjUQKC&#10;uHTacKXgq9i+TEH4gKyxcUwK/sjDcjF4mmOm3ZVzuhxCJaIJ+wwV1CG0mZS+rMmiH7mWOHJH11kM&#10;cewqqTu8RnPbyNckSaVFwzGhxpbWNZWnw9kqWH1zvjG/+5/P/Jibopgl/JGelHoe9qt3EIH68Di+&#10;q3c6vj9JpxGztwn8d4oLkIsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADWRoP7KAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
+                <v:shape id="docshape20" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:11096;top:19520;width:13144;height:4636;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1kaD+ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwv+A/HCn2rF0uJmnqKiIJQkMb0oY/b3Joc5vbS3Knp33sFwXnbnZ2Znfmyt424UOeNYwXjUQKC&#10;uHTacKXgq9i+TEH4gKyxcUwK/sjDcjF4mmOm3ZVzuhxCJaIJ+wwV1CG0mZS+rMmiH7mWOHJH11kM&#10;cewqqTu8RnPbyNckSaVFwzGhxpbWNZWnw9kqWH1zvjG/+5/P/Jibopgl/JGelHoe9qt3EIH68Di+&#10;q3c6vj9JpxGztwn8d4oLkIsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADWRoP7KAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="1B816663" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00303686" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:spacing w:before="254"/>
                           <w:ind w:left="564"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00303686">
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                           <w:t>กรณีเอกสารไม่ครบ</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="docshape25" o:spid="_x0000_s1057" style="position:absolute;left:34418;top:62672;width:762;height:3543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="120,558" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOXJzkxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7N1HVIrUaRibAnYW4f4GzOptpcahJr9+2XwWCP9/t/q81gW9GTD41jBbNpBoK4crrh&#10;WsHX5/65ABEissbWMSn4pgCb9ehphaV2D/6g/hhrkUI4lKjAxNiVUobKkMUwdR1x4s7OW4zp9LXU&#10;Hh8p3LbyJcvm0mLDqcFgR2+GquvxbhXcD9e+admf4lBccnPYh5vbBaUm42G7BBFpiP/iP/e7TvOL&#10;PM9eF7PFHH5/SgDI9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADlyc5MYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m50,438l,438,60,558r45,-90l54,468r-4,-4l50,438xm66,l54,,50,4r,460l54,468r12,l70,464,70,4,66,xm120,438r-50,l70,464r-4,4l105,468r15,-30xe" fillcolor="black" stroked="f">
+                <v:shape id="docshape25" o:spid="_x0000_s1055" style="position:absolute;left:34418;top:62672;width:762;height:3543;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="120,558" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOXJzkxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7N1HVIrUaRibAnYW4f4GzOptpcahJr9+2XwWCP9/t/q81gW9GTD41jBbNpBoK4crrh&#10;WsHX5/65ABEissbWMSn4pgCb9ehphaV2D/6g/hhrkUI4lKjAxNiVUobKkMUwdR1x4s7OW4zp9LXU&#10;Hh8p3LbyJcvm0mLDqcFgR2+GquvxbhXcD9e+admf4lBccnPYh5vbBaUm42G7BBFpiP/iP/e7TvOL&#10;PM9eF7PFHH5/SgDI9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADlyc5MYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m50,438l,438,60,558r45,-90l54,468r-4,-4l50,438xm66,l54,,50,4r,460l54,468r12,l70,464,70,4,66,xm120,438r-50,l70,464r-4,4l105,468r15,-30xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="31750,8322310;0,8322310;38100,8398510;66675,8341360;34290,8341360;31750,8338820;31750,8322310;41910,8044180;34290,8044180;31750,8046720;31750,8338820;34290,8341360;41910,8341360;44450,8338820;44450,8046720;41910,8044180;76200,8322310;44450,8322310;44450,8338820;41910,8341360;66675,8341360;76200,8322310" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
-                <v:shape id="docshape26" o:spid="_x0000_s1058" style="position:absolute;left:25788;top:66165;width:17957;height:8115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2828,1278" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA0FJU+ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwX+g/HFvpWL0pREz1FSksVBDUtlL4tufUSmtsLuauJf+8JBWFedmdnZmex6m0tztT6yrGC0TAB&#10;QVw4XbFR8PX5/jwD4QOyxtoxKbiQh9XyYbDATLuOj3TOgxHRhH2GCsoQmkxKX5Rk0Q9dQxy5k2st&#10;hji2RuoWu2huazlOkom0WHFMKLGh15KK3/zPKpiMO+Pt289mH4otmWq3/vjOD0o9PfbrOYhAfbgf&#10;/6s3Or6fJuloGvECt05xAXJ5BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADQUlT7KAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m1414,l1313,2r-99,4l1117,14r-94,11l931,38,842,55,756,73,673,95r-79,23l519,144r-71,28l381,202r-62,33l262,269r-53,35l162,341,85,421,31,505,4,593,,639r4,46l31,773r54,84l162,937r47,37l262,1009r57,34l381,1076r67,30l519,1134r75,26l673,1183r83,22l842,1223r89,17l1023,1253r94,11l1214,1272r99,4l1414,1278r101,-2l1614,1272r97,-8l1805,1253r92,-13l1986,1223r86,-18l2155,1183r79,-23l2309,1134r71,-28l2447,1076r62,-33l2566,1009r53,-35l2666,937r77,-80l2797,773r27,-88l2828,639r-4,-46l2797,505r-54,-84l2666,341r-47,-37l2566,269r-57,-34l2447,202r-67,-30l2309,144r-75,-26l2155,95,2072,73,1986,55,1897,38,1805,25,1711,14,1614,6,1515,2,1414,xe" filled="f">
+                <v:shape id="docshape26" o:spid="_x0000_s1056" style="position:absolute;left:25788;top:66165;width:17957;height:8115;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2828,1278" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA0FJU+ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/RasJA&#10;EHwX+g/HFvpWL0pREz1FSksVBDUtlL4tufUSmtsLuauJf+8JBWFedmdnZmex6m0tztT6yrGC0TAB&#10;QVw4XbFR8PX5/jwD4QOyxtoxKbiQh9XyYbDATLuOj3TOgxHRhH2GCsoQmkxKX5Rk0Q9dQxy5k2st&#10;hji2RuoWu2huazlOkom0WHFMKLGh15KK3/zPKpiMO+Pt289mH4otmWq3/vjOD0o9PfbrOYhAfbgf&#10;/6s3Or6fJuloGvECt05xAXJ5BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADQUlT7KAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m1414,l1313,2r-99,4l1117,14r-94,11l931,38,842,55,756,73,673,95r-79,23l519,144r-71,28l381,202r-62,33l262,269r-53,35l162,341,85,421,31,505,4,593,,639r4,46l31,773r54,84l162,937r47,37l262,1009r57,34l381,1076r67,30l519,1134r75,26l673,1183r83,22l842,1223r89,17l1023,1253r94,11l1214,1272r99,4l1414,1278r101,-2l1614,1272r97,-8l1805,1253r92,-13l1986,1223r86,-18l2155,1183r79,-23l2309,1134r71,-28l2447,1076r62,-33l2566,1009r53,-35l2666,937r77,-80l2797,773r27,-88l2828,639r-4,-46l2797,505r-54,-84l2666,341r-47,-37l2566,269r-57,-34l2447,202r-67,-30l2309,144r-75,-26l2155,95,2072,73,1986,55,1897,38,1805,25,1711,14,1614,6,1515,2,1414,xe" filled="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="833755,8426450;709295,8434070;591185,8449310;480060,8471535;377190,8500110;284480,8534400;202565,8574405;132715,8618220;53975,8692515;2540,8801735;2540,8860155;53975,8969375;132715,9043670;202565,9087485;284480,9127490;377190,9161780;480060,9190355;591185,9212580;709295,9227820;833755,9235440;962025,9235440;1086485,9227820;1204595,9212580;1315720,9190355;1418590,9161780;1511300,9127490;1593215,9087485;1663065,9043670;1741805,8969375;1793240,8860155;1793240,8801735;1741805,8692515;1663065,8618220;1593215,8574405;1511300,8534400;1418590,8500110;1315720,8471535;1204595,8449310;1086485,8434070;962025,8426450" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
-                <v:shape id="docshape27" o:spid="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:36062;top:63494;width:1486;height:1606;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWg79GyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9da8Iw&#10;FIbvBf9DOMLuNHFCsdUoMjYYDMZqvdjlWXNsg81J12Ta/fvlYuDly/vFs92PrhNXGoL1rGG5UCCI&#10;a28sNxpO1ct8DSJEZIOdZ9LwSwH2u+lki4XxNy7peoyNSCMcCtTQxtgXUoa6JYdh4Xvi5J394DAm&#10;OTTSDHhL466Tj0pl0qHl9NBiT08t1Zfjj9Nw+OTy2X6/f32U59JWVa74Lbto/TAbDxsQkcZ4D/+3&#10;X42GVb7KcpUnhkSUaEDu/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWg79GyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
+                <v:shape id="docshape27" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:36111;top:64667;width:1486;height:1607;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWg79GyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9da8Iw&#10;FIbvBf9DOMLuNHFCsdUoMjYYDMZqvdjlWXNsg81J12Ta/fvlYuDly/vFs92PrhNXGoL1rGG5UCCI&#10;a28sNxpO1ct8DSJEZIOdZ9LwSwH2u+lki4XxNy7peoyNSCMcCtTQxtgXUoa6JYdh4Xvi5J394DAm&#10;OTTSDHhL466Tj0pl0qHl9NBiT08t1Zfjj9Nw+OTy2X6/f32U59JWVa74Lbto/TAbDxsQkcZ4D/+3&#10;X42GVb7KcpUnhkSUaEDu/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWg79GyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="4E419B90" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t></w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="docshape28" o:spid="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:30308;top:67706;width:8325;height:5499;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZ4KGqyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CDfY2k7opszOKjA0Gg7HaPfh4NmcbbC61ybT79kYY7PF+/2+xGlwrTtQH61lDNlYgiCtv&#10;LNcavsu3+ycQISIbbD2Thl8KsFqObhaYG3/mgk6bWIsUwiFHDU2MXS5lqBpyGMa+I07c3vcOYzr7&#10;WpoezynctXKi1Ew6tJwaGuzopaHqsPlxGtZbLl7t8XP3VewLW5ZzxR+zg9Z3t8P6GUSkIf6L/9zv&#10;Js3P5tPHyfRBZXD9KQEglxcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWeChqskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
+                <v:shape id="docshape28" o:spid="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:30308;top:67706;width:8325;height:5499;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZ4KGqyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CDfY2k7opszOKjA0Gg7HaPfh4NmcbbC61ybT79kYY7PF+/2+xGlwrTtQH61lDNlYgiCtv&#10;LNcavsu3+ycQISIbbD2Thl8KsFqObhaYG3/mgk6bWIsUwiFHDU2MXS5lqBpyGMa+I07c3vcOYzr7&#10;WpoezynctXKi1Ew6tJwaGuzopaHqsPlxGtZbLl7t8XP3VewLW5ZzxR+zg9Z3t8P6GUSkIf6L/9zv&#10;Js3P5tPHyfRBZXD9KQEglxcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWeChqskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="45F9B49C" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00583D66" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:spacing w:line="374" w:lineRule="exact"/>
                           <w:ind w:right="18"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                             <w:spacing w:val="-7"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                           <w:t>ผู้ยื่นคำขอประกอบธุรกิจได้</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="docshape29" o:spid="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:27432;top:56713;width:15690;height:5797;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzY+c1yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDfYiM7VsxXVGGTJhDyLqNtzj0dya0uZSmmjrtzfCYI/3+3/z5WAbcabOV44VTCcJCOLC&#10;6YpLBV+f68cZCB+QNTaOScGFPCwXd6M55tr1vKfzIZQihrDPUYEJoc2l9IUhi37iWuLI/brOYohn&#10;V0rdYR/DbSPTJMmkxYpjg8GWVoaK+nCyCuqt2e2Pm9VPMZZUl/13cpxd3pV6uB/eXkEEGsK/+M/9&#10;oeP85+nTS5alaQq3nyIAcnEFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA82PnNckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f">
+                <v:shape id="docshape29" o:spid="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:27432;top:56713;width:15690;height:5797;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzY+c1yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDfYiM7VsxXVGGTJhDyLqNtzj0dya0uZSmmjrtzfCYI/3+3/z5WAbcabOV44VTCcJCOLC&#10;6YpLBV+f68cZCB+QNTaOScGFPCwXd6M55tr1vKfzIZQihrDPUYEJoc2l9IUhi37iWuLI/brOYohn&#10;V0rdYR/DbSPTJMmkxYpjg8GWVoaK+nCyCuqt2e2Pm9VPMZZUl/13cpxd3pV6uB/eXkEEGsK/+M/9&#10;oeP85+nTS5alaQq3nyIAcnEFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA82PnNckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="1792A196" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00583D66" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:spacing w:before="71"/>
                           <w:ind w:left="142" w:right="149"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00583D66">
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:spacing w:val="-6"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                           <w:t>สศค. นำส่งใบอนุญาต</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00583D66">
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:spacing w:val="-6"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                           <w:br/>
                           <w:t>ให้ผู้ยื่นคำขอ</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="docshape37" o:spid="_x0000_s1062" style="position:absolute;left:34726;top:43459;width:762;height:12814;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="120,2018" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA37usIywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSsNA&#10;EIXvhb7DMoJ3djcVbYndllIIVtBCUx9gyE6T4P6E3TWNPr1zIXg5c86c8816OzkrRoqpD15DMVcg&#10;yDfB9L7V8HGu7lcgUkZv0AZPGr4pwXYzu1ljacLVn2iscys4xKcSNXQ5D6WUqenIYZqHgTxrlxAd&#10;Zh5jK03EK4c7KxdKPUmHveeGDgfad9R81l9Ow6J+PR7eh0fT7l6qy1s12vhjC63vbqfdM4hMU/43&#10;/10fDOOv1LJYPijF0PwTL0BufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA37usIywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m120,1898r-50,l70,1464r-4,-4l54,1460r-4,4l50,1898r-50,l60,2018r45,-90l120,1898xm120,437r-50,l70,4,66,,54,,50,4r,433l,437,60,557r45,-90l120,437xe" fillcolor="black" stroked="f">
+                <v:shape id="docshape37" o:spid="_x0000_s1060" style="position:absolute;left:34726;top:43459;width:762;height:12814;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="120,2018" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA37usIywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSsNA&#10;EIXvhb7DMoJ3djcVbYndllIIVtBCUx9gyE6T4P6E3TWNPr1zIXg5c86c8816OzkrRoqpD15DMVcg&#10;yDfB9L7V8HGu7lcgUkZv0AZPGr4pwXYzu1ljacLVn2iscys4xKcSNXQ5D6WUqenIYZqHgTxrlxAd&#10;Zh5jK03EK4c7KxdKPUmHveeGDgfad9R81l9Ow6J+PR7eh0fT7l6qy1s12vhjC63vbqfdM4hMU/43&#10;/10fDOOv1LJYPijF0PwTL0BufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA37usIywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m120,1898r-50,l70,1464r-4,-4l54,1460r-4,4l50,1898r-50,l60,2018r45,-90l120,1898xm120,437r-50,l70,4,66,,54,,50,4r,433l,437,60,557r45,-90l120,437xe" fillcolor="black" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="76200,3629025;44450,3629025;44450,3353435;41910,3350895;34290,3350895;31750,3353435;31750,3629025;0,3629025;38100,3705225;66675,3648075;76200,3629025;76200,2701290;44450,2701290;44450,2426335;41910,2423795;34290,2423795;31750,2426335;31750,2701290;0,2701290;38100,2777490;66675,2720340;76200,2701290" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
-                <v:shape id="docshape41" o:spid="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:2054;top:29692;width:18803;height:4280;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZkx5WywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYI3u9sqMU27LUUUBEFM46HH1+xrsjT7Ns2ubfz3riB4HGbmG2a5Hl0nzjQE61nDdKJA&#10;ENfeWG40fFYvdzmIEJENdp5JwzcFWK+ur5ZYGH/hks7b2IgE4VCghjbGvpAy1C05DBPfEyfv4AeH&#10;McmhkWbAS4K7Ts6UyqRDy2mhxZ6eWqqP2y+nYbPj8tme3vcf5aG0VTVX/JYdtb69GTcLEJHG+B/+&#10;a78aDQ/TLFePeX4Pv5fSHZCrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZkx5WywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
+                <v:shape id="docshape41" o:spid="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:2054;top:29692;width:18803;height:4280;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZkx5WywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYI3u9sqMU27LUUUBEFM46HH1+xrsjT7Ns2ubfz3riB4HGbmG2a5Hl0nzjQE61nDdKJA&#10;ENfeWG40fFYvdzmIEJENdp5JwzcFWK+ur5ZYGH/hks7b2IgE4VCghjbGvpAy1C05DBPfEyfv4AeH&#10;McmhkWbAS4K7Ts6UyqRDy2mhxZ6eWqqP2y+nYbPj8tme3vcf5aG0VTVX/JYdtb69GTcLEJHG+B/+&#10;a78aDQ/TLFePeX4Pv5fSHZCrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZkx5WywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="6F4DB3F5" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00DD7199" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:spacing w:line="329" w:lineRule="exact"/>
                           <w:ind w:right="13"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DD7199">
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                           <w:t>ประสานงานให</w:t>
                         </w:r>
@@ -8317,125 +8260,201 @@
                         <w:pPr>
                           <w:spacing w:line="329" w:lineRule="exact"/>
                           <w:ind w:right="13"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:sz w:val="32"/>
                             <w:szCs w:val="32"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DD7199">
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
                           <w:t>กรอบระยะเวลาที่กฎหมายกำหนด</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:1438;top:28253;width:20098;height:7049;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcvh1aywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsIw&#10;EITvSH0Hayv1Bk4DBJpiUFVaiSOEv+s2XpKo8TqKXUh5+roSEsfR7HyzM1t0phZnal1lWcHzIAJB&#10;nFtdcaFgt/3sT0E4j6yxtkwKfsnBYv7Qm2Gq7YU3dM58IQKEXYoKSu+bVEqXl2TQDWxDHLyTbQ36&#10;INtC6hYvAW5qGUdRIg1WHBpKbOi9pPw7+zHhjfi4Gy7XGU0m+DVcflz3L6dDrdTTY/f2CsJT5+/H&#10;t/RKKxgn0SgeT5MR/E8KHJDzPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcvh1aywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f">
+                <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:1438;top:28253;width:20098;height:7049;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcvh1aywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsIw&#10;EITvSH0Hayv1Bk4DBJpiUFVaiSOEv+s2XpKo8TqKXUh5+roSEsfR7HyzM1t0phZnal1lWcHzIAJB&#10;nFtdcaFgt/3sT0E4j6yxtkwKfsnBYv7Qm2Gq7YU3dM58IQKEXYoKSu+bVEqXl2TQDWxDHLyTbQ36&#10;INtC6hYvAW5qGUdRIg1WHBpKbOi9pPw7+zHhjfi4Gy7XGU0m+DVcflz3L6dDrdTTY/f2CsJT5+/H&#10;t/RKKxgn0SgeT5MR/E8KHJDzPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcvh1aywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="291284A0" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C26AE6" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
                         <w:pPr>
                           <w:spacing w:before="72"/>
                           <w:ind w:left="421" w:right="401" w:firstLine="5"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <v:roundrect id="Rectangle: Rounded Corners 701177199" o:spid="_x0000_s1065" style="position:absolute;left:102;top:26712;width:22860;height:9716;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKVQajygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8Mw&#10;FIXfBf9DuIJvLo2KcXXZcBNB9GlzP+DS3DXV5qY0adft1xtB8PFwzvkOZ7GafCtG6mMT2ICaFSCI&#10;q2Abrg3sP19vHkHEhGyxDUwGThRhtby8WGBpw5G3NO5SLTKEY4kGXEpdKWWsHHmMs9ARZ+8Qeo8p&#10;y76WtsdjhvtW3hbFg/TYcF5w2NHGUfW9G7yB4Xynp/f19jTeO/9y3gx6rb4+jLm+mp6fQCSa0n/4&#10;r/1mDehCKa3VfA6/l/IdkMsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIpVBqPKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
+                <v:roundrect id="Rectangle: Rounded Corners 701177199" o:spid="_x0000_s1063" style="position:absolute;left:102;top:26712;width:22860;height:9716;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKVQajygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8Mw&#10;FIXfBf9DuIJvLo2KcXXZcBNB9GlzP+DS3DXV5qY0adft1xtB8PFwzvkOZ7GafCtG6mMT2ICaFSCI&#10;q2Abrg3sP19vHkHEhGyxDUwGThRhtby8WGBpw5G3NO5SLTKEY4kGXEpdKWWsHHmMs9ARZ+8Qeo8p&#10;y76WtsdjhvtW3hbFg/TYcF5w2NHGUfW9G7yB4Xynp/f19jTeO/9y3gx6rb4+jLm+mp6fQCSa0n/4&#10;r/1mDehCKa3VfA6/l/IdkMsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIpVBqPKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                   <v:stroke dashstyle="1 1"/>
                 </v:roundrect>
-                <v:roundrect id="Rectangle: Rounded Corners 748524863" o:spid="_x0000_s1066" style="position:absolute;left:26301;top:12637;width:18098;height:51054;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxElDJywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/2H5RZ8qxs1NSF1FbUUSvuk7QdcsrfZaPZuyG5i9Ou7hUIfh5k5w6w2o23EQJ2vHSuYTRMQ&#10;xKXTNVcKvj5fH3MQPiBrbByTgit52Kzv71ZYaHfhAw3HUIkIYV+gAhNCW0jpS0MW/dS1xNH7dp3F&#10;EGVXSd3hJcJtI+dJspQWa44LBlvaGyrPx94q6G+LbHzfHa5DauzLbd9nu9npQ6nJw7h9BhFoDP/h&#10;v/abVpCl+dM8zZcL+L0U74Bc/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxElDJywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
+                <v:roundrect id="Rectangle: Rounded Corners 748524863" o:spid="_x0000_s1064" style="position:absolute;left:26301;top:12636;width:18098;height:51567;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxElDJywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/2H5RZ8qxs1NSF1FbUUSvuk7QdcsrfZaPZuyG5i9Ou7hUIfh5k5w6w2o23EQJ2vHSuYTRMQ&#10;xKXTNVcKvj5fH3MQPiBrbByTgit52Kzv71ZYaHfhAw3HUIkIYV+gAhNCW0jpS0MW/dS1xNH7dp3F&#10;EGVXSd3hJcJtI+dJspQWa44LBlvaGyrPx94q6G+LbHzfHa5DauzLbd9nu9npQ6nJw7h9BhFoDP/h&#10;v/abVpCl+dM8zZcL+L0U74Bc/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxElDJywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                   <v:stroke dashstyle="1 1"/>
                 </v:roundrect>
+                <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:27432;top:46850;width:15557;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFb52PyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NT8JA&#10;FLyT8B82j8QbbIuIUlgIaEy8Sjno7bX7aBu6b8vuWuq/d01MvEwyma/MZjeYVvTkfGNZQTpLQBCX&#10;VjdcKTjlr9MnED4ga2wtk4Jv8rDbjkcbzLS98Tv1x1CJWMI+QwV1CF0mpS9rMuhntiOO2tk6gyFS&#10;V0nt8BbLTSvnSbKUBhuOCzV29FxTeTl+GQXFS9ocPrA45M4U+ecDYq9XV6XuJsN+DSLQEP7Nf+k3&#10;rWCeLNLF430E+P0U/4Dc/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFb52PyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="white [3212]">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="031444E8" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C26AE6" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
+                        <w:pPr>
+                          <w:spacing w:before="72"/>
+                          <w:ind w:right="-81"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:eastAsia="Angsana New"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                            <w:cs/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                            <w:cs/>
+                            <w:lang w:bidi="th-TH"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">รมว. กค. พิจารณาออกใบอนุญาตภายใน </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:eastAsia="Angsana New"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                            <w:lang w:bidi="th-TH"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">45 </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                            <w:cs/>
+                            <w:lang w:bidi="th-TH"/>
+                          </w:rPr>
+                          <w:t>วัน</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:27432;top:37397;width:15557;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDO13cCxgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89b8Iw&#10;EN0r8R+sQ+pWnIDalBSDoFUl1hKGdrvE1yRqfA62G8K/xwMS49P7Xm1G04mBnG8tK0hnCQjiyuqW&#10;awXH4vPpFYQPyBo7y6TgQh4268nDCnNtz/xFwyHUIoawz1FBE0KfS+mrhgz6me2JI/drncEQoaul&#10;dniO4aaT8yR5kQZbjg0N9vTeUPV3+DcKyo+03X1juSucKYufZ8RBL09KPU7H7RuIQGO4i2/uvVYw&#10;X6RZtlwkcXO8FO+AXF8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAztd3AsYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" fillcolor="white [3212]">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="2E97729A" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRPr="00C26AE6" w:rsidRDefault="00DA2FA4" w:rsidP="00DA2FA4">
+                        <w:pPr>
+                          <w:spacing w:before="72"/>
+                          <w:ind w:right="-81"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:eastAsia="Angsana New"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                            <w:cs/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                            <w:cs/>
+                            <w:lang w:bidi="th-TH"/>
+                          </w:rPr>
+                          <w:t>เสนอ รมว. กค. พิจารณาให้ความเห็นชอบ</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F59C32" w14:textId="5B0677E9" w:rsidR="00DA2FA4" w:rsidRDefault="00DA2FA4" w:rsidP="00C0258A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E3A31EE" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRDefault="00DA2FA4" w:rsidP="00C0258A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D174C35" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRDefault="00DA2FA4" w:rsidP="00C0258A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1931D27F" w14:textId="77777777" w:rsidR="00DA2FA4" w:rsidRDefault="00DA2FA4" w:rsidP="00C0258A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05917C82" w14:textId="48962372" w:rsidR="00303686" w:rsidRDefault="00303686" w:rsidP="00C0258A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07398B2A" w14:textId="390382F7" w:rsidR="00303686" w:rsidRDefault="00303686" w:rsidP="00303686">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
@@ -13195,51 +13214,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5087F159" w14:textId="2F28C532" w:rsidR="00DD406E" w:rsidRPr="0050039A" w:rsidRDefault="00AC301D" w:rsidP="00DD406E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487826432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B4E7D0A" wp14:editId="79710E16">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487826432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B4E7D0A" wp14:editId="71FFF56A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-19050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>124460</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1774190" cy="695325"/>
                 <wp:effectExtent l="0" t="0" r="16510" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2107974227" name="Group 116"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1774190" cy="695325"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1774190" cy="695325"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -13307,51 +13326,51 @@
                                 <a:moveTo>
                                   <a:pt x="2183" y="0"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="1095"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="2183" y="1095"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="2910" y="547"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="2183" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:noFill/>
                           <a:ln w="12700">
                             <a:solidFill>
-                              <a:srgbClr val="FF0000"/>
+                              <a:srgbClr val="C00000"/>
                             </a:solidFill>
                             <a:prstDash val="sysDash"/>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="2009387339" name="docshape62"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
@@ -13435,52 +13454,52 @@
                                 <w:rPr>
                                   <w:rFonts w:eastAsia="Angsana New"/>
                                   <w:spacing w:val="-2"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                   <w:cs/>
                                   <w:lang w:bidi="th-TH"/>
                                 </w:rPr>
                                 <w:t>ตามกรอบระยะเวลาที่กำหนด</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="4B4E7D0A" id="Group 116" o:spid="_x0000_s1076" style="position:absolute;margin-left:-1.5pt;margin-top:9.8pt;width:139.7pt;height:54.75pt;z-index:-15490048;mso-position-horizontal-relative:margin" coordsize="17741,6953" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKBWU7dwQAAKYNAAAOAAAAZHJzL2Uyb0RvYy54bWy0V9tu4zYQfS/QfyD02MLR3bKMOIttsgkK&#10;bLsLrPcDaF0soZKokrTl7Nd3hhQVybGSdLf1g0SZR8PDMxeOrt+d6oocMy5K1mws98qxSNYkLC2b&#10;/cb6ur1frCwiJG1SWrEm21iPmbDe3fz803XXrjOPFaxKM07ASCPWXbuxCinbtW2LpMhqKq5YmzUw&#10;mTNeUwmPfG+nnHZgva5sz3GWdsd42nKWZELAv3d60rpR9vM8S+SnPBeZJNXGAm5SXbm67vBq31zT&#10;9Z7TtiiTngb9DhY1LRtYdDB1RyUlB14+M1WXCWeC5fIqYbXN8rxMMrUH2I3rnO3mgbNDq/ayX3f7&#10;dpAJpD3T6bvNJn8eH3j7pf3MQYmu3YMW6gn3csp5jXdgSU5KssdBsuwkSQJ/ulEUuDEom8DcMg59&#10;L9SaJgUI/+y1pPjw8ou2WdaekOlaCA/xpID4MQW+FLTNlLBiDQp85qRMYS+rOAjD0AlcizS0hmhN&#10;WSIQGi5xU0gC0CgWyiLajyz5S8AEcB3N4IMADNl1f7AUrNCDZCo4fkDQQRe6Tg5CPmRMuYYePwqp&#10;YziFkYrAtCe/Ba/kdQXh/OuCOMSL/BWB7fUhP6Bgsxr1i022DumIF7smLwaQZ0DK1CIMViuirufW&#10;fAMEaxpWENeJn60aGJwyCLQuUQsNCKkFM9SWBvQatcgAX6EGFWsk2wy12ICQ2mqGGug4NrUI/Ni/&#10;LJs79oLGXdbNnXpi1qljP2xdb47g1A0vERz74kWCU3/4wfKia92xN7buco7g1BmLIA7cGQXHHtG4&#10;ywp6U6fMKeiNPbL1ZhNj6o8XMsMbu+Q8NSC99yaBaWFyOjk1fVLDiFA8Uh1VSFomsLRugSOU3a2P&#10;WQgmAIUVYAYMHkRw9CYwqIlgiMu3mHZhbwqu8vxVJuh8BY/fZB1dgXBQcERGr9Lrw+GgPz/iuUXg&#10;iN/hO3TdUomymiHpNpaqc6SAuo/1CWdqdsy2TGEk6uu5K70xVQ9hwSdA1YyBEFJA0KDMnLm3ypjG&#10;mFoIxsy0uWvYsObrSKzTuG4YGJ8aU+Z+ZvKcYFIxkWlJUR8VQ4NQqO/opGnYfVlVSsuqQflcL3J0&#10;NApWlSnOonKC73e3FSdHCh3X/b0Dv95rE1jLhbyjotA48SjwQbuKs0OTqoWKjKYf+rGkZaXHSrr+&#10;0MVzVh/MO5Y+wpnLmW7xoCWFQcH4N4t00N5tLPH3gfLMItXvDXQPsRsEoJ5UD0EYYVXg45ndeIY2&#10;CZjaWNKCLMThrdQ95KHl5b6AlVwVQA17D2d9XuKRrJoCzap/gAZGc/3fOxnojGN/Ffk+pPG0k1l6&#10;KPKoXyHy9BvDRk5toO9pSMNuC6g32XvOWYduAMl0KRi9qu28qdUJIzfsE8ANfB0SdD00kUEYez7M&#10;YxMZBJEDrkEFTS8I6Qvhgj0PwcHGwnRXfE3/A1ADwSCcBOvkj8vBI0+7k2oB/UGefxlPQywNcQQD&#10;HUMw+A/jR/XF8DGg5Ok/XPBrY/ys4u3p8+rmHwAAAP//AwBQSwMEFAAGAAgAAAAhAIVIoPLgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJykEGuJUVQWcqkq0SIjbNt4m&#10;UWM7it0k/XuWExx3ZjT7Jl9NphUD9b5xVkE8j0CQLZ1ubKXg8/A2ewbhA1qNrbOk4EoeVsXtTY6Z&#10;dqP9oGEfKsEl1meooA6hy6T0ZU0G/dx1ZNk7ud5g4LOvpO5x5HLTyiSKUmmwsfyhxo42NZXn/cUo&#10;eB9xXC/i12F7Pm2u34fH3dc2JqXu76b1C4hAU/gLwy8+o0PBTEd3sdqLVsFswVMC68sUBPvJU/oA&#10;4shCsoxBFrn8v6D4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIoFZTt3BAAApg0AAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIVIoPLgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADeBwAAAAA=&#10;">
-                <v:shape id="docshape56" o:spid="_x0000_s1077" style="position:absolute;width:17741;height:6953;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2910,1095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCgN3Z9yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFHoR3ShJ0dRVSmlLwbbg4+BxzE6TYHY2ZLdJ/PeuIHic7z2LVW8q0VLjSssKJuMIBHFm&#10;dcm5gv3uYzQD4TyyxsoyKTiTg9XyYbDAVNuON9RufS5CCLsUFRTe16mULivIoBvbmjhwf7Yx6MPZ&#10;5FI32IVwU8lpFD1LgyWHhgJreisoO23/jYKpHMY/+tccvvfHw0na7Mif72ulnh771xcQnnp/F9/c&#10;XzrMn83jJEmieALXnwIAcnkBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoDd2fckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m2183,l,,,1095r2183,l2910,547,2183,xe" filled="f" strokecolor="red" strokeweight="1pt">
+              <v:group w14:anchorId="4B4E7D0A" id="Group 116" o:spid="_x0000_s1076" style="position:absolute;margin-left:-1.5pt;margin-top:9.8pt;width:139.7pt;height:54.75pt;z-index:-15490048;mso-position-horizontal-relative:margin" coordsize="17741,6953" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXNN/sdgQAAKYNAAAOAAAAZHJzL2Uyb0RvYy54bWy0V11zozYUfe9M/4OGx3Ycvo3xxNnZJruZ&#10;zmzbnVn3B8ggDFNAVJKDs7++90qIgGMn6W7rBxDW4ero3A9drt8dm5o8MCEr3m4c/8pzCGsznlft&#10;fuP8uf24WDlEKtrmtOYt2ziPTDrvbn784brv1izgJa9zJggYaeW67zZOqVS3dl2Zlayh8op3rIXJ&#10;gouGKngUezcXtAfrTe0Gnrd0ey7yTvCMSQn/3plJ50bbLwqWqT+KQjJF6o0D3JS+Cn3d4dW9uabr&#10;vaBdWWUDDfoNLBpatbDoaOqOKkoOonpmqqkywSUv1FXGG5cXRZUxvQfYje+d7OZe8EOn97Jf9/tu&#10;lAmkPdHpm81mvz/ci+5L91mAEn23By30E+7lWIgG78CSHLVkj6Nk7KhIBn/6SRL5KSibwdwyjcMg&#10;NppmJQj/7LWs/PDyi65d1p2R6TsID/mkgPw+Bb6UtGNaWLkGBT4LUuWwl1UaxXHsRb5DWtpAtOY8&#10;kwiNl7gpJAFoFAtlkd0nnv0lYQK4TmbwQQKG7PrfeA5W6EFxHRzfIeioC11nB6nuGdeuoQ+fpDIx&#10;nMNIR2A+kN+CV4qmhnD+eUE8EiThisD2hpAfUbBZg/rJJVuP9CRIfZsXIyiwIG1qEUerFdHXU2uh&#10;BYI1AyuJ76XPVo0sThsEWueoxRaE1KIL1JYW9Bq1xAJfoQYVayLbBWqpBSG11QVqoOPU1CIK0/C8&#10;bP7UCwZ3Xjd/7omLTp36YesHlwjO3fASwakvXiQ490cYLc+61p96Y+svLxGcO2MRpZF/QcGpRwzu&#10;vILB3CmXFAymHtkGFxNj7o8XMiOYuuQ0NSC99zaBaWlzOju2Q1LDiFA8Uj1dSDousbRugSOU3W2I&#10;WQgmAIUV4AIYPIjg5E1gUBPBEJdvMe3D3jRc5/mrTND5Gp6+yTq6AuGg4ISMWWXQR8BBf3rEC4fA&#10;Eb/Dd+i6owpltUPSbxxd50gJdR/rE840/IFtucYo1DfwV2Zjuh7Cgk+Aup0CIaSAoEXZOXvvtDGD&#10;sbUQjNlpezewcc3XkVincd04sj61puz9xOQpwazmkhlJUR8dQ6NQqO/kpGn5x6qutZZ1i/L5QeKZ&#10;aJS8rnKcReWk2O9ua0EeKHRctx7+Bq/NYJ2Q6o7K0uDko8QH4yrBD22uFyoZzT8MY0Wr2oy1dMOh&#10;i+esOZh3PH+EM1dw0+JBSwqDkouvDumhvds48u8DFcwh9a8tdA+pH0WgntIPUZxgVRDTmd10hrYZ&#10;mNo4yoEsxOGtMj3koRPVvoSVfB1ALX8PZ31R4ZGsmwLDaniABsZw/d87GeiM03CVhCGk8byTWQYo&#10;8qRfIer4C8dGTm9g6GlIy29LqDfsvRC8RzeAZKYUTF41dt7U6sSJHw8J4EehCQm6HpvIKE6DEOax&#10;iYyixAPXoIK2F4T0hXDBnofgYONgumu+tv8BqIVgEM6CdfbH+eBRx91Rt4DhKM+/jKcxlsY4goGJ&#10;IRj8h/Gj+2L4GNDyDB8u+LUxfdbx9vR5dfMPAAAA//8DAFBLAwQUAAYACAAAACEAhUig8uAAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonKQQa4lRVBZyqSrRIiNs23iZR&#10;YzuK3ST9e5YTHHdmNPsmX02mFQP1vnFWQTyPQJAtnW5speDz8DZ7BuEDWo2ts6TgSh5Wxe1Njpl2&#10;o/2gYR8qwSXWZ6igDqHLpPRlTQb93HVk2Tu53mDgs6+k7nHkctPKJIpSabCx/KHGjjY1lef9xSh4&#10;H3FcL+LXYXs+ba7fh8fd1zYmpe7vpvULiEBT+AvDLz6jQ8FMR3ex2otWwWzBUwLryxQE+8lT+gDi&#10;yEKyjEEWufy/oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFzTf7HYEAACmDQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhUig8uAAAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADQBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN0HAAAAAA==&#10;">
+                <v:shape id="docshape56" o:spid="_x0000_s1077" style="position:absolute;width:17741;height:6953;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2910,1095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3pDluxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cWmm165YNESb62OkHOJtrU9ZcSpJu1U9vBMHH+/2/7X6xoziTD4NjBfkqA0HcOj1w&#10;r+Dj/XBXgQgRWePomBR8UYD97vpqi7V2F27ofIy9SCEcalRgYpxqKUNryGJYuYk4cZ3zFmM6fS+1&#10;x0sKt6O8z7IHaXHg1GBwomdD7ek4WwXd4Tv3j00xn94G033aF181s1fq9mZ52oCItMR/8Z/7Vaf5&#10;1booyzIrcvj9KQEgdz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt6Q5bsYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m2183,l,,,1095r2183,l2910,547,2183,xe" filled="f" strokecolor="#c00000" strokeweight="1pt">
                   <v:stroke dashstyle="3 1"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1330947,-3484880;0,-3484880;0,-2789555;1330947,-2789555;1774190,-3137535;1330947,-3484880" o:connectangles="0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="docshape62" o:spid="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:571;top:1143;width:14592;height:4470;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDt0AOxygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6q5sasCa6ipQWCgVpjAePz+wzWcy+jdmtpv++Kwgeh5n5hpkvB9uKM/XeOFbwOkpA&#10;EFdOG64VbMvPlykIH5A1to5JwR95WC4eH+aYa3fhgs6bUIsIYZ+jgiaELpfSVw1Z9CPXEUfv4HqL&#10;Icq+lrrHS4TbVo6TZCItGo4LDXb03lB13PxaBasdFx/mtN7/FIfClGWW8PfkqNTz07CagQg0hHv4&#10;1v7SCiIxS6dvaZrB9VP8A3LxDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO3QA7HKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="0B5A7261" w14:textId="77777777" w:rsidR="00DD406E" w:rsidRPr="0067153E" w:rsidRDefault="00DD406E" w:rsidP="00DD406E">
                         <w:pPr>
                           <w:spacing w:line="330" w:lineRule="exact"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="28"/>
                             <w:szCs w:val="28"/>
                             <w:cs/>
                             <w:lang w:bidi="th-TH"/>
                           </w:rPr>
@@ -17068,81 +17087,83 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B5426B7" w14:textId="77777777" w:rsidR="00DD406E" w:rsidRPr="0050039A" w:rsidRDefault="00DD406E" w:rsidP="00DD406E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487829504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CB9F061" wp14:editId="77E362BE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487829504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CB9F061" wp14:editId="148A2CC8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>4385615</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>33020</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1476000" cy="611505"/>
                 <wp:effectExtent l="0" t="0" r="10160" b="17145"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1666343313" name="docshape65"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1476000" cy="611505"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="FCFDFE"/>
+                          <a:schemeClr val="bg1">
+                            <a:lumMod val="95000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:schemeClr val="bg1">
                               <a:lumMod val="50000"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="616EAF8A" w14:textId="77777777" w:rsidR="00DD406E" w:rsidRPr="00D5295A" w:rsidRDefault="00DD406E" w:rsidP="00DD406E">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Angsana New"/>
                                 <w:spacing w:val="-5"/>
                                 <w:sz w:val="8"/>
                                 <w:szCs w:val="8"/>
                                 <w:lang w:bidi="th-TH"/>
                               </w:rPr>
@@ -17267,51 +17288,51 @@
                                 <w:cs/>
                                 <w:lang w:bidi="th-TH"/>
                               </w:rPr>
                               <w:t>ว</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7CB9F061" id="docshape65" o:spid="_x0000_s1087" type="#_x0000_t202" style="position:absolute;margin-left:345.3pt;margin-top:2.6pt;width:116.2pt;height:48.15pt;z-index:-15486976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBs2FgZNAIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N5KNOAkEy0Fqx0WB&#10;9AGk/QCKoiSiFJdd0pbSr++Skp2muRW9EEuRnJ2d2dX6duwNOyr0GmzJFxc5Z8pKqLVtS/792/7d&#10;DWc+CFsLA1aV/El5frt5+2Y9uEItoQNTK2QEYn0xuJJ3Ibgiy7zsVC/8BThl6bAB7EWgLbZZjWIg&#10;9N5kyzy/ygbA2iFI5T193U2HfJPwm0bJ8KVpvArMlJy4hbRiWqu4Zpu1KFoUrtNypiH+gUUvtKWk&#10;Z6idCIIdUL+C6rVE8NCECwl9Bk2jpUo1UDWL/K9qHjvhVKqFxPHuLJP/f7Dy8/HRfUUWxvcwkoGp&#10;CO8eQP7wzMK2E7ZVd4gwdErUlHgRJcsG54v5aZTaFz6CVMMnqMlkcQiQgMYG+6gK1ckInQx4Oouu&#10;xsBkTHl5fZXndCTp7GqxWOWrlEIUp9cOffigoGcxKDmSqQldHB98iGxEcboSk3kwut5rY9IG22pr&#10;kB0FNcB+u9/t72f0F9eMZQNRWV4TkdcYsRnVGaVqJ5XMoadyJ+QVVZCaibik3o3XE7MXaSLNnfDd&#10;9CgdTR3Y60BjYHRf8psINTdm1Pze1qlJg9BmiimHsbMJUffJgTBWI9N1yS+TRdGUCuonsgVhansa&#10;Uwo6wF+cDdTyJfc/DwIVZ+ajJWvjfJwCPAXVKRBW0tOSB86mcBumOTo41G1HyJMsFu7I/kYnZ55Z&#10;zHypjZMs88jFOflzn249/xg2vwEAAP//AwBQSwMEFAAGAAgAAAAhAPM4JQDfAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo3aBGNI1TRSAQ25bSx86NhyQiHkex2wa+nmEF&#10;y9E9unNuvhxdJ844hNaThulEgUCqvG2p1rB5e757ABGiIWs6T6jhCwMsi+ur3GTWX2iF53WsBZdQ&#10;yIyGJsY+kzJUDToTJr5H4uzDD85EPoda2sFcuNx1MlEqlc60xB8a0+Njg9Xn+uQ07Mvdvtwc3pV5&#10;eh0Pq2+bDNvti9a3N2O5ABFxjH8w/OqzOhTsdPQnskF0GtK5ShnVMEtAcD5P7nnbkUE1nYEscvl/&#10;QfEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbNhYGTQCAABgBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8zglAN8AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="#fcfdfe" strokecolor="#7f7f7f [1612]" strokeweight="1pt">
+              <v:shape w14:anchorId="7CB9F061" id="docshape65" o:spid="_x0000_s1087" type="#_x0000_t202" style="position:absolute;margin-left:345.3pt;margin-top:2.6pt;width:116.2pt;height:48.15pt;z-index:-15486976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7xFX3KwIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aiTXZrxVltk25V&#10;aXuRtv0AjHGMCgwFEjv9+g7gZHt5qVZ9QYOBc87MmfH6dtSKHIXzEkxN57OSEmE4tNLsa/r1y/2r&#10;G0p8YKZlCoyo6Ul4ert5+WI92EosoAfVCkcQxPhqsDXtQ7BVUXjeC838DKwweNiB0yzg1u2L1rEB&#10;0bUqFmW5KgZwrXXAhff4dZcP6Sbhd53g4VPXeRGIqilqC2l1aW3iWmzWrNo7ZnvJJxnsGSo0kwZJ&#10;L1A7Fhg5OPkXlJbcgYcuzDjoArpOcpFywGzm5R/ZPPbMipQLFsfbS5n8/4PlH4+P9rMjYXwDIxqY&#10;kvD2Afg3Twxse2b24s45GHrBWiSex5IVg/XV9DSW2lc+gjTDB2jRZHYIkIDGzulYFcyTIDoacLoU&#10;XYyB8Eh5db0qSzzieLaaz5flMlGw6vzaOh/eCdAkBjV1aGpCZ8cHH6IaVp2vRDIPSrb3Uqm0iY0k&#10;tsqRI8MWaPY5Q3XQKDV/e72M9Bkn9V28nlB/Q1KGDKh2cY2Xn0MTWf6BJmayY77P2pKC3KRaBpwU&#10;JXVNbyLU1LvRlremTX0cmFQ5xpIoM/kUrckmhbEZiWxrepVcjL410J7QOQd5MnCSMejB/aBkwKmo&#10;qf9+YE5Qot4bdD+O0Dlw56A5B8xwfFrTQEkOtyGP2sE6ue8ROVffwB12SCeTeU8qJr3Y6an601TG&#10;Ufp1n249/Ts2PwEAAP//AwBQSwMEFAAGAAgAAAAhAE8BY5DeAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SGwQtRuIRUKcCiEVgcqGwgdMYzeO8CPEbhv+nmEFy9E9unNus5q9&#10;Y0czpSEGBcuFAGZCF/UQegUf7+vrO2ApY9DoYjAKvk2CVXt+1mCt4ym8meM294xKQqpRgc15rDlP&#10;nTUe0yKOJlC2j5PHTOfUcz3hicq944UQknscAn2wOJpHa7rP7cErWFuUT6Mrqmd59fVyu0nj674s&#10;lbq8mB/ugWUz5z8YfvVJHVpy2sVD0Ik5BbISklAFZQGM8qq4oW07AsWyBN42/P+C9gcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD7xFX3KwIAAIMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBPAWOQ3gAAAAkBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#7f7f7f [1612]" strokeweight="1pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="616EAF8A" w14:textId="77777777" w:rsidR="00DD406E" w:rsidRPr="00D5295A" w:rsidRDefault="00DD406E" w:rsidP="00DD406E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Angsana New"/>
                           <w:spacing w:val="-5"/>
                           <w:sz w:val="8"/>
                           <w:szCs w:val="8"/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="6E512EC0" w14:textId="77777777" w:rsidR="00DD406E" w:rsidRPr="0067153E" w:rsidRDefault="00DD406E" w:rsidP="00DD406E">
                       <w:pPr>
                         <w:spacing w:line="350" w:lineRule="exact"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Angsana New"/>
                           <w:spacing w:val="-5"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
@@ -18026,75 +18047,75 @@
                 <v:stroke dashstyle="1 1"/>
                 <v:path arrowok="t"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0936AB43" w14:textId="6A03AB01" w:rsidR="00DD406E" w:rsidRPr="0050039A" w:rsidRDefault="00DD406E" w:rsidP="00DD406E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487856128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36805982" wp14:editId="7EAAD897">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487856128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36805982" wp14:editId="7420E52F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4424655</wp:posOffset>
+                  <wp:posOffset>4424021</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>54940</wp:posOffset>
+                  <wp:posOffset>54530</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1440000" cy="792000"/>
+                <wp:extent cx="1440000" cy="601450"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1679287527" name="docshape70"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1440000" cy="792000"/>
+                          <a:ext cx="1440000" cy="601450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1">
                             <a:lumMod val="95000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3870702E" w14:textId="77777777" w:rsidR="00DD406E" w:rsidRPr="001D5404" w:rsidRDefault="00DD406E" w:rsidP="00DD406E">
                             <w:pPr>
                               <w:spacing w:before="2"/>
                               <w:ind w:right="11"/>
                               <w:jc w:val="center"/>
@@ -18202,51 +18223,51 @@
                                 <w:cs/>
                                 <w:lang w:bidi="th-TH"/>
                               </w:rPr>
                               <w:t>กฎกระทรวงฯ</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="36805982" id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;margin-left:348.4pt;margin-top:4.35pt;width:113.4pt;height:62.35pt;z-index:-15460352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+0eZ6IwIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07SlhW3UdLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfv2OnFwpviDxY49g+M+ecmfXt0Bm2V+g12ILPJlPOlJVQadsU/Pu3h1c3&#10;nPkgbCUMWFXwg/L8dvPyxbp3uZpDC6ZSyAjE+rx3BW9DcHmWedmqTvgJOGXpsAbsRKAtNlmFoif0&#10;zmTz6fRN1gNWDkEq7+nv/XjINwm/rpUMX+raq8BMwam2kFZMaxnXbLMWeYPCtVoeyxD/UEUntKWk&#10;Z6h7EQTbof4LqtMSwUMdJhK6DOpaS5U4EJvZ9A82T61wKnEhcbw7y+T/H6z8vH9yX5GF4R0MZGAi&#10;4d0jyB+eWdi2wjbqDhH6VomKEs+iZFnvfH58GqX2uY8gZf8JKjJZ7AIkoKHGLqpCPBmhkwGHs+hq&#10;CEzGlIvFlD7OJJ29XZGpyZVM5KfXDn34oKBjMSg4kqkJXewffYjViPx0JSbzYHT1oI1Jm9hIamuQ&#10;7QW1QNmMDM2uo1LHf6vlJWXqu3g9oV4hGcv6gq+W8+Wo0VUWbMpzjsjmzOEKotOBmt3oruA350si&#10;j8q+t1VqxSC0GWNiZexR6qjuqHMYyoHpquCL19GIKH0J1YHERxibm4aRghbwF2c9NXbB/c+dQMWZ&#10;+WjJwDgFpwBPQXkKhJX0tOCBszHchnFadg510xLyKKCFOzK51kn/SxXHeqlZk4DHwYrT8Ps+3bqM&#10;/+YZAAD//wMAUEsDBBQABgAIAAAAIQCO9NYK4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T4QwFITvJv6H5pl4c4tgEJCyUSMbL2YjGhNvXfoEIn0ltLuL/nqfJz1OZjLzTble7CgOOPvBkYLL&#10;VQQCqXVmoE7B60t9kYHwQZPRoyNU8IUe1tXpSakL4470jIcmdIJLyBdaQR/CVEjp2x6t9is3IbH3&#10;4WarA8u5k2bWRy63o4yjKJVWD8QLvZ7wvsf2s9lbBduH/G6zTbL47Vtu3h/laOqmflLq/Gy5vQER&#10;cAl/YfjFZ3SomGnn9mS8GBWkecroQUF2DYL9PE5SEDsOJskVyKqU/x9UPwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQC+0eZ6IwIAAEYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCO9NYK4AAAAAkBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" fillcolor="#f2f2f2 [3052]">
+              <v:shape w14:anchorId="36805982" id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;margin-left:348.35pt;margin-top:4.3pt;width:113.4pt;height:47.35pt;z-index:-15460352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbiwI6JgIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkqI14hRdug4D&#10;ugvQ7QNkWbaFyaJGKbGzrx8l59Jub8P0IFASdchzSK5vx96wvUKvwZZ8Pss5U1ZCrW1b8u/fHt5c&#10;c+aDsLUwYFXJD8rz283rV+vBFWoBHZhaISMQ64vBlbwLwRVZ5mWneuFn4JSlxwawF4GO2GY1ioHQ&#10;e5Mt8vwqGwBrhyCV93R7Pz3yTcJvGiXDl6bxKjBTcsotpB3TXsU926xF0aJwnZbHNMQ/ZNELbSno&#10;GepeBMF2qP+C6rVE8NCEmYQ+g6bRUiUOxGae/8HmqRNOJS4kjndnmfz/g5Wf90/uK7IwvoORCphI&#10;ePcI8odnFradsK26Q4ShU6KmwPMoWTY4Xxy/Rql94SNINXyCmoosdgES0NhgH1UhnozQqQCHs+hq&#10;DEzGkMtlToszSW9X+Xy5SlXJRHH67dCHDwp6Fo2SIxU1oYv9ow8xG1GcXGIwD0bXD9qYdIiNpLYG&#10;2V5QC1TtxNDsekp1urtZxfATTuq76J5QXyAZy4aS36wWq0mjF1Gwrc4xIpsL4HO3XgdqdqP7kl+f&#10;nUQRlX1v69SKQWgz2cTK2KPUUd1J5zBWI9N1yZdvY8pR+grqA4mPMDU3DSMZHeAvzgZq7JL7nzuB&#10;ijPz0VIB4xScDDwZ1ckQVtLXkgfOJnMbpmnZOdRtR8iTgBbuqMiNTvpfsjjmS82aBDwOVpyG5+fk&#10;dRn/zW8AAAD//wMAUEsDBBQABgAIAAAAIQBhgTDl4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BT4QwEIXvJv6HZky8uUWICEjZqJGNF7MRjYm3Lh2BSKeEdnfRX+940uPkfXnvm3K92FEccPaD&#10;IwWXqwgEUuvMQJ2C15f6IgPhgyajR0eo4As9rKvTk1IXxh3pGQ9N6ASXkC+0gj6EqZDStz1a7Vdu&#10;QuLsw81WBz7nTppZH7ncjjKOolRaPRAv9HrC+x7bz2ZvFWwf8rvNNsnit2+5eX+Uo6mb+kmp87Pl&#10;9gZEwCX8wfCrz+pQsdPO7cl4MSpI8/SaUQVZCoLzPE6uQOwYjJIEZFXK/x9UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAbiwI6JgIAAEYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBhgTDl4AAAAAkBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" fillcolor="#f2f2f2 [3052]">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="3870702E" w14:textId="77777777" w:rsidR="00DD406E" w:rsidRPr="001D5404" w:rsidRDefault="00DD406E" w:rsidP="00DD406E">
                       <w:pPr>
                         <w:spacing w:before="2"/>
                         <w:ind w:right="11"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Angsana New"/>
                           <w:b/>
                           <w:bCs/>
                           <w:spacing w:val="-6"/>
                           <w:sz w:val="10"/>
                           <w:szCs w:val="10"/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="4C8C693B" w14:textId="77777777" w:rsidR="00DD406E" w:rsidRPr="001D5404" w:rsidRDefault="00DD406E" w:rsidP="00DD406E">
                       <w:pPr>
                         <w:spacing w:before="2"/>
                         <w:ind w:right="11"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Angsana New"/>
@@ -20823,92 +20844,127 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5CB2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>หน้าที่ความรับผิดชอบ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CECB48" w14:textId="77777777" w:rsidR="00096ABF" w:rsidRDefault="0068331F" w:rsidP="00400ADA">
+    <w:p w14:paraId="481467BE" w14:textId="77777777" w:rsidR="00436DA9" w:rsidRPr="0068331F" w:rsidRDefault="0068331F" w:rsidP="00436DA9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
-        <w:ind w:left="720" w:firstLine="720"/>
+        <w:ind w:firstLine="1418"/>
         <w:jc w:val="thaiDistribute"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00096ABF">
         <w:rPr>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">ผู้อำนวยการส่วน: พิจารณาตรวจสอบข้อมูลและให้ความเห็นเพิ่มเติม พร้อมอนุมัติผ่านเรื่อง </w:t>
       </w:r>
+      <w:r w:rsidR="00436DA9" w:rsidRPr="0068331F">
+        <w:rPr>
+          <w:cs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>รวมทั้งประสานและติดตาม</w:t>
+      </w:r>
+      <w:r w:rsidR="00436DA9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:cs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>การดำเนินงาน</w:t>
+      </w:r>
+      <w:r w:rsidR="00436DA9" w:rsidRPr="0068331F">
+        <w:rPr>
+          <w:cs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>ให้เป็นไปตามกรอบระยะเวลาที่กำหนด</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0957327D" w14:textId="417B635A" w:rsidR="001C7419" w:rsidRDefault="0068331F" w:rsidP="00400ADA">
+    <w:p w14:paraId="0957327D" w14:textId="415330F2" w:rsidR="001C7419" w:rsidRDefault="0068331F" w:rsidP="00400ADA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:ind w:firstLine="1440"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00096ABF">
         <w:rPr>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>เศรษฐกร: จัดทำ</w:t>
       </w:r>
       <w:r w:rsidR="00400ADA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
-        <w:t>เอกสารเสนอแต่งตั้งประธานและกรรมการสถาบันคุ้มครองเงินฝาก และเสนอเรื่องเพื่อพิจารณาอนุมัติ</w:t>
+        <w:t>เอกสารเสนอแต่งตั้งประธานและกรรมการสถาบันคุ้มครองเงินฝาก และ</w:t>
+      </w:r>
+      <w:r w:rsidR="00436DA9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:cs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>ดำเนินการ</w:t>
+      </w:r>
+      <w:r w:rsidR="00400ADA">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:cs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:t>เสนอเรื่องเพื่อพิจารณาอนุมัติ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0CFC71" w14:textId="33D6488E" w:rsidR="00FF5CB2" w:rsidRPr="0050039A" w:rsidRDefault="00FF5CB2" w:rsidP="00096ABF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FF5CB2" w:rsidRPr="0050039A" w:rsidSect="00731B10">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk229401095"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="7367C828" w14:textId="236F591C" w:rsidR="0038377F" w:rsidRDefault="0038377F" w:rsidP="0038377F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -21122,51 +21178,51 @@
                                 <w:cs/>
                                 <w:lang w:bidi="th-TH"/>
                               </w:rPr>
                               <w:t>ใกล้ครบวาระ</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="3312A2B8" id="_x0000_s1075" style="position:absolute;margin-left:42.9pt;margin-top:10.8pt;width:120pt;height:65.2pt;z-index:487865344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRF+vRGwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32nSqmVd1HQaHUVI&#10;YyANPsDFcRoLx2dst0n59JydritDvCDyYPly9v/ufnde3QydZgfpvEJT8ukk50wagbUyu5J/+7p9&#10;s+TMBzA1aDSy5Efp+c369atVbws5wxZ1LR0jEeOL3pa8DcEWWeZFKzvwE7TSkLNB10Eg0+2y2kFP&#10;6p3OZnn+NuvR1dahkN7T37vRyddJv2mkCJ+bxsvAdMkpt5BWl9Yqrtl6BcXOgW2VOKUB/5BFB8pQ&#10;0LPUHQRge6f+kOqUcOixCROBXYZNo4RMNVA10/xFNY8tWJlqITjenjH5/ycrHg6P9otjYXiHAzUw&#10;FeHtPYrvnhnctGB28tY57FsJNQWeRmRZb31xuhpR+8JHkar/hDU1GfYBk9DQuC5SoToZqVMDjmfo&#10;cghMxJCL2TzPySXIt5wt83nqSgbF023rfPggsWNxU3KptbI+coECDvc+xISgeDoVf3vUqt4qrZPh&#10;dtVGO3YAmoFt+lINL45pw/qSXy9mi5HBXyUo2ZjvGPW3SJ0KNMxadVTI+RAUkdx7U6dRC6D0uKeU&#10;tTmhjPRGjmGoBqbqks+vYoSItsL6SHAdjsNLj402LbqfnPU0uCX3P/bgJGf6o6EGXU/nRJCFZMwX&#10;VzMy3KWnuvSAESRVchEcZ6OxCel9RHQGb6mVjUqIn3M5ZU0jmcifnk+c+Us7nXp+5OtfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAakM3Bd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPvU7DQBCEeyTe&#10;4bRINIicY3BkGZ8jhEyKdMQ0dBvfYlu5H+O7JObt2VSknJ3RzLflerZGnGgKg3cKlosEBLnW68F1&#10;Cj6b98ccRIjoNBrvSMEvBVhXtzclFtqf3QeddrETXOJCgQr6GMdCytD2ZDEs/EiOvW8/WYwsp07q&#10;Cc9cbo1Mk2QlLQ6OF3oc6a2n9rA7WgW42W5+ZL3tMtPktT88P9RfDSl1fze/voCINMf/MFzwGR0q&#10;Ztr7o9NBGAV5xuRRQbpcgWD/Kb0c9hzM0gRkVcrrD6o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJEX69EbAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGpDNwXeAAAACQEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+              <v:oval w14:anchorId="3312A2B8" id="Text Box 2" o:spid="_x0000_s1094" style="position:absolute;margin-left:42.9pt;margin-top:10.8pt;width:120pt;height:65.2pt;z-index:487865344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCi/ddTGwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO00atdCNmq6WLkVI&#10;y4e08AATx2ksHI+x3SbL0zN2ut2yiAsiB8uTsf8z85vx+nrsNTtK5xWais9nOWfSCGyU2Vf829fd&#10;qxVnPoBpQKORFX+Qnl9vXr5YD7aUBXaoG+kYiRhfDrbiXQi2zDIvOtmDn6GVhpwtuh4CmW6fNQ4G&#10;Uu91VuT562xA11iHQnpPf28nJ98k/baVInxuWy8D0xWn3EJaXVrruGabNZR7B7ZT4pQG/EMWPShD&#10;Qc9StxCAHZz6Q6pXwqHHNswE9hm2rRIy1UDVzPNn1dx3YGWqheB4e8bk/5+s+HS8t18cC+NbHKmB&#10;qQhv71B898zgtgOzlzfO4dBJaCjwPCLLBuvL09WI2pc+itTDR2yoyXAImITG1vWRCtXJSJ0a8HCG&#10;LsfARAy5LBZ5Ti5BvlWxyhepKxmUj7et8+G9xJ7FTcWl1sr6yAVKON75EBOC8vFU/O1Rq2antE6G&#10;29db7dgRaAZ26Us1PDumDRsqfrUslhODv0pQsjHfKepvkXoVaJi16qmQ8yEoI7l3pkmjFkDpaU8p&#10;a3NCGelNHMNYj0w1FV+sYoSItsbmgeA6nIaXHhttOnQ/ORtocCvufxzASc70B0MNupoviCALyVgs&#10;3xRkuEtPfekBI0iq4iI4ziZjG9L7iOgM3lArW5UQP+VyyppGMpE/PZ8485d2OvX0yDe/AAAA//8D&#10;AFBLAwQUAAYACAAAACEAakM3Bd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPvU7DQBCEeyTe&#10;4bRINIicY3BkGZ8jhEyKdMQ0dBvfYlu5H+O7JObt2VSknJ3RzLflerZGnGgKg3cKlosEBLnW68F1&#10;Cj6b98ccRIjoNBrvSMEvBVhXtzclFtqf3QeddrETXOJCgQr6GMdCytD2ZDEs/EiOvW8/WYwsp07q&#10;Cc9cbo1Mk2QlLQ6OF3oc6a2n9rA7WgW42W5+ZL3tMtPktT88P9RfDSl1fze/voCINMf/MFzwGR0q&#10;Ztr7o9NBGAV5xuRRQbpcgWD/Kb0c9hzM0gRkVcrrD6o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKL911MbAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGpDNwXeAAAACQEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1BA88B6C" w14:textId="5710BDE9" w:rsidR="00D051B3" w:rsidRPr="006458D9" w:rsidRDefault="00D051B3" w:rsidP="00D051B3">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006458D9">
                         <w:rPr>
                           <w:rFonts w:hint="cs"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
                         <w:t>ประธานกรรมการหรือกรรมการ</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="cs"/>
@@ -21493,263 +21549,263 @@
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4497CB96" w14:textId="6B498E61" w:rsidR="00BE27D0" w:rsidRDefault="00E70317" w:rsidP="00184FF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1956"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15725567" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19BB5F81" wp14:editId="7FE353E3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15725567" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19BB5F81" wp14:editId="48941BD8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4019550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>84455</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="434340" cy="0"/>
                 <wp:effectExtent l="38100" t="76200" r="0" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="833257862" name="Straight Arrow Connector 833257862"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="434340" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="9525">
+                        <a:ln w="15875">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4DE3EBE0" id="Straight Arrow Connector 833257862" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:316.5pt;margin-top:6.65pt;width:34.2pt;height:0;flip:x y;z-index:15725567;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNKDUM3gEAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadLCIoia7qHLwgHB&#10;avm4e51xYslfsocm/feMnTZlFy4gFMmyM/PevHkeb68na9gBYtLetXy9qjkDJ32nXd/yb19vX7zh&#10;LKFwnTDeQcuPkPj17vmz7Rga2PjBmw4iIxKXmjG0fEAMTVUlOYAVaeUDOAoqH61AOsa+6qIYid2a&#10;alPXr6vRxy5ELyEl+nszB/mu8CsFEj8rlQCZaTlpw7LGsj7ktdptRdNHEQYtTzLEP6iwQjsqulDd&#10;CBTsR9S/UVkto09e4Up6W3mltITSA3Wzrp9082UQAUovZE4Ki03p/9HKT4e9u4tkwxhSk8JdzF1M&#10;KlqmjA4f6E552X3PuxwjzWwqBh4XA2FCJunnq5f0kc3yHKpmrowLMeF78JblTcsTRqH7AffeObol&#10;H2d2cfiYkNQQ8AzIYOPY2PK3V5uroiF5o7tbbUyOlVmBvYnsIOiWcVrnWyWCR1kotHnnOobHQGOI&#10;UQvXGzhlGkeAiwFlh0cDc+l7UEx31N4s8Uk9ISU4PNc0jrIzTJG6BVjPqvNQX4Q+Bp7yMxTK3P4N&#10;eEGUyt7hArba+fin6heb1Jx/dmDuO1vw4LtjGY1iDQ1gcfX0WPKE/3ou8MuT3v0EAAD//wMAUEsD&#10;BBQABgAIAAAAIQCffo/53wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhc&#10;UGuXoBZCnKpF9MCpolQCbm68xBH+iWy3CW/PIg5w3JnR7DfVcnSWnTCmLngJs6kAhr4JuvOthP3L&#10;ZnILLGXltbLBo4QvTLCsz88qVeow+Gc87XLLqMSnUkkwOfcl56kx6FSahh49eR8hOpXpjC3XUQ1U&#10;7iy/FmLOneo8fTCqxweDzefu6CREMQ6b12Df18O2eVqvzOPb1d1eysuLcXUPLOOY/8Lwg0/oUBPT&#10;IRy9TsxKmBcFbclkFAUwCizE7AbY4VfgdcX/L6i/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAM0oNQzeAQAAGgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAJ9+j/nfAAAACQEAAA8AAAAAAAAAAAAAAAAAOAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" strokecolor="black [3213]">
+              <v:shape w14:anchorId="0720DC45" id="Straight Arrow Connector 833257862" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:316.5pt;margin-top:6.65pt;width:34.2pt;height:0;flip:x y;z-index:15725567;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB++m843wEAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2WQLhSrabA9bCgcE&#10;FVDurjNOLPlL9rDZ/HvGzm6WFi5FKJJlZ+a9efM83lwfrGF7iEl71/L1quYMnPSddn3L77/fvrri&#10;LKFwnTDeQcsnSPx6+/LFZgwNXPjBmw4iIxKXmjG0fEAMTVUlOYAVaeUDOAoqH61AOsa+6qIYid2a&#10;6qKu31ajj12IXkJK9PdmDvJt4VcKJH5RKgEy03LShmWNZX3Ia7XdiKaPIgxaHmWIf1BhhXZUdKG6&#10;ESjYz6j/oLJaRp+8wpX0tvJKaQmlB+pmXT/p5tsgApReyJwUFpvS/6OVn/c7dxfJhjGkJoW7mLs4&#10;qGiZMjp8pDvlZfcj73KMNLNDMXBaDIQDMkk/37ymj2yWp1A1c2VciAk/gLcsb1qeMArdD7jzztEt&#10;+Tizi/2nhKSGgCdABhvHRhJwefXusohI3ujuVhuTg2VYYGci2wu6Zjys87USw6MsFNq8dx3DKdAc&#10;YtTC9QaOmcYR4OxA2eFkYK79FRTTHfU3a3xST0gJDk81jaPsDFOkbgHWs+o81Wehj4HH/AyFMrjP&#10;AS+IUtk7XMBWOx//Vv1sk5rzTw7MfWcLHnw3ldko1tAEFlePryWP+O/nAj+/6e0vAAAA//8DAFBL&#10;AwQUAAYACAAAACEANPwZ3toAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2CQooxKkQEnDGIMTRiTc/aryOYrcJb88iDnDcmdHsN+Vh9aM44xyHQBr2OwUCqQluoE7D+9vT&#10;1R2ImCw5OwZCDV8Y4VBtLkpbuLDQK55N6gSXUCyshj6lqZAyNj16G3dhQmKvDbO3ic+5k262C5f7&#10;UV4rlUtvB+IPvZ3wscfmaE5eQ03Lx/Hlc2lNTiTNqsyzbI3Wl9v14R5EwjX9heEHn9GhYqY6nMhF&#10;MWrIs4y3JDayDAQHbtX+BkT9K8iqlP8XVN8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;fvpvON8BAAAbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEANPwZ3toAAAAJAQAADwAAAAAAAAAAAAAAAAA5BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00184FF7">
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43866A13" w14:textId="7B2073AE" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="00BE27D0" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C72DEEC" w14:textId="62E984E6" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="00AC301D" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487864320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="339C5188" wp14:editId="2E2EBDCC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487864320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="339C5188" wp14:editId="74FD0715">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1314450</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>149860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1342390" cy="762000"/>
                 <wp:effectExtent l="0" t="0" r="67310" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1745363082" name="Group 117"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1342390" cy="762000"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1342390" cy="762000"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="2074349875" name="Straight Arrow Connector 2074349875"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="6350" y="755650"/>
                             <a:ext cx="1336040" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:ln w="9525">
+                          <a:ln w="15875">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                             <a:tailEnd type="triangle"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="389026198" name="Straight Connector 106"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="0" cy="755650"/>
                           </a:xfrm>
                           <a:prstGeom prst="line">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:ln w="19050"/>
+                          <a:ln w="15875"/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1AE34566" id="Group 117" o:spid="_x0000_s1026" style="position:absolute;margin-left:103.5pt;margin-top:11.8pt;width:105.7pt;height:60pt;z-index:487864320" coordsize="13423,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwM0c4lwIAAKYHAAAOAAAAZHJzL2Uyb0RvYy54bWy8lV1vmzAUhu8n7T9Yvl+AfNAElVRT+nEz&#10;bdW6/QDXGLBmbMt2Q/Lvd2wItGnXqpnUGwLxec85fngPPr/YNQJtmbFcyRwnkxgjJqkquKxy/PvX&#10;9ZclRtYRWRChJMvxnll8sf786bzVGZuqWomCGQRJpM1anePaOZ1FkaU1a4idKM0kLJbKNMTBo6mi&#10;wpAWsjcimsZxGrXKFNooyqyFfy+7RbwO+cuSUfejLC1zSOQYenPhasL13l+j9TnJKkN0zWnfBjmh&#10;i4ZwCUWHVJfEEfRg+LNUDadGWVW6CVVNpMqSUxb2ALtJ4qPd3Bj1oMNeqqyt9IAJ0B5xOjkt/b69&#10;MfpO3xog0eoKWIQnv5ddaRr/C12iXUC2H5CxnUMU/kxm8+lsBWQprJ2l8Ep6prQG8M9ktL56XRgd&#10;ykZPmmk12MOOBOz/EbiriWYBrM2AwK1BvMjxND6bz+ar5dkCI0kacOudM4RXtUNfjVEt2igpwVHK&#10;oEehgVtIs5E9RZtZAPoCwnS2AFSe1GKRwm1w34hylsbzHmWIhOWBB8m0se6GqQb5mxzbvrehqSQY&#10;kGy/WdcJDwLfiJCozfFqMV2EKKsEL665EH4tDBvbCIO2BMbE7RLfGFR+EuUIF1eyQG6vgYwznMhK&#10;sD5SSBD4l9RtPNy5vWBd6Z+sBMDeLV1xP9xjPUIpk+5QU0iI9rISuhuE8dvCPt5LWRj894gHRais&#10;pBvEDZfKvFR9xFR28QcC3b49gntV7IMlAhrwrx+xDzDybLmKp2mygm/vkY8Hs6AkTv278/3ABLxt&#10;3c63R5Y9zP3g5n/bVXDpJ45krxo0WcXdWJxqpuLPCUYaRe800Sj8MAOF7yIcBmFA+4PLnzaPn4MT&#10;x+N1/RcAAP//AwBQSwMEFAAGAAgAAAAhAHuAdEHgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AQhe+C/2EZwZvdpI21xGxKKeqpCLaCeJsm0yQ0Oxuy2yT9944nvc3Me7z5XraebKsG6n3j&#10;2EA8i0ARF65suDLweXh9WIHyAbnE1jEZuJKHdX57k2FaupE/aNiHSkkI+xQN1CF0qda+qMmin7mO&#10;WLST6y0GWftKlz2OEm5bPY+ipbbYsHyosaNtTcV5f7EG3kYcN4v4ZdidT9vr9+Hx/WsXkzH3d9Pm&#10;GVSgKfyZ4Rdf0CEXpqO7cOlVa2AePUmXIMNiCUoMSbxKQB3FmchF55n+XyH/AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAPAzRziXAgAApgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHuAdEHgAAAACgEAAA8AAAAAAAAAAAAAAAAA8QQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;">
-                <v:shape id="Straight Arrow Connector 2074349875" o:spid="_x0000_s1027" type="#_x0000_t32" style="position:absolute;left:63;top:7556;width:13360;height:64;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlnvrJzQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hvII3m22ttm6bFq0I0pNuFfH22LxuVjcv2yTdXf+9EQSPw8x8w6w2g21ERz7UjhVMxhkI&#10;4tLpmisFr/vHywWIEJE1No5JwTcF2KzPz1aYa9fzC3VFrESCcMhRgYmxzaUMpSGLYexa4uQdnLcY&#10;k/SV1B77BLeNnGbZjbRYc1ow2NLWUPlVnKyCptv1x7fT59E8PHf7Yvv+Ye59q9TFaLhbgog0xP/w&#10;X/tJK5hm89nV7HYxv4bfT+kPyPUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOWe+snN&#10;AAAA4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;" strokecolor="black [3213]">
+              <v:group w14:anchorId="401A26FB" id="Group 117" o:spid="_x0000_s1026" style="position:absolute;margin-left:103.5pt;margin-top:11.8pt;width:105.7pt;height:60pt;z-index:487864320" coordsize="13423,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPq6OIlwIAAKcHAAAOAAAAZHJzL2Uyb0RvYy54bWy8lVtvmzAUx98n7TtYvK9ALjRBJdXU28u0&#10;Ve32AVxjwJqxLdsNybff8YGQNu3Wy6S+gI19bj//Dz453bSSrLl1QqsiSo+SiHDFdClUXUS/fl5+&#10;WUTEeapKKrXiRbTlLjpdff500pmcT3SjZcktASfK5Z0posZ7k8exYw1vqTvShitYrLRtqYeprePS&#10;0g68tzKeJEkWd9qWxmrGnYOv5/1itEL/VcWZ/1FVjnsiiwhy8/i0+LwLz3h1QvPaUtMINqRB35FF&#10;S4WCoKOrc+opubfiiatWMKudrvwR022sq0owjjVANWlyUM2V1fcGa6nzrjYjJkB7wOndbtn39ZU1&#10;t+baAonO1MACZ6GWTWXb8IYsyQaRbUdkfOMJg4/pdDaZLoEsg7XjDI5kYMoaAP/EjDUX/zaMd2Hj&#10;R8l0BuTh9gTc/xG4bajhCNblQODaElEW0SQ5nk1ny8XxPCKKtqDWW2+pqBtPvlqrO3KmlQJFaUse&#10;bEVu6OZMDRRd7gDoMwiz6RxQBVLzeQZDVN8e5TRLZgNK3AnLIw+aG+v8FdctCYMickNuY1IpCpCu&#10;vznfG+4MQiJSkQ5Oax6KC3OnpSgvhZQ4Cd3Gz6Qlawp94jdpyAxCP9rlqZAXqiR+awCNt4KqWvJh&#10;p1RgEE6prxxHfit5H/uGV0A4yKUP/jgeZYwrv4spFewOZhVkNxomLxsO+4Mpx85/i/FogZG18qNx&#10;K5S2z0XfY6r6/TsCfd0BwZ0ut6gJRAMCDj32AUqeLpbJJEuX8PM9EPKoFpImWTi7kA+0wMva7YV7&#10;oNld449y/rtepVCh5Wj+CoUG9aGEsI1w9Foxlb/fIaS90RtFtDf8MAHhjxFuA2zQ4eYK183DOeLb&#10;36+rPwAAAP//AwBQSwMEFAAGAAgAAAAhAHuAdEHgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AQhe+C/2EZwZvdpI21xGxKKeqpCLaCeJsm0yQ0Oxuy2yT9944nvc3Me7z5XraebKsG6n3j&#10;2EA8i0ARF65suDLweXh9WIHyAbnE1jEZuJKHdX57k2FaupE/aNiHSkkI+xQN1CF0qda+qMmin7mO&#10;WLST6y0GWftKlz2OEm5bPY+ipbbYsHyosaNtTcV5f7EG3kYcN4v4ZdidT9vr9+Hx/WsXkzH3d9Pm&#10;GVSgKfyZ4Rdf0CEXpqO7cOlVa2AePUmXIMNiCUoMSbxKQB3FmchF55n+XyH/AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAI+ro4iXAgAApwcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHuAdEHgAAAACgEAAA8AAAAAAAAAAAAAAAAA8QQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;">
+                <v:shape id="Straight Arrow Connector 2074349875" o:spid="_x0000_s1027" type="#_x0000_t32" style="position:absolute;left:63;top:7556;width:13360;height:64;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZfF5xywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvQv9DeAVvNmtt7bo2LUUoKB7EqrTHx+a5WZq8hE3sbv31RhA8DjPzDbNcD86KE3Wx9azgelKA&#10;IK69brlR8P62vSpBxISs0XomBWeKsF6NLpZYad/zK512qREZwrFCBSalUEkZa0MO48QH4ux9+s5h&#10;yrJrpO6wz3Bn5bQobqXDlvOCwUAPhurj7sspCFv8Pjyd7XzfW0Mvz6Fs+o9aqcvxsLkHkWhI/+G/&#10;9qNWMC0Ws5vZXbmYw++n/Afk6gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZfF5xywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokecolor="black [3213]" strokeweight="1.25pt">
                   <v:stroke endarrow="block"/>
                 </v:shape>
-                <v:line id="Straight Connector 106" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,0" to="0,7556" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCGLy7CxAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG+6iQWJqasUi7RXo9Aeh+w0G5qdDdmpxn/fPQgeH+97ux99p640xDawgXyZgSKug225&#10;MXA5HxcFqCjIFrvAZOBOEfa76WSLpQ03PtG1kkalEI4lGnAifal1rB15jMvQEyfuJwweJcGh0XbA&#10;Wwr3nV5l2Vp7bDk1OOzp4Kj+rf68Af/VdnVOcn4X/m6OReUOxcfJmPlsfHsFJTTKU/xwf1oDL8Um&#10;W63zTdqcLqU7oHf/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIYvLsLEAAAA4gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3040]" strokeweight="1.5pt"/>
+                <v:line id="Straight Connector 106" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,0" to="0,7556" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMT8ZsxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hCr1pohbR1SilYLE3qx48DpvpZutmEpKo23/fHIQeH+97teldJ24UU+tZw3ikQBDX3rTc&#10;aDgdt8M5iJSRDXaeScMvJdisnwYrrIy/8xfdDrkRJYRThRpszqGSMtWWHKaRD8SF+/bRYS4wNtJE&#10;vJdw18mJUjPpsOXSYDHQu6X6crg6DSH2u+N++tFaOv98vobaX7I6a/3y3L8tQWTq87/44d4ZDdP5&#10;Qk1m40XZXC6VOyDXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMT8ZsxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3040]" strokeweight="1.25pt"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E70317">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487869440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C812495" wp14:editId="22C94C4F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487869440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C812495" wp14:editId="2A0593C3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3594100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>118110</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1136650" cy="241300"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="513031612" name="docshape64"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1136650" cy="241300"/>
                         </a:xfrm>
@@ -21847,144 +21903,144 @@
                           <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                           <w:spacing w:val="-1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
                         <w:t>มอบหมายให้พิจารณา</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E70317">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487862272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57625844" wp14:editId="1F8138FC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487862272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57625844" wp14:editId="33025F4E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3765550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>22860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6350" cy="577850"/>
                 <wp:effectExtent l="38100" t="0" r="69850" b="50800"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="-129600" y="0"/>
                     <wp:lineTo x="-129600" y="22787"/>
                     <wp:lineTo x="194400" y="22787"/>
                     <wp:lineTo x="194400" y="0"/>
                     <wp:lineTo x="-129600" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="659597831" name="Straight Arrow Connector 659597831"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6350" cy="577850"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="9525">
+                        <a:ln w="15875">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="57BC7282" id="Straight Arrow Connector 659597831" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:296.5pt;margin-top:1.8pt;width:.5pt;height:45.5pt;z-index:-15454208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTxnxg1wEAAAkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdOEkNyzk4TS9F&#10;G/TxAQy1lAhQJEFuLenvu6RsKUl7adALRWp3dmaHy/3t0Bl2ghC1sxVfr0rOwEpXa9tU/OeP+3c3&#10;nEUUthbGWaj4CJHfHt6+2fd+BxvXOlNDYFTExl3vK94i+l1RRNlCJ+LKebAUVC50AukYmqIOoqfq&#10;nSk2ZXlV9C7UPjgJMdLfuynID7m+UiDxq1IRkJmKkzbMa8jrY1qLw17smiB8q+VZhniFik5oS6Rz&#10;qTuBgv0K+o9SnZbBRadwJV1XOKW0hNwDdbMuX3TzvRUeci9kTvSzTfH/lZVfTkf7EMiG3sdd9A8h&#10;dTGo0KUv6WNDNmuczYIBmaSfV++3ZKikwPb6+ob2VKNYoD5E/ASuY2lT8YhB6KbFo7OWLsWFdbZL&#10;nD5HnIAXQOI1lvUV/7DdbHNWdEbX99qYFMujAUcT2EnQpeKwPjM/y0KhzUdbMxw9TR0GLWxj4Jxp&#10;LEld+s07HA1M1N9AMV1Th5PEF3xCSrB44TSWshNMkboZWE6q0wwvQp8Dz/kJCnlM/wU8IzKzsziD&#10;O21d+Bv7YpOa8i8OTH0nCx5dPeZJyNbQvOX7PL+NNNBPzxm+vODDbwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhABSguZDfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ9oGErKp&#10;ChJFXFpREGc3XpII/0Sx0waenuUEx9GMZr4pV5M14khD6LxDuJ4lIMjVXneuQXh7fby6BRGicloZ&#10;7wjhiwKsqvOzUhXan9wLHfexEVziQqEQ2hj7QspQt2RVmPmeHHsffrAqshwaqQd14nJrZJokmbSq&#10;c7zQqp4eWqo/96NFuHny226bT7uUxnSz3n2/3z+bDeLlxbS+AxFpin9h+MVndKiY6eBHp4MwCMt8&#10;zl8iwjwDwf4yX7A+IOSLDGRVyv8Hqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU8Z8&#10;YNcBAAAJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;FKC5kN8AAAAIAQAADwAAAAAAAAAAAAAAAAAxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" strokecolor="black [3213]">
+              <v:shape w14:anchorId="59439537" id="Straight Arrow Connector 659597831" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:296.5pt;margin-top:1.8pt;width:.5pt;height:45.5pt;z-index:-15454208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTDbQv1gEAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD1buNOmibquo6R66LBcE&#10;K1g+wOuME0uObdlDk/w9YydN2IULiItjZ+bNvHl+Pt4NnWYX8EFZU2XbTZExMMLWyjRV9v3p4d0h&#10;YwG5qbm2BqpshJDdnd6+OfauhBvbWl2DZ1TEhLJ3VdYiujLPg2ih42FjHRgKSus7jnT0TV573lP1&#10;Tuc3RXGb99bXzlsBIdDf+ymYnVJ9KUHgFykDINNVRtwwrT6tz3HNT0deNp67VomZBv8HFh1Xhpou&#10;pe45cvbDq99KdUp4G6zEjbBdbqVUAtIMNM22eDXNt5Y7SLOQOMEtMoX/V1Z8vpzNoycZehfK4B59&#10;nGKQvotf4seGJNa4iAUDMkE/b9/vSFBBgd1+f6A91chXqPMBP4LtWNxUWUDPVdPi2RpDl2L9NsnF&#10;L58CTsArIPbVhvXkpt1hv0tpwWpVPyitYzB5A87aswunW8VhO7d+kYVc6Q+mZjg6sh16xU2jYc7U&#10;hriuA6cdjhqm3l9BMlXTiBPHV/24EGDw2lMbyo4wSewWYDGxjiZeib4EzvkRCsmnfwNeEKmzNbiA&#10;O2Ws/1P3VSY55V8VmOaOEjzbekxWSNKQ4dKFzo8jOvrXc4KvT/j0EwAA//8DAFBLAwQUAAYACAAA&#10;ACEA5ueuQd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91om2hiNkUE&#10;heLJtuB1mh2T0OxsyG7T9N87nvT4ePPefK9cz65XE42h82zgfpGAIq697bgxsN+93T2BChHZYu+Z&#10;DFwowLq6viqxsP7MnzRtY6OkhEOBBtoYh0LrULfkMCz8QCzetx8dRpFjo+2IZyl3vX5Ikkw77Fg+&#10;tDjQa0v1cXtyglGzx/cp7buvY0KPu4/N/pJujLm9mV+eQUWa498x/OJLBiphOvgT26B6A2m+lC3R&#10;wDIDJX6ar0QfDOSrDHRV6v8Dqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0w20L9YB&#10;AAAKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5ueu&#10;Qd0AAAAIAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:stroke endarrow="block"/>
                 <w10:wrap type="tight" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="637AEC0C" w14:textId="41379BCC" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="00D051B3" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487860224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C7C50F1" wp14:editId="3B73DD8F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487860224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C7C50F1" wp14:editId="7D0F0767">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3416300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="148590" cy="160655"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1061554249" name="docshape59"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="148590" cy="160655"/>
                         </a:xfrm>
@@ -22101,51 +22157,51 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4DF33C" w14:textId="5ADB5885" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="004C6860" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487810048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="177042D6" wp14:editId="2D224992">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487810048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="177042D6" wp14:editId="449BF2FA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>100965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6756400" cy="2114550"/>
                 <wp:effectExtent l="19050" t="19050" r="25400" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="424860328" name="Rectangle: Rounded Corners 105"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6756400" cy="2114550"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 5336"/>
                           </a:avLst>
@@ -22172,76 +22228,76 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="7F1346A2" id="Rectangle: Rounded Corners 105" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:7.95pt;width:532pt;height:166.5pt;z-index:487810048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="3498f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCh/fQ8qQIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSmsIqUlRRMU1C&#10;UAETz8axSSbb59lu0+6v39lJU8bQHqa9OHbu7ru7735cXO60IlvhfAumosVJTokwHOrWvFT02+P1&#10;p3NKfGCmZgqMqOheeHq5+PjhorNzMYEGVC0cQRDj552taBOCnWeZ543QzJ+AFQaFEpxmAZ/uJasd&#10;6xBdq2yS57OsA1dbB1x4j39XvZAuEr6Ugoc7Kb0IRFUUYwvpdOl8jme2uGDzF8ds0/IhDPYPUWjW&#10;GnQ6Qq1YYGTj2j+gdMsdeJDhhIPOQMqWi5QDZlPkb7J5aJgVKRckx9uRJv//YPnt9sGuHdLQWT/3&#10;eI1Z7KTT8YvxkV0iaz+SJXaBcPw5Oytn0xw55SibFMW0LBOd2dHcOh++CNAkXirqYGPqeyxJYopt&#10;b3xIlNXEMI29wervlEitsABbpkh5ejqL9UHAQRdvB8hoaOC6VSpVUBnSYRTn5VmZwD2oto7SqJea&#10;SVwpRxAW3XAuTJgM0L9pRvQV802v6Pd+BWHQUwYjOXKUbmGvRHSgzL2QpK2RlUnvPrbvW49FL2pY&#10;LXr8osyRvz7DMcaUbwKMyBJTGLEHgPexe5hBP5qK1P2jcf63wHrj0SJ5BhNGY90acO8BqFAMCche&#10;/0BST01k6Rnq/doRB/3secuvW6T5hvmwZg5rjS2ECyTc4SEVYBlhuFHSgPv53v+ojzOAUko6HN6K&#10;+h8b5gQl6qvB6fhcTKdx2tNjWp5N8OFeS55fS8xGXwE2RoGryvJ0jfpBHa7SgX7CPbOMXlHEDEff&#10;FeXBHR5XoV8quKm4WC6TGk64ZeHGPFgewSOrscEed0/M2WEmAo7TLRwGfej0vhxH3WhpYLkJINsQ&#10;hUdehwduh9Q4wyaL6+f1O2kd9+3iFwAAAP//AwBQSwMEFAAGAAgAAAAhAEp4IuzfAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdWhL1IQ4FUKqOICKWuC+jZckIl6nsduG&#10;v2d7guPOjGbfFMvRdepIQ2g9G7ibJKCIK29brg18vK9uF6BCRLbYeSYDPxRgWV5eFJhbf+INHbex&#10;VlLCIUcDTYx9rnWoGnIYJr4nFu/LDw6jnEOt7YAnKXedniZJqh22LB8a7Ompoep7e3AGVq9u9lJl&#10;z5nfr8e6fdvspzefqTHXV+PjA6hIY/wLwxlf0KEUpp0/sA2qMyBDoqj3Gaizm6RzUXYGZvNFBros&#10;9P8B5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAof30PKkCAAC3BQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASngi7N8AAAAIAQAADwAAAAAA&#10;AAAAAAAAAAADBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAA8GAAAAAA==&#10;" filled="f" strokecolor="#c0504d [3205]" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="58F8E156" id="Rectangle: Rounded Corners 105" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:7.95pt;width:532pt;height:166.5pt;z-index:487810048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="3498f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCh/fQ8qQIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSmsIqUlRRMU1C&#10;UAETz8axSSbb59lu0+6v39lJU8bQHqa9OHbu7ru7735cXO60IlvhfAumosVJTokwHOrWvFT02+P1&#10;p3NKfGCmZgqMqOheeHq5+PjhorNzMYEGVC0cQRDj552taBOCnWeZ543QzJ+AFQaFEpxmAZ/uJasd&#10;6xBdq2yS57OsA1dbB1x4j39XvZAuEr6Ugoc7Kb0IRFUUYwvpdOl8jme2uGDzF8ds0/IhDPYPUWjW&#10;GnQ6Qq1YYGTj2j+gdMsdeJDhhIPOQMqWi5QDZlPkb7J5aJgVKRckx9uRJv//YPnt9sGuHdLQWT/3&#10;eI1Z7KTT8YvxkV0iaz+SJXaBcPw5Oytn0xw55SibFMW0LBOd2dHcOh++CNAkXirqYGPqeyxJYopt&#10;b3xIlNXEMI29wervlEitsABbpkh5ejqL9UHAQRdvB8hoaOC6VSpVUBnSYRTn5VmZwD2oto7SqJea&#10;SVwpRxAW3XAuTJgM0L9pRvQV802v6Pd+BWHQUwYjOXKUbmGvRHSgzL2QpK2RlUnvPrbvW49FL2pY&#10;LXr8osyRvz7DMcaUbwKMyBJTGLEHgPexe5hBP5qK1P2jcf63wHrj0SJ5BhNGY90acO8BqFAMCche&#10;/0BST01k6Rnq/doRB/3secuvW6T5hvmwZg5rjS2ECyTc4SEVYBlhuFHSgPv53v+ojzOAUko6HN6K&#10;+h8b5gQl6qvB6fhcTKdx2tNjWp5N8OFeS55fS8xGXwE2RoGryvJ0jfpBHa7SgX7CPbOMXlHEDEff&#10;FeXBHR5XoV8quKm4WC6TGk64ZeHGPFgewSOrscEed0/M2WEmAo7TLRwGfej0vhxH3WhpYLkJINsQ&#10;hUdehwduh9Q4wyaL6+f1O2kd9+3iFwAAAP//AwBQSwMEFAAGAAgAAAAhAEp4IuzfAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdWhL1IQ4FUKqOICKWuC+jZckIl6nsduG&#10;v2d7guPOjGbfFMvRdepIQ2g9G7ibJKCIK29brg18vK9uF6BCRLbYeSYDPxRgWV5eFJhbf+INHbex&#10;VlLCIUcDTYx9rnWoGnIYJr4nFu/LDw6jnEOt7YAnKXedniZJqh22LB8a7Ompoep7e3AGVq9u9lJl&#10;z5nfr8e6fdvspzefqTHXV+PjA6hIY/wLwxlf0KEUpp0/sA2qMyBDoqj3Gaizm6RzUXYGZvNFBros&#10;9P8B5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAof30PKkCAAC3BQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASngi7N8AAAAIAQAADwAAAAAA&#10;AAAAAAAAAAADBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAA8GAAAAAA==&#10;" filled="f" strokecolor="#c0504d [3205]" strokeweight="2.25pt">
                 <v:stroke dashstyle="1 1"/>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E71EBC2" w14:textId="0766E494" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="004C6860" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184FF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487870464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51F9BA46" wp14:editId="286FC560">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487870464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51F9BA46" wp14:editId="2DC544B3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2680335</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>154940</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1371600" cy="566420"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="24130"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="24" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1371600" cy="566420"/>
                         </a:xfrm>
@@ -22335,51 +22391,51 @@
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="28777DAB" w14:textId="083FC945" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="00BE27D0" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DDFCD2D" w14:textId="6C91D108" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="00E70317" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487867392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7322BBD7" wp14:editId="62F3BE0D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487867392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7322BBD7" wp14:editId="03E965BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1504950</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>160655</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1168400" cy="469900"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1931540226" name="docshape64"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1168400" cy="469900"/>
                         </a:xfrm>
@@ -22523,51 +22579,51 @@
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E45D3FE" w14:textId="5309F7A9" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="00E70317" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487783424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EA0B01A" wp14:editId="79827AF5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487783424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EA0B01A" wp14:editId="2BF0CDEA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1329055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>44450</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="148590" cy="160655"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="53" name="docshape59"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="148590" cy="160655"/>
                         </a:xfrm>
@@ -22684,51 +22740,51 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7878C7A1" w14:textId="35F3973F" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="00E70317" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184FF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487755776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E61934A" wp14:editId="3084D81B">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487755776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E61934A" wp14:editId="50186412">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>5200015</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>474345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1463040" cy="548640"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="22860"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="21750"/>
                     <wp:lineTo x="21656" y="21750"/>
                     <wp:lineTo x="21656" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="32" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -22873,133 +22929,133 @@
                           <w:rFonts w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> สตช.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487768064" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ABF62DF" wp14:editId="10BB3EB4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487768064" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ABF62DF" wp14:editId="52C3ED1D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3781425</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>16510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="361950"/>
                 <wp:effectExtent l="76200" t="0" r="76200" b="57150"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="-1" y="0"/>
                     <wp:lineTo x="-1" y="18189"/>
                     <wp:lineTo x="-1" y="23874"/>
                     <wp:lineTo x="-1" y="23874"/>
                     <wp:lineTo x="-1" y="21600"/>
                     <wp:lineTo x="-1" y="0"/>
                     <wp:lineTo x="-1" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="28" name="Straight Arrow Connector 28"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="361950"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="9525">
+                        <a:ln w="15875">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="48DABB7F" id="Straight Arrow Connector 28" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:297.75pt;margin-top:1.3pt;width:0;height:28.5pt;z-index:-15548416;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARTy6N0wEAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNE1RV2zUdA9dlguC&#10;FT8P4HXGiSXHtuyhSd6esdMm7MIFxMVJ7Pnm+/HkcDf2hp0hRO1szcvNljOw0jXatjX//u3hzTvO&#10;IgrbCOMs1HyCyO+Or18dBl/BznXONBAYNbGxGnzNO0RfFUWUHfQibpwHS4fKhV4gfYa2aIIYqHtv&#10;it12e1MMLjQ+OAkx0u79fMiPub9SIPGzUhGQmZqTNsxryOtTWovjQVRtEL7T8iJD/IOKXmhLpEur&#10;e4GC/Qj6t1a9lsFFp3AjXV84pbSE7IHclNsXbr52wkP2QuFEv8QU/19b+el8so+BYhh8rKJ/DMnF&#10;qEKfnqSPjTmsaQkLRmRy3pS0+/amvN3nHIsV50PED+B6ll5qHjEI3XZ4ctbSjbhQ5qzE+WNEYibg&#10;FZBIjWVDzW/3u32uis7o5kEbk87yXMDJBHYWdKM4lukGqcGzKhTavLcNw8nTyGHQwrYGLpXGEmA1&#10;m99wMjBTfwHFdEP2Zokv+ISUYPHKaSxVJ5gidQtwO6tOA7wKfQ681Cco5Bn9G/CCyMzO4gLutXXh&#10;T+xrTGquvyYw+04RPLlmymOQo6Fhy6lefow0zb9+Z/j6+x5/AgAA//8DAFBLAwQUAAYACAAAACEA&#10;aIu2490AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDpAQa4lQFiSIu&#10;rShVz268JBH2OoqdNvD1bMUBbjua0eybcjE5K444hM6TgttZAgKp9qajRsHu/fnmHkSImoy2nlDB&#10;FwZYVJcXpS6MP9EbHrexEVxCodAK2hj7QspQt+h0mPkeib0PPzgdWQ6NNIM+cbmzMk2SXDrdEX9o&#10;dY9PLdaf29EpuHvx6249nzYpjulqufneP77alVLXV9PyAUTEKf6F4YzP6FAx08GPZIKwCrJ5lnFU&#10;QZqDYP9XH85HDrIq5f8B1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEU8ujdMBAAAG&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaIu2490A&#10;AAAIAQAADwAAAAAAAAAAAAAAAAAtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="black [3213]">
+              <v:shape w14:anchorId="723FC584" id="Straight Arrow Connector 28" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:297.75pt;margin-top:1.3pt;width:0;height:28.5pt;z-index:-15548416;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmf4u31AEAAAcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbLJFW0q02R62lAuC&#10;isIHuM44seTYlj1skr9n7OwmtHABcXESe968N88v+9uxN+wEIWpna77dlJyBla7Rtq3592/3b244&#10;iyhsI4yzUPMJIr89vH61H3wFV65zpoHAqImN1eBr3iH6qiii7KAXceM8WDpULvQC6TO0RRPEQN17&#10;U1yV5XUxuND44CTESLt38yE/5P5KgcQvSkVAZmpO2jCvIa9PaS0Oe1G1QfhOy7MM8Q8qeqEtkS6t&#10;7gQK9iPo31r1WgYXncKNdH3hlNIS8gw0zbZ8Mc1jJzzkWcic6Beb4v9rKz+fjvYhkA2Dj1X0DyFN&#10;MarQpyfpY2M2a1rMghGZnDcl7b693r7fZR+LFedDxI/gepZeah4xCN12eHTW0o24sM1eidOniMRM&#10;wAsgkRrLBorS7ubdLpdFZ3Rzr41JhzkYcDSBnQRdKY7bdIXU4VkVCm0+2Ibh5ClzGLSwrYFzpbEE&#10;WKfNbzgZmLm/gmK6oflmjS/4hJRg8cJpLFUnmCJ1C7CcVacEr0KfA8/1CQo5pH8DXhCZ2VlcwL22&#10;LvyJfbVJzfUXB+a5kwVPrplyDrI1lLbs6vnPSHH+9TvD1//38BMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJrMoTLaAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdWNioMZsigkLx&#10;ZFvwOs2OSWh2NmS3afrvneJBb/N4b958U65m36uJxtgFtnC/yEAR18F13FjYbd/uHkHFhOywD0wW&#10;zhRhVV1flVi4cOJPmjapUVLCsUALbUpDoXWsW/IYF2EgFu87jB6TyLHRbsSTlPteL7Ms1x47lgst&#10;DvTaUn3YHL1g1BzwfTJ993XI6GH7sd6dzdra25v55RlUojn9heGCLztQCdM+HNlF1VswT8ZI1MIy&#10;ByX+r95fhhx0Ver/D1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOZ/i7fUAQAABwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJrMoTLaAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAALgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:stroke endarrow="block"/>
                 <w10:wrap type="tight" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487785472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D31D471" wp14:editId="7AB01FC1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487785472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D31D471" wp14:editId="416C64ED">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3418205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>113030</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="148590" cy="160655"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="56" name="docshape60"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="148590" cy="160655"/>
                         </a:xfrm>
@@ -23079,51 +23135,51 @@
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t></w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00184FF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487761920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53311635" wp14:editId="4274A45C">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487761920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53311635" wp14:editId="7668A772">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>132715</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>499745</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1379855" cy="551815"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="19685"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="35" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1379855" cy="551815"/>
                         </a:xfrm>
@@ -23236,292 +23292,292 @@
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
                         <w:t>ผู้ได้รับการเสนอชื่อ</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487779328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="157C0D81" wp14:editId="21317485">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487779328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="157C0D81" wp14:editId="27ECA7F7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4654550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>750570</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="538480" cy="5080"/>
                 <wp:effectExtent l="0" t="57150" r="33020" b="90170"/>
                 <wp:wrapNone/>
                 <wp:docPr id="48" name="Straight Arrow Connector 48"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="538480" cy="5080"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="9525">
+                        <a:ln w="15875">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="40E2E810" id="Straight Arrow Connector 48" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:366.5pt;margin-top:59.1pt;width:42.4pt;height:.4pt;z-index:487779328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9g0OG1gEAAAkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJCUYma7qHLckGw&#10;4uMHeJ1xY8lfsoem/feMnTZhFy6s9uLYmXnz3jyPtzcna9gRYtLetXy5qDkDJ32n3aHlP3/cvdlw&#10;llC4ThjvoOVnSPxm9/rVdggNrHzvTQeRURGXmiG0vEcMTVUl2YMVaeEDOAoqH61AOsZD1UUxUHVr&#10;qlVdv68GH7sQvYSU6O/tGOS7Ul8pkPhVqQTITMtJG5Y1lvUhr9VuK5pDFKHX8iJDPEOFFdoR6VTq&#10;VqBgv6L+q5TVMvrkFS6kt5VXSksoPVA3y/pJN997EaD0QuakMNmUXq6s/HLcu/tINgwhNSncx9zF&#10;SUWbv6SPnYpZ58ksOCGT9HP9dvNuQ5ZKCq1r2lGNaoaGmPATeMvypuUJo9CHHvfeOboUH5fFLnH8&#10;nHAEXgGZ1zg2tPzDerUuWckb3d1pY3KsjAbsTWRHQZeKp+WF+VEWCm0+uo7hOdDUYdTCHQxcMo0j&#10;qXO/ZYdnAyP1N1BMd9ThKPEJn5ASHF45jaPsDFOkbgLWo+o8w7PQx8BLfoZCGdP/AU+IwuwdTmCr&#10;nY//Yp9tUmP+1YGx72zBg+/OZRKKNTRv5T4vbyMP9J/nAp9f8O43AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAZFo+g+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTVKJpiFMV&#10;JIq4tKIgzm68JBH2OoqdNvD1bE/luDOj2XnlanJWHHEInScF6SwBgVR701Gj4OP9+S4HEaImo60n&#10;VPCDAVbV9VWpC+NP9IbHfWwEl1AotII2xr6QMtQtOh1mvkdi78sPTkc+h0aaQZ+43FmZJcm9dLoj&#10;/tDqHp9arL/3o1OwePHbbrucdhmO2Wa9+/18fLUbpW5vpvUDiIhTvIThPJ+nQ8WbDn4kE4Tljvmc&#10;WSIbaZ6B4ESeLhjmcFaWCciqlP8Zqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfYND&#10;htYBAAAJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;ZFo+g+AAAAALAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" strokecolor="black [3213]">
+              <v:shape w14:anchorId="74465D44" id="Straight Arrow Connector 48" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:366.5pt;margin-top:59.1pt;width:42.4pt;height:.4pt;z-index:487779328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZP4Tz1gEAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxH6zcadKFQhU13UOX5YJg&#10;xccP8DrjxJK/ZA9N8u8ZO23CLlxAXBw7M2/mzfPz4XY0mp0hROVsU2w3VcHACtcq2zXF92/3r/YF&#10;i8hty7Wz0BQTxOL2+PLFYfA13Lje6RYCoyI21oNvih7R12UZRQ+Gx43zYCkoXTAc6Ri6sg18oOpG&#10;lzdV9bYcXGh9cAJipL93c7A45vpSgsDPUkZAppuCuGFeQ14f01oeD7zuAve9Ehca/B9YGK4sNV1K&#10;3XHk7EdQv5UySgQXncSNcKZ0UioBeQaaZls9m+Zrzz3kWUic6BeZ4v8rKz6dT/YhkAyDj3X0DyFN&#10;Mcpg0pf4sTGLNS1iwYhM0M/d6/2bPUkqKLSraEc1yhXqQ8QP4AxLm6aIGLjqejw5a+lSXNhmufj5&#10;Y8QZeAWkvtqygdy027/b5bTotGrvldYpmL0BJx3YmdOt4ri9tH6ShVzp97ZlOHmyHQbFbafhkqkt&#10;cV0HzjucNMy9v4BkqqURZ47P+nEhwOK1p7aUnWCS2C3AamadTLwSfQq85CcoZJ/+DXhB5M7O4gI2&#10;yrrwp+6rTHLOvyowz50keHTtlK2QpSHD5Qu9PI7k6F/PGb4+4eNPAAAA//8DAFBLAwQUAAYACAAA&#10;ACEADqGVCd8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW/CMAyF75P2HyIj7TaSgli70hRN&#10;kzYJ7TRA4hoar61onKoJpfz7mdN2tN/z8/eKzeQ6MeIQWk8akrkCgVR521Kt4bD/eM5AhGjIms4T&#10;arhhgE35+FCY3PorfeO4i7XgEAq50dDE2OdShqpBZ8Lc90is/fjBmcjjUEs7mCuHu04ulHqRzrTE&#10;HxrT43uD1Xl3cYxRkTef46prj2eF6f5re7ittlo/zaa3NYiIU/wzwx2fb6BkppO/kA2i05Aul9wl&#10;spBkCxDsyJKUy5zum1cFsizk/w7lLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZP4Tz&#10;1gEAAAoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAO&#10;oZUJ3wAAAAsBAAAPAAAAAAAAAAAAAAAAADAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487812096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B2581E3" wp14:editId="5F3D0184">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487812096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B2581E3" wp14:editId="3CF489C5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1519555</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>876300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="538480" cy="5080"/>
                 <wp:effectExtent l="0" t="57150" r="33020" b="90170"/>
                 <wp:wrapNone/>
                 <wp:docPr id="289010498" name="Straight Arrow Connector 289010498"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="538480" cy="5080"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="9525">
+                        <a:ln w="15875">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="39A215F7" id="Straight Arrow Connector 289010498" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:119.65pt;margin-top:69pt;width:42.4pt;height:.4pt;z-index:487812096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9g0OG1gEAAAkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJCUYma7qHLckGw&#10;4uMHeJ1xY8lfsoem/feMnTZhFy6s9uLYmXnz3jyPtzcna9gRYtLetXy5qDkDJ32n3aHlP3/cvdlw&#10;llC4ThjvoOVnSPxm9/rVdggNrHzvTQeRURGXmiG0vEcMTVUl2YMVaeEDOAoqH61AOsZD1UUxUHVr&#10;qlVdv68GH7sQvYSU6O/tGOS7Ul8pkPhVqQTITMtJG5Y1lvUhr9VuK5pDFKHX8iJDPEOFFdoR6VTq&#10;VqBgv6L+q5TVMvrkFS6kt5VXSksoPVA3y/pJN997EaD0QuakMNmUXq6s/HLcu/tINgwhNSncx9zF&#10;SUWbv6SPnYpZ58ksOCGT9HP9dvNuQ5ZKCq1r2lGNaoaGmPATeMvypuUJo9CHHvfeOboUH5fFLnH8&#10;nHAEXgGZ1zg2tPzDerUuWckb3d1pY3KsjAbsTWRHQZeKp+WF+VEWCm0+uo7hOdDUYdTCHQxcMo0j&#10;qXO/ZYdnAyP1N1BMd9ThKPEJn5ASHF45jaPsDFOkbgLWo+o8w7PQx8BLfoZCGdP/AU+IwuwdTmCr&#10;nY//Yp9tUmP+1YGx72zBg+/OZRKKNTRv5T4vbyMP9J/nAp9f8O43AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAxBIyteAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTB0Ea4lQF&#10;iSIurSiIs5ssSYS9jmKnDXw9Wy5w3Jmn2ZliOTkrDjiEzpOG+SwBgVT5uqNGw9vr41UGIkRDtbGe&#10;UMMXBliW52eFyWt/pBc87GIjOIRCbjS0Mfa5lKFq0Zkw8z0Sex9+cCbyOTSyHsyRw52VKklupDMd&#10;8YfW9PjQYvW5G52G2ye/6TaLaatwVOvV9vv9/tmutb68mFZ3ICJO8Q+GU32uDiV32vuR6iCsBpUu&#10;UkbZSDMexUSqrucg9r9KBrIs5P8N5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfYND&#10;htYBAAAJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;xBIyteAAAAALAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" strokecolor="black [3213]">
+              <v:shape w14:anchorId="6B333041" id="Straight Arrow Connector 289010498" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:119.65pt;margin-top:69pt;width:42.4pt;height:.4pt;z-index:487812096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZP4Tz1gEAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxH6zcadKFQhU13UOX5YJg&#10;xccP8DrjxJK/ZA9N8u8ZO23CLlxAXBw7M2/mzfPz4XY0mp0hROVsU2w3VcHACtcq2zXF92/3r/YF&#10;i8hty7Wz0BQTxOL2+PLFYfA13Lje6RYCoyI21oNvih7R12UZRQ+Gx43zYCkoXTAc6Ri6sg18oOpG&#10;lzdV9bYcXGh9cAJipL93c7A45vpSgsDPUkZAppuCuGFeQ14f01oeD7zuAve9Ehca/B9YGK4sNV1K&#10;3XHk7EdQv5UySgQXncSNcKZ0UioBeQaaZls9m+Zrzz3kWUic6BeZ4v8rKz6dT/YhkAyDj3X0DyFN&#10;Mcpg0pf4sTGLNS1iwYhM0M/d6/2bPUkqKLSraEc1yhXqQ8QP4AxLm6aIGLjqejw5a+lSXNhmufj5&#10;Y8QZeAWkvtqygdy027/b5bTotGrvldYpmL0BJx3YmdOt4ri9tH6ShVzp97ZlOHmyHQbFbafhkqkt&#10;cV0HzjucNMy9v4BkqqURZ47P+nEhwOK1p7aUnWCS2C3AamadTLwSfQq85CcoZJ/+DXhB5M7O4gI2&#10;yrrwp+6rTHLOvyowz50keHTtlK2QpSHD5Qu9PI7k6F/PGb4+4eNPAAAA//8DAFBLAwQUAAYACAAA&#10;ACEArumZP94AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjThEJI41QI&#10;CaSKU38krm68TaLa6yh20/TtWbjAcXdmZ78pV5OzYsQhdJ4UzGcJCKTam44aBfvd+0MOIkRNRltP&#10;qOCKAVbV7U2pC+MvtMFxGxvBIRQKraCNsS+kDHWLToeZ75FYO/rB6cjj0Egz6AuHOyvTJHmSTnfE&#10;H1rd41uL9Wl7doxRk9cf48J2X6cEn3ef6/11sVbq/m56XYKIOMU/M/zg8w1UzHTwZzJBWAVp9pKx&#10;lYUs51LsyNLHOYjD7yYHWZXyf4fqGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFk/hPPW&#10;AQAACgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK7p&#10;mT/eAAAACwEAAA8AAAAAAAAAAAAAAAAAMAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487780352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30354B06" wp14:editId="014FDAB4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487780352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30354B06" wp14:editId="0C5618A5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1510030</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>771525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="552450" cy="0"/>
                 <wp:effectExtent l="38100" t="76200" r="0" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="51" name="Straight Arrow Connector 51"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="552450" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln>
+                        <a:ln w="15875">
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4C10867B" id="Straight Arrow Connector 51" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:118.9pt;margin-top:60.75pt;width:43.5pt;height:0;flip:x;z-index:487780352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5l1X7vgEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N3aCpiiMOHPIdDkU&#10;7aDLB2hkyhaqDZQa239fSk48RRegGMyFkCW+x/dI+nAzWcPOgFF71/LtpuYMnPSddn3Lv319++I1&#10;ZzEJ1wnjHbR8hshvjs+fHcbQwM4P3nSAjEhcbMbQ8iGl0FRVlANYETc+gKNH5dGKRJ/YVx2Kkdit&#10;qXZ1/aoaPXYBvYQY6fZ2eeTHwq8UyPRJqQiJmZaTtlQilnifY3U8iKZHEQYtLzLEI1RYoR0VXalu&#10;RRLsB+o/qKyW6KNXaSO9rbxSWkLxQG629W9uvgwiQPFCzYlhbVN8Olr58Xxyd0htGENsYrjD7GJS&#10;aJkyOrynmRZfpJRNpW3z2jaYEpN0ud/vXu6pufL6VC0MmSlgTO/AW5YPLY8Jhe6HdPLO0Ww8Luzi&#10;/CEm0kDAKyCDjcsxCW3euI6lOdACJdTC9Qby5Cg9p1QP0sspzQYW+GdQTHckcSlTtgpOBtlZ0D50&#10;37crC2VmiNLGrKC6OP8n6JKbYVA27X+Ba3ap6F1agVY7j3+rmqarVLXkX10vXrPte9/NZZClHbQu&#10;pT+X1c77+Ot3gT/8gMefAAAA//8DAFBLAwQUAAYACAAAACEA4MtTJt0AAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTpKUQ4lSoUo8g0XKgNzdenEC8jmy3DXw9i1QJjjsz&#10;mn1TLUfXiyOG2HlSMJ1kIJAabzqyCl6365s7EDFpMrr3hAq+MMKyvryodGn8iV7wuElWcAnFUito&#10;UxpKKWPTotNx4gck9t59cDrxGaw0QZ+43PUyz7Jb6XRH/KHVA65abD43B6fgKTkb3P18PbOWit1H&#10;3K7enr+Vur4aHx9AJBzTXxh+8Rkdamba+wOZKHoFebFg9MRGPp2D4ESRz1jZnxVZV/L/hvoHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOZdV+74BAADIAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4MtTJt0AAAALAQAADwAAAAAAAAAAAAAAAAAY&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="black [3040]">
+              <v:shape w14:anchorId="3E36A7DE" id="Straight Arrow Connector 51" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:118.9pt;margin-top:60.75pt;width:43.5pt;height:0;flip:x;z-index:487780352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7/zD5xQEAANIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO1DAQvSPxD5bvdNItAqOo03PoYTkg&#10;GLF8gMcpJxbeZBed9N9TdroziEVCiIvjpd6r96oq+9vZGnaCmLR3Hd9uas7ASd9rN3T8y+fXz244&#10;SyhcL4x30PEzJH57ePpkP4UWdn70pofIiMSldgodHxFDW1VJjmBF2vgAjh6Vj1YgHeNQ9VFMxG5N&#10;tavrF9XkYx+il5AS3d4tj/xQ+JUCiR+USoDMdJy0YVljWR/yWh32oh2iCKOWFxniH1RYoR0lXanu&#10;BAr2LepfqKyW0SevcCO9rbxSWkLxQG629U9uPo0iQPFCxUlhLVP6f7Ty/eno7iOVYQqpTeE+Zhez&#10;ipYpo8Nb6mnxRUrZXMp2XssGMzJJl02ze95QceX1qVoYMlOICd+AtyxvOp4wCj2MePTOUW98XNjF&#10;6V1C0kDAKyCDjWMTCWhuXjZFBAptXrme4TnQKGHUwg0Gcg8JaBx9Hk2UHZ4NLEQfQTHdk9glYZkv&#10;OJrIToImo/+6XVkoMkOUNmYF1SX9H0GX2AyDMnN/C1yjS0bvcAVa7Xz8XVacr1LVEn91vXjNth98&#10;fy4tLeWgwSn1uQx5nswfzwX++CsevgMAAP//AwBQSwMEFAAGAAgAAAAhAGhbZmrfAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2GZQm9207TVkmZTRGhPIrRW8LjNTpPQ3dmY3bTR&#10;X+8Igh7nvceb7+XrwVlxwS40nhRMJwkIpNKbhioFh9fN3RJEiJqMtp5QwScGWBe3N7nOjL/SDi/7&#10;WAkuoZBpBXWMbSZlKGt0Okx8i8TeyXdORz67SppOX7ncWZkmyb10uiH+UOsWn2osz/veKZhXLza+&#10;P39Yd2jfvvpzs11uTk6p8Wh4XIGIOMS/MPzgMzoUzHT0PZkgrIJ09sDokY10ugDBiVk6Z+X4q8gi&#10;l/83FN8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu/8w+cUBAADSAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaFtmat8AAAALAQAADwAAAAAA&#10;AAAAAAAAAAAfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="black [3040]" strokeweight="1.25pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3303EF91" w14:textId="49CFE19E" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="00BE27D0" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D353B84" w14:textId="1500592F" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="00E70317" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184FF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487759872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EF09E9C" wp14:editId="736345AB">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487759872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EF09E9C" wp14:editId="5DFC2FC1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2072005</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>76200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2581275" cy="704215"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19685"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="34" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2581275" cy="704215"/>
                         </a:xfrm>
@@ -23664,51 +23720,51 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E48ED4A" w14:textId="15ECD26B" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="00B6269E" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487787520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A89F2DF" wp14:editId="75E02551">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487787520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A89F2DF" wp14:editId="2EC0F9B3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4840605</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>83820</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="148590" cy="160655"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="58" name="docshape61"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="148590" cy="160655"/>
                         </a:xfrm>
@@ -23787,51 +23843,51 @@
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t></w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487789568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2757AA77" wp14:editId="2CEEDA8A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487789568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2757AA77" wp14:editId="3C3801CC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1713230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>117475</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="148590" cy="160655"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="59" name="docshape63"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="148590" cy="160655"/>
                         </a:xfrm>
@@ -23923,152 +23979,152 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="210677C5" w14:textId="675C43D1" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="00BE27D0" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DE5D7D8" w14:textId="049F139E" w:rsidR="00BE27D0" w:rsidRPr="00BE27D0" w:rsidRDefault="00E70317" w:rsidP="00BE27D0">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487872512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44F45711" wp14:editId="72620232">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487872512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44F45711" wp14:editId="4BA9CAAC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4652314</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>84455</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="552450" cy="0"/>
                 <wp:effectExtent l="38100" t="76200" r="0" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="81804637" name="Straight Arrow Connector 81804637"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="552450" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln>
+                        <a:ln w="15875">
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5951ECC1" id="Straight Arrow Connector 81804637" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:366.3pt;margin-top:6.65pt;width:43.5pt;height:0;flip:x;z-index:487872512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5l1X7vgEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N3aCpiiMOHPIdDkU&#10;7aDLB2hkyhaqDZQa239fSk48RRegGMyFkCW+x/dI+nAzWcPOgFF71/LtpuYMnPSddn3Lv319++I1&#10;ZzEJ1wnjHbR8hshvjs+fHcbQwM4P3nSAjEhcbMbQ8iGl0FRVlANYETc+gKNH5dGKRJ/YVx2Kkdit&#10;qXZ1/aoaPXYBvYQY6fZ2eeTHwq8UyPRJqQiJmZaTtlQilnifY3U8iKZHEQYtLzLEI1RYoR0VXalu&#10;RRLsB+o/qKyW6KNXaSO9rbxSWkLxQG629W9uvgwiQPFCzYlhbVN8Olr58Xxyd0htGENsYrjD7GJS&#10;aJkyOrynmRZfpJRNpW3z2jaYEpN0ud/vXu6pufL6VC0MmSlgTO/AW5YPLY8Jhe6HdPLO0Ww8Luzi&#10;/CEm0kDAKyCDjcsxCW3euI6lOdACJdTC9Qby5Cg9p1QP0sspzQYW+GdQTHckcSlTtgpOBtlZ0D50&#10;37crC2VmiNLGrKC6OP8n6JKbYVA27X+Ba3ap6F1agVY7j3+rmqarVLXkX10vXrPte9/NZZClHbQu&#10;pT+X1c77+Ot3gT/8gMefAAAA//8DAFBLAwQUAAYACAAAACEAvG03RN0AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjThpY2xKlQpR5B6s8Bbm68OIF4HdluG3h6FnGgx535&#10;NDtTLgfXiROG2HpSMB5lIJBqb1qyCva79d0cREyajO48oYIvjLCsrq9KXRh/pg2etskKDqFYaAVN&#10;Sn0hZawbdDqOfI/E3rsPTic+g5Um6DOHu05OsmwmnW6JPzS6x1WD9ef26BQ8J2eDW0zX99ZS/vYR&#10;d6vXl2+lbm+Gp0cQCYf0D8Nvfa4OFXc6+COZKDoFD/lkxigbeQ6Cgfl4wcLhT5BVKS8XVD8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOZdV+74BAADIAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvG03RN0AAAAJAQAADwAAAAAAAAAAAAAAAAAY&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="black [3040]">
+              <v:shape w14:anchorId="28D41470" id="Straight Arrow Connector 81804637" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:366.3pt;margin-top:6.65pt;width:43.5pt;height:0;flip:x;z-index:487872512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7/zD5xQEAANIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO1DAQvSPxD5bvdNItAqOo03PoYTkg&#10;GLF8gMcpJxbeZBed9N9TdroziEVCiIvjpd6r96oq+9vZGnaCmLR3Hd9uas7ASd9rN3T8y+fXz244&#10;SyhcL4x30PEzJH57ePpkP4UWdn70pofIiMSldgodHxFDW1VJjmBF2vgAjh6Vj1YgHeNQ9VFMxG5N&#10;tavrF9XkYx+il5AS3d4tj/xQ+JUCiR+USoDMdJy0YVljWR/yWh32oh2iCKOWFxniH1RYoR0lXanu&#10;BAr2LepfqKyW0SevcCO9rbxSWkLxQG629U9uPo0iQPFCxUlhLVP6f7Ty/eno7iOVYQqpTeE+Zhez&#10;ipYpo8Nb6mnxRUrZXMp2XssGMzJJl02ze95QceX1qVoYMlOICd+AtyxvOp4wCj2MePTOUW98XNjF&#10;6V1C0kDAKyCDjWMTCWhuXjZFBAptXrme4TnQKGHUwg0Gcg8JaBx9Hk2UHZ4NLEQfQTHdk9glYZkv&#10;OJrIToImo/+6XVkoMkOUNmYF1SX9H0GX2AyDMnN/C1yjS0bvcAVa7Xz8XVacr1LVEn91vXjNth98&#10;fy4tLeWgwSn1uQx5nswfzwX++CsevgMAAP//AwBQSwMEFAAGAAgAAAAhAAdIi3feAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrkXqjThtUQohTVUjtCSFRisTRjbdJVHsdYqcN&#10;fD2LOMBxZ55mZ4rV6Kw4Yx9aTwrmswQEUuVNS7WC/evmJgMRoiajrSdU8IkBVuXkqtC58Rd6wfMu&#10;1oJDKORaQRNjl0sZqgadDjPfIbF39L3Tkc++lqbXFw53Vi6SZCmdbok/NLrDxwar025wCm7rZxvf&#10;nz6s23dvX8Op3Wabo1Nqej2uH0BEHOMfDD/1uTqU3OngBzJBWAV36WLJKBtpCoKBbH7PwuFXkGUh&#10;/y8ovwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7/zD5xQEAANIDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAHSIt33gAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="black [3040]" strokeweight="1.25pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C518C3F" w14:textId="6CFC1C5E" w:rsidR="00585715" w:rsidRPr="00583D66" w:rsidRDefault="00BE27D0" w:rsidP="00585715">
       <w:pPr>
         <w:spacing w:line="226" w:lineRule="exact"/>
         <w:ind w:left="472"/>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="387F1494" w14:textId="5E2F6B44" w:rsidR="00585715" w:rsidRDefault="00B6269E" w:rsidP="00142FAA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8246"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487791616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D27E979" wp14:editId="2AE82C22">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487791616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D27E979" wp14:editId="4BD100F9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3463436</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>129833</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="224790" cy="257175"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="60" name="docshape64"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="224790" cy="257175"/>
                         </a:xfrm>
@@ -24153,51 +24209,51 @@
                       </w:pPr>
                       <w:r w:rsidRPr="00583D66">
                         <w:rPr>
                           <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t></w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487793664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4519F15D" wp14:editId="31955D48">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487793664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4519F15D" wp14:editId="2C1F3E27">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3652354</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>73411</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="605790" cy="340360"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
                 <wp:wrapNone/>
                 <wp:docPr id="392842368" name="docshape64"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="605790" cy="340360"/>
                         </a:xfrm>
@@ -24309,190 +24365,192 @@
                           <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                           <w:spacing w:val="-1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
                         <w:t>ำเสนอ กค.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E70317">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487770112" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54C6AAF4" wp14:editId="7A612AEC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487770112" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54C6AAF4" wp14:editId="45A03503">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3783965</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="472440"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="60960"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="-1" y="0"/>
                     <wp:lineTo x="-1" y="17419"/>
                     <wp:lineTo x="-1" y="23516"/>
                     <wp:lineTo x="-1" y="23516"/>
                     <wp:lineTo x="-1" y="0"/>
                     <wp:lineTo x="-1" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="29" name="Straight Arrow Connector 29"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="472440"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="9525">
+                        <a:ln w="15875">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1ADF3EF4" id="Straight Arrow Connector 29" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:297.95pt;margin-top:.95pt;width:0;height:37.2pt;z-index:-15546368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmnGPl0wEAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uPmzAQvlfqf7B8byBRtg8Usodst5eq&#10;XfXxA7xmDJaMbdnTAP++Y5NAd9tLq14M2PPN9/BwuB17w84Qona25ttNyRlY6Rpt25p//3b/6i1n&#10;EYVthHEWaj5B5LfHly8Og69g5zpnGgiMmthYDb7mHaKviiLKDnoRN86DpUPlQi+QPkNbNEEM1L03&#10;xa4sXxeDC40PTkKMtHs3H/Jj7q8USPysVARkpuakDfMa8vqY1uJ4EFUbhO+0vMgQ/6CiF9oS6dLq&#10;TqBgP4L+rVWvZXDRKdxI1xdOKS0heyA32/KZm6+d8JC9UDjRLzHF/9dWfjqf7EOgGAYfq+gfQnIx&#10;qtCnJ+ljYw5rWsKCEZmcNyXt7t/s9vucY7HifIj4AVzP0kvNIwah2w5Pzlq6ERe2OStx/hiRmAl4&#10;BSRSY9lQ83c3u5tcFZ3Rzb02Jp3luYCTCews6EZx3KYbpAZPqlBo8942DCdPI4dBC9sauFQaS4DV&#10;bH7DycBM/QUU0w3ZmyU+4xNSgsUrp7FUnWCK1C3AcladBngV+hR4qU9QyDP6N+AFkZmdxQXca+vC&#10;n9jXmNRcf01g9p0ieHTNlMcgR0PDllO9/Bhpmn/9zvD19z3+BAAA//8DAFBLAwQUAAYACAAAACEA&#10;0AfnAt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjToBYS4lQFiSIu&#10;rSiIsxtvkwh7HcVOG/r1LOoBTqvRG83OFIvRWXHAPrSeFEwnCQikypuWagUf78839yBC1GS09YQK&#10;vjHAory8KHRu/JHe8LCNteAQCrlW0MTY5VKGqkGnw8R3SMz2vnc6suxraXp95HBnZZokc+l0S/yh&#10;0R0+NVh9bQen4O7Fr9t1Nm5SHNLVcnP6fHy1K6Wur8blA4iIY/wzw299rg4ld9r5gUwQVsEsm2Vs&#10;ZcCH+VnvOHx+C7Is5P8B5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZpxj5dMBAAAG&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0AfnAt0A&#10;AAAIAQAADwAAAAAAAAAAAAAAAAAtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="black [3213]">
+              <v:shape w14:anchorId="386F8C4D" id="Straight Arrow Connector 29" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:297.95pt;margin-top:.95pt;width:0;height:37.2pt;z-index:-15546368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq1oJ51QEAAAcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0Fu2zAQvBfoHwjea9mG0wSC5Rycppei&#10;Ddr0AQy1lAhQJEFuLen3XVK2lKS9tMiFksidndnhaH87dIadIETtbMU3qzVnYKWrtW0q/vPx/sMN&#10;ZxGFrYVxFio+QuS3h/fv9r0vYetaZ2oIjJrYWPa+4i2iL4siyhY6EVfOg6VD5UInkD5DU9RB9NS9&#10;M8V2vf5Y9C7UPjgJMdLu3XTID7m/UiDxm1IRkJmKkzbMa8jrU1qLw16UTRC+1fIsQ/yHik5oS6Rz&#10;qzuBgv0K+o9WnZbBRadwJV1XOKW0hDwDTbNZv5rmRys85FnInOhnm+LbtZVfT0f7EMiG3scy+oeQ&#10;phhU6NKT9LEhmzXOZsGATE6bknZ319vdLvtYLDgfIn4G17H0UvGIQeimxaOzlm7EhU32Spy+RCRm&#10;Al4AidRY1lOUrm6ur3JZdEbX99qYdJiDAUcT2EnQleKwSVdIHV5UodDmk60Zjp4yh0EL2xg4VxpL&#10;gGXa/IajgYn7Oyima5pv0viKT0gJFi+cxlJ1gilSNwPXk+qU4EXoS+C5PkEhh/RfwDMiMzuLM7jT&#10;1oW/sS82qan+4sA0d7LgydVjzkG2htKWXT3/GSnOz78zfPl/D78BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiQPDT2gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aiktTGbIoJC&#10;8WRb8DrNjkno7mzIbtP03zviwZ6Gx3vz5ptyNXmnRhpiF9jA/SwDRVwH23FjYLd9u3sCFROyRReY&#10;DJwpwqq6viqxsOHEnzRuUqOkhGOBBtqU+kLrWLfkMc5CTyzedxg8JpFDo+2AJyn3Tj9k2Vx77Fgu&#10;tNjTa0v1YXP0glFzwPcxd93XIaPF9mO9O+drY25vppdnUImm9B+GX3zZgUqY9uHINipnIF/mS4mK&#10;IUP8P703sJg/gq5KfflA9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCq1oJ51QEAAAcE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAiQPDT2gAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:stroke endarrow="block"/>
                 <w10:wrap type="tight" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AEAA36" w14:textId="3568A480" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5542A269" w14:textId="1D2A33E0" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="370AA0C6" w14:textId="073802E5" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="004C6860" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184FF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487753728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F624977" wp14:editId="7AF858C0">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487753728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F624977" wp14:editId="2E1E7B93">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2378710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>16510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1970405" cy="786130"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="13970"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="31" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1970405" cy="786130"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="FFFFFF"/>
+                          <a:schemeClr val="bg1">
+                            <a:lumMod val="95000"/>
+                          </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1A3AF4F3" w14:textId="77777777" w:rsidR="00D8430D" w:rsidRDefault="0048660C" w:rsidP="00AC301D">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:lang w:bidi="th-TH"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="cs"/>
                                 <w:sz w:val="28"/>
@@ -24561,51 +24619,51 @@
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                                 <w:lang w:bidi="th-TH"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5F624977" id="_x0000_s1110" type="#_x0000_t202" style="position:absolute;margin-left:187.3pt;margin-top:1.3pt;width:155.15pt;height:61.9pt;z-index:487753728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFEXC1FgIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJcjXiFF26DAO6&#10;C9DtA2RZjoXJokcpsbOvLyWnadBtL8P8IIgmdUgeHq5v+sawo0KnweZ8PEo5U1ZCqe0+59+/7d4s&#10;OXNe2FIYsCrnJ+X4zeb1q3XXZmoCNZhSISMQ67KuzXntfZsliZO1aoQbQassOSvARngycZ+UKDpC&#10;b0wySdN50gGWLYJUztHfu8HJNxG/qpT0X6rKKc9Mzqk2H0+MZxHOZLMW2R5FW2t5LkP8QxWN0JaS&#10;XqDuhBfsgPo3qEZLBAeVH0loEqgqLVXsgboZpy+6eahFq2IvRI5rLzS5/wcrPx8f2q/IfP8Oehpg&#10;bMK19yB/OGZhWwu7V7eI0NVKlJR4HChLutZl56eBape5AFJ0n6CkIYuDhwjUV9gEVqhPRug0gNOF&#10;dNV7JkPK1SKdpjPOJPkWy/n4bZxKIrKn1y06/0FBw8Il50hDjejieO98qEZkTyEhmQOjy502Jhq4&#10;L7YG2VGQAHbxiw28CDOWdTlfzSazgYC/QqTx+xNEoz0p2egm58tLkMgCbe9tGXXmhTbDnUo29sxj&#10;oG4g0fdFz3SZ8/k0ZAi8FlCeiFmEQbm0aXSpAX9x1pFqc+5+HgQqzsxHS9NZjafTIPNoTGeLCRl4&#10;7SmuPcJKgsq59MjZYGx9XI5AnYVbmmOlI8XPtZyrJj1G5s+7EwR/bceo5w3fPAIAAP//AwBQSwME&#10;FAAGAAgAAAAhALgB9AvcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo&#10;Q4hCCXGqqIhlkSiI9dR2k4Bfst00/D3DClaj0T26c6bdLNawWcc0eSfgdlUA0056NblBwPvb880a&#10;WMroFBrvtIBvnWDTXV602Ch/dq963ueBUYlLDQoYcw4N50mO2mJa+aAdZUcfLWZa48BVxDOVW8PL&#10;oqi5xcnRhRGD3o5afu1PVsCu322LlzjbPnwcPw0GKZ9CEuL6aukfgWW95D8YfvVJHTpyOviTU4kZ&#10;AXf3VU2ogJIG5fW6egB2ILCsK+Bdy/9/0P0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;hRFwtRYCAAApBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAuAH0C9wAAAAJAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+              <v:shape w14:anchorId="5F624977" id="_x0000_s1110" type="#_x0000_t202" style="position:absolute;margin-left:187.3pt;margin-top:1.3pt;width:155.15pt;height:61.9pt;z-index:487753728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfgFAqLAIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjJkjQx4hRdug4D&#10;ugvQ7QNkWbaFSaImKbGzrx8lJ2m6vQ17EUSRPiTPIb25HbQiB+G8BFPS6SSnRBgOtTRtSb9/e3iz&#10;osQHZmqmwIiSHoWnt9vXrza9LcQMOlC1cARBjC96W9IuBFtkmeed0MxPwAqDzgacZgFN12a1Yz2i&#10;a5XN8nyZ9eBq64AL7/H1fnTSbcJvGsHDl6bxIhBVUqwtpNOls4pntt2wonXMdpKfymD/UIVm0mDS&#10;C9Q9C4zsnfwLSkvuwEMTJhx0Bk0juUg9YDfT/I9unjpmReoFyfH2QpP/f7D88+HJfnUkDO9gQAFT&#10;E94+Av/hiYFdx0wr7pyDvhOsxsTTSFnWW1+cPo1U+8JHkKr/BDWKzPYBEtDQOB1ZwT4JoqMAxwvp&#10;YgiEx5Trm3yeLyjh6LtZLadvkyoZK85fW+fDBwGaxEtJHYqa0Nnh0YdYDSvOITGZByXrB6lUMuIg&#10;iZ1y5MBwBKp27FDtNZY6vq0XeX5OmeYuhifUF0jKkL6k68VsMXL0Iotrq0sORLsCvA7TMuCwK6lL&#10;uroEsSIy+97UaRQDk2q8Y1fKnKiO7I48h6EaiKxLupxHISL1FdRHJN/BONy4jHjpwP2ipMfBLqn/&#10;uWdOUKI+GhRwPZ3P4yYkY764maHhrj3VtYcZjlAl5cFRMhq7kPYnsmvgDqVuZFLhuZZT1TiyicbT&#10;esWduLZT1PNPYPsbAAD//wMAUEsDBBQABgAIAAAAIQBa7bcI3gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsqE2IQpvGqVAluilCouQD3HhwovoRxU4T/p5hBavR6B7dOVPt&#10;FmfZFcfYBy/hcSWAoW+D7r2R0Hy+PqyBxaS8VjZ4lPCNEXb17U2lSh1m/4HXUzKMSnwslYQupaHk&#10;PLYdOhVXYUBP2VcYnUq0jobrUc1U7izPhCi4U72nC50acN9hezlNTgJOb81hsQ2+m+NeiKOZxeZg&#10;pLy/W162wBIu6Q+GX31Sh5qczmHyOjIr4ek5LwiVkNGgvFjnG2BnArMiB15X/P8H9Q8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAn4BQKiwCAABMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWu23CN4AAAAJAQAADwAAAAAAAAAAAAAAAACGBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="#f2f2f2 [3052]">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1A3AF4F3" w14:textId="77777777" w:rsidR="00D8430D" w:rsidRDefault="0048660C" w:rsidP="00AC301D">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
                         <w:t xml:space="preserve">รมว. กค. </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4F54EB51" w14:textId="4B717EC4" w:rsidR="004C6860" w:rsidRPr="00BE27D0" w:rsidRDefault="0048660C" w:rsidP="00AC301D">
                       <w:pPr>
                         <w:jc w:val="center"/>
@@ -24682,66 +24740,66 @@
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4883B7F8" w14:textId="7F030C37" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F3C6988" w14:textId="3B3498E8" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AFDFB08" w14:textId="61384E69" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F295006" w14:textId="4303E1A2" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00B6269E" w:rsidP="00585715">
+    <w:p w14:paraId="3F295006" w14:textId="679FFFAD" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00B6269E" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487797760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="719A5D71" wp14:editId="4A2860A2">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487797760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="719A5D71" wp14:editId="627774D1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3110230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>93345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="895350" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="392842371" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="895350" cy="247650"/>
                         </a:xfrm>
@@ -24821,51 +24879,51 @@
                         <w:t></w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="49A67845" w14:textId="112F3BC3" w:rsidR="0071505E" w:rsidRDefault="0071505E" w:rsidP="00D051B3">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004C6860">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487808000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FC226FB" wp14:editId="081BE321">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487808000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FC226FB" wp14:editId="1BC95B88">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3595116</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>68453</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1097280" cy="301752"/>
                 <wp:effectExtent l="0" t="0" r="7620" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="392842379" name="docshape64"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1097280" cy="301752"/>
                         </a:xfrm>
@@ -24981,384 +25039,384 @@
                           <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                           <w:spacing w:val="-1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
                         <w:t>นำเสนอ ครม.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004C6860" w:rsidRPr="00BE27D0">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487763968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74146F9C" wp14:editId="0FD2455A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487883776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74146F9C" wp14:editId="16C92F93">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2379980</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>377825</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1983105" cy="731520"/>
                 <wp:effectExtent l="0" t="0" r="17145" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="36" name="docshape68"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1983105" cy="731520"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1">
+                            <a:lumMod val="95000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...7 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="18A2C38C" w14:textId="37F535A5" w:rsidR="00036121" w:rsidRPr="00036121" w:rsidRDefault="00036121" w:rsidP="005976A1">
                             <w:pPr>
                               <w:spacing w:before="71"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Angsana New"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00036121">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Angsana New"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                                 <w:lang w:bidi="th-TH"/>
                               </w:rPr>
                               <w:t>คณะรัฐมนตรีพิจารณาให้ความเห็นชอบ</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="74146F9C" id="_x0000_s1113" type="#_x0000_t202" style="position:absolute;margin-left:187.4pt;margin-top:29.75pt;width:156.15pt;height:57.6pt;z-index:-15552512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCey3JOEQIAAPwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJkV6MKEWXrsOA&#10;rhvQ7QNkWbaFyaJGKbGzrx8lJ2mxvQ3zg0CZ5CF5DrW+HXvL9hqDASf4YjbnTDsFtXGt4N+/Pby7&#10;5ixE6WppwWnBDzrw283bN+vBl3oJHdhaIyMQF8rBC97F6MuiCKrTvQwz8NqRswHsZaQrtkWNciD0&#10;3hbL+fyyGABrj6B0CPT3fnLyTcZvGq3il6YJOjIrOPUW84n5rNJZbNaybFH6zqhjG/IfuuilcVT0&#10;DHUvo2Q7NH9B9UYhBGjiTEFfQNMYpfMMNM1i/sc0z530Os9C5AR/pin8P1j1tH/2X5HF8T2MJGAe&#10;IvhHUD8Cc7DtpGv1HSIMnZY1FV4kyorBh/KYmqgOZUgg1fAZahJZ7iJkoLHBPrFCczJCJwEOZ9L1&#10;GJlKJW+uLxbzFWeKfFcXi9Uyq1LI8pTtMcSPGnqWDMGRRM3ocv8YYupGlqeQVMzBg7E2C2sdGwS/&#10;WS1X01xgTZ2cKSxgW20tsr1Mq5G/PBp5Xof1JtKCWtMLfn0OkmVi44Orc5UojZ1s6sS6Iz2JkYmb&#10;OFYjM7Xgl1epQqKrgvpAhCFMC0kPiIwO8BdnAy2j4OHnTqLmzH5yRHra3JOBJ6M6GdIpShVcReRs&#10;umzjtOM7j6btCHsS1sEdSdOYzNpLH8eOacUymcfnkHb49T1HvTzazW8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDk6r+X3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDEDvSPxDZCRuLB10bSlN&#10;p4GEEBMctsE9bU1S1iRVkm3d32NOcLT89PxcLSczsCP60DsrYD5LgKFtXddbJeBj93xTAAtR2k4O&#10;zqKAMwZY1pcXlSw7d7IbPG6jYiSxoZQCdIxjyXloNRoZZm5ES7sv542MNHrFOy9PJDcDv02SjBvZ&#10;W7qg5YhPGtv99mAE3Plz87JXa/WYvn2+rpL37FsXmRDXV9PqAVjEKf7B8JtP6VBTU+MOtgtsIEee&#10;UnoUsLhfACMgK/I5sIbIPM2B1xX//0L9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ7L&#10;ck4RAgAA/AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AOTqv5ffAAAACgEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f">
+              <v:shape w14:anchorId="74146F9C" id="_x0000_s1113" type="#_x0000_t202" style="position:absolute;margin-left:187.4pt;margin-top:29.75pt;width:156.15pt;height:57.6pt;z-index:-15432704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoSMiSKQIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3ZSpE2MOkWXrsOA&#10;rhvQ7QNkWbaFyaJGKbGzrx8lJ2m63YZdBNKiHsn3SN/cjr1hO4Vegy357CLnTFkJtbZtyb9/e3i3&#10;5MwHYWthwKqS75Xnt+u3b24GV6g5dGBqhYxArC8GV/IuBFdkmZed6oW/AKcsXTaAvQjkYpvVKAZC&#10;7002z/OrbACsHYJU3tPX++mSrxN+0ygZvjSNV4GZklNtIZ2Yziqe2fpGFC0K12l5KEP8QxW90JaS&#10;nqDuRRBsi/ovqF5LBA9NuJDQZ9A0WqrUA3Uzy//o5rkTTqVeiBzvTjT5/wcrn3bP7iuyML6HkQRM&#10;TXj3CPKHZxY2nbCtukOEoVOipsSzSFk2OF8cnkaqfeEjSDV8hppEFtsACWhssI+sUJ+M0EmA/Yl0&#10;NQYmY8rV8nKWLziTdHd9OVvMkyqZKI6vHfrwUUHPolFyJFETutg9+hCrEcUxJCbzYHT9oI1JThwk&#10;tTHIdoJGoGqnDs22p1Knb6tFnh9TprmL4Qn1FZKxbCj5ajFfTBy9yoJtdcpBaGeA52G9DjTsRvcl&#10;X56CRBGZ/WDrNIpBaDPZ1JWxB6ojuxPPYaxGpuuSX11HISL1FdR7Ih9hGm5aRjI6wF+cDTTYJfc/&#10;twIVZ+aTJQHjFhwNPBrV0RBW0tOSy4CcTc4mTPuydajbjrAnCi3ckcyNTgq81HGomMY1UXhYrbgP&#10;536KevkBrH8DAAD//wMAUEsDBBQABgAIAAAAIQA/Tp/Y4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqBNomxLiVFAJJNRLKUhc3XiJQ+11FLtt+Hu2Jziu5mnmbbUcvRNH&#10;HGIXSEE+yUAgNcF01Cr4eH++WYCISZPRLhAq+MEIy/ryotKlCSd6w+M2tYJLKJZagU2pL6WMjUWv&#10;4yT0SJx9hcHrxOfQSjPoE5d7J2+zbC697ogXrO5xZbHZbw9ewdPGvobv8ZP8ar8Ojdm4l7TOlbq+&#10;Gh8fQCQc0x8MZ31Wh5qdduFAJgqn4K6YsnpSMLufgWBgvihyEDsmi2kBsq7k/xfqXwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAoSMiSKQIAAEgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA/Tp/Y4AAAAAoBAAAPAAAAAAAAAAAAAAAAAIMEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" fillcolor="#f2f2f2 [3052]">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="18A2C38C" w14:textId="37F535A5" w:rsidR="00036121" w:rsidRPr="00036121" w:rsidRDefault="00036121" w:rsidP="005976A1">
                       <w:pPr>
                         <w:spacing w:before="71"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Angsana New"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00036121">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Angsana New"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
                         <w:t>คณะรัฐมนตรีพิจารณาให้ความเห็นชอบ</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004C6860">
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487778304" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DEE6B9D" wp14:editId="4F2D8AC5">
-[...80 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487776256" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="222939AE" wp14:editId="7CB88E07">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487776256" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="222939AE" wp14:editId="3F32D299">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3781425</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>20320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="361950"/>
                 <wp:effectExtent l="76200" t="0" r="76200" b="57150"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="-1" y="0"/>
                     <wp:lineTo x="-1" y="18189"/>
                     <wp:lineTo x="-1" y="23874"/>
                     <wp:lineTo x="-1" y="23874"/>
                     <wp:lineTo x="-1" y="21600"/>
                     <wp:lineTo x="-1" y="0"/>
                     <wp:lineTo x="-1" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="38" name="Straight Arrow Connector 38"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="361950"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="9525">
+                        <a:ln w="15875">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1E492852" id="Straight Arrow Connector 38" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:297.75pt;margin-top:1.6pt;width:0;height:28.5pt;z-index:-15540224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARTy6N0wEAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNE1RV2zUdA9dlguC&#10;FT8P4HXGiSXHtuyhSd6esdMm7MIFxMVJ7Pnm+/HkcDf2hp0hRO1szcvNljOw0jXatjX//u3hzTvO&#10;IgrbCOMs1HyCyO+Or18dBl/BznXONBAYNbGxGnzNO0RfFUWUHfQibpwHS4fKhV4gfYa2aIIYqHtv&#10;it12e1MMLjQ+OAkx0u79fMiPub9SIPGzUhGQmZqTNsxryOtTWovjQVRtEL7T8iJD/IOKXmhLpEur&#10;e4GC/Qj6t1a9lsFFp3AjXV84pbSE7IHclNsXbr52wkP2QuFEv8QU/19b+el8so+BYhh8rKJ/DMnF&#10;qEKfnqSPjTmsaQkLRmRy3pS0+/amvN3nHIsV50PED+B6ll5qHjEI3XZ4ctbSjbhQ5qzE+WNEYibg&#10;FZBIjWVDzW/3u32uis7o5kEbk87yXMDJBHYWdKM4lukGqcGzKhTavLcNw8nTyGHQwrYGLpXGEmA1&#10;m99wMjBTfwHFdEP2Zokv+ISUYPHKaSxVJ5gidQtwO6tOA7wKfQ681Cco5Bn9G/CCyMzO4gLutXXh&#10;T+xrTGquvyYw+04RPLlmymOQo6Fhy6lefow0zb9+Z/j6+x5/AgAA//8DAFBLAwQUAAYACAAAACEA&#10;FabcMd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiDUQoN2VQFiSIu&#10;rSiIsxsvSYS9jmKnDXw9RhzgOJrRzJtyOTkrDjSEzjPC5SwDQVx703GD8PrycHEDIkTNRlvPhPBJ&#10;AZbV6UmpC+OP/EyHXWxEKuFQaIQ2xr6QMtQtOR1mvidO3rsfnI5JDo00gz6mcmelyrK5dLrjtNDq&#10;nu5bqj92o0O4fvSbbrOYtopGtV5tv97unuwa8fxsWt2CiDTFvzD84Cd0qBLT3o9sgrAI+SLPUxTh&#10;SoFI/q/eI8wzBbIq5f8D1TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEU8ujdMBAAAG&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFabcMd0A&#10;AAAIAQAADwAAAAAAAAAAAAAAAAAtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="black [3213]">
+              <v:shape w14:anchorId="27ACE2D8" id="Straight Arrow Connector 38" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:297.75pt;margin-top:1.6pt;width:0;height:28.5pt;z-index:-15540224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmf4u31AEAAAcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbLJFW0q02R62lAuC&#10;isIHuM44seTYlj1skr9n7OwmtHABcXESe968N88v+9uxN+wEIWpna77dlJyBla7Rtq3592/3b244&#10;iyhsI4yzUPMJIr89vH61H3wFV65zpoHAqImN1eBr3iH6qiii7KAXceM8WDpULvQC6TO0RRPEQN17&#10;U1yV5XUxuND44CTESLt38yE/5P5KgcQvSkVAZmpO2jCvIa9PaS0Oe1G1QfhOy7MM8Q8qeqEtkS6t&#10;7gQK9iPo31r1WgYXncKNdH3hlNIS8gw0zbZ8Mc1jJzzkWcic6Beb4v9rKz+fjvYhkA2Dj1X0DyFN&#10;MarQpyfpY2M2a1rMghGZnDcl7b693r7fZR+LFedDxI/gepZeah4xCN12eHTW0o24sM1eidOniMRM&#10;wAsgkRrLBorS7ubdLpdFZ3Rzr41JhzkYcDSBnQRdKY7bdIXU4VkVCm0+2Ibh5ClzGLSwrYFzpbEE&#10;WKfNbzgZmLm/gmK6oflmjS/4hJRg8cJpLFUnmCJ1C7CcVacEr0KfA8/1CQo5pH8DXhCZ2VlcwL22&#10;LvyJfbVJzfUXB+a5kwVPrplyDrI1lLbs6vnPSHH+9TvD1//38BMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AOfhy+DbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTZALhDgVQgKp&#10;4kRbies2XpKo9jqK3TT9e4w4wHE0s7NvqtXsnZhojH1gA7cLBYK4Cbbn1sBu+3rzACImZIsuMBk4&#10;U4RVfXlRYWnDiT9o2qRW5BKOJRroUhpKKWPTkce4CANx9r7C6DFlObbSjnjK5d7JQqml9Nhz/tDh&#10;QC8dNYfN0WeMhgO+Tdr1nwdF99v39e6s18ZcX83PTyASzekvDD/4+QbqzLQPR7ZROAP6UescNXBX&#10;gMj+r94bWKoCZF3J/wPqbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmf4u31AEAAAcE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDn4cvg2wAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="black [3213]" strokeweight="1.25pt">
                 <v:stroke endarrow="block"/>
                 <w10:wrap type="tight" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F237779" w14:textId="52269FFA" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AD1F13B" w14:textId="7551900A" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02A0C78B" w14:textId="4E448F72" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BE50AE3" w14:textId="5875D1AF" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="754A0201" w14:textId="328F5115" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B11AD33" w14:textId="7EC849D2" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
+    <w:p w14:paraId="1B11AD33" w14:textId="197FF3D3" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BC96F1B" w14:textId="38C1C758" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00AC301D" w:rsidP="00585715">
+    <w:p w14:paraId="5BC96F1B" w14:textId="5CB99CF3" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="0099334E" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15724542" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DEE6B9D" wp14:editId="1BC61A44">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3786505</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2540</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="469265"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="64135"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="-1" y="0"/>
+                    <wp:lineTo x="-1" y="17537"/>
+                    <wp:lineTo x="-1" y="23675"/>
+                    <wp:lineTo x="-1" y="23675"/>
+                    <wp:lineTo x="-1" y="0"/>
+                    <wp:lineTo x="-1" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="39" name="Straight Arrow Connector 39"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="469265"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="15875">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5F73EF4B" id="Straight Arrow Connector 39" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:298.15pt;margin-top:.2pt;width:0;height:36.95pt;z-index:-487591938;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCY1/gI0wEAAAcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD1buNGlFyxI13UOX5YJg&#10;xcIHeJ1xYsmxLXtokr9n7KQJu3ABcXESe968N88vx9uh0+wCPihrqmy7KTIGRthamabKvn+7f3OT&#10;sYDc1FxbA1U2QshuT69fHXtXws62VtfgGTUxoexdlbWIrszzIFroeNhYB4YOpfUdR/r0TV573lP3&#10;Tue7ojjkvfW181ZACLR7Nx1mp9RfShD4RcoAyHSVkTZMq0/rU1zz05GXjeeuVWKWwf9BRceVIdKl&#10;1R1Hzn549VurTglvg5W4EbbLrZRKQJqBptkWL6Z5bLmDNAuZE9xiU/h/bcXny9k8eLKhd6EM7sHH&#10;KQbpu/gkfWxIZo2LWTAgE9OmoN23h/e7wz76mK845wN+BNux+FJlAT1XTYtnawzdiPXb5BW/fAo4&#10;Aa+ASKoN6ylK+5t3+1QWrFb1vdI6HqZgwFl7duF0pThsZ+pnVciV/mBqhqOjzKFX3DQa5kptSOs6&#10;bXrDUcPE/RUkUzXNN2l8wceFAINXTm2oOsIkqVuAxaQ6JngV+hw410copJD+DXhBJGZrcAF3ylj/&#10;J/bVJjnVXx2Y5o4WPNl6TDlI1lDa0oXOf0aM86/fCb7+v6efAAAA//8DAFBLAwQUAAYACAAAACEA&#10;unSP1tkAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOTU/CQBCG7yb+h82YeJOtQkFqt8SYaEI8&#10;CSReh+7QNnRnm+5Syr93jAc8vnm/nnw1ulYN1IfGs4HHSQKKuPS24crAbvv+8AwqRGSLrWcycKEA&#10;q+L2JsfM+jN/0bCJlZIRDhkaqGPsMq1DWZPDMPEdsXgH3zuMIvtK2x7PMu5a/ZQkc+2wYXmosaO3&#10;msrj5uQEo2SPH0PaNt/HhBbbz/Xukq6Nub8bX19ARRrjNQy/+NKBQpj2/sQ2qNZAupxPJWpgBkrs&#10;P7k3sJhNQRe5/s9f/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCY1/gI0wEAAAcEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC6dI/W2QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1.25pt">
+                <v:stroke endarrow="block"/>
+                <w10:wrap type="tight" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00AC301D">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487874560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FD38E27" wp14:editId="69C81DB7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3658235</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>75565</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1097280" cy="301752"/>
                 <wp:effectExtent l="0" t="0" r="7620" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="516731242" name="docshape64"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -25397,117 +25455,95 @@
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="121BD9FF" w14:textId="4D36F4F4" w:rsidR="00AC301D" w:rsidRPr="0067153E" w:rsidRDefault="00AC301D" w:rsidP="00AC301D">
                             <w:pPr>
                               <w:spacing w:line="307" w:lineRule="exact"/>
                               <w:ind w:right="18"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Angsana New"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                                 <w:spacing w:val="-1"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                                 <w:lang w:bidi="th-TH"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">สลค. </w:t>
-[...10 lines deleted...]
-                              <w:t>แจ้งมติ ครม.</w:t>
+                              <w:t>สลค. แจ้งมติ ครม.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="6FD38E27" id="_x0000_s1114" type="#_x0000_t202" style="position:absolute;margin-left:288.05pt;margin-top:5.95pt;width:86.4pt;height:23.75pt;z-index:-15441920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWJJwW2wEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mL2ErUdBqbhpAG&#10;Qxr7ARfHaSwSnzm7Tcqv5+w0HbA3xIt19tnffd93583V2HfioMkbtKVcLnIptFVYG7sr5dO3uzdr&#10;KXwAW0OHVpfyqL282r5+tRlcoVfYYldrEgxifTG4UrYhuCLLvGp1D36BTltONkg9BN7SLqsJBkbv&#10;u2yV5xfZgFQ7QqW959PbKSm3Cb9ptAoPTeN1EF0pmVtIK6W1imu23UCxI3CtUSca8A8sejCWi56h&#10;biGA2JN5AdUbReixCQuFfYZNY5ROGljNMv9LzWMLTictbI53Z5v8/4NVXw6P7iuJMH7AkRuYRHh3&#10;j+q7FxZvWrA7fU2EQ6uh5sLLaFk2OF+cnkarfeEjSDV8xpqbDPuACWhsqI+usE7B6NyA49l0PQah&#10;Ysn8/eVqzSnFubf58vLdKpWAYn7tyIePGnsRg1ISNzWhw+Heh8gGivlKLGbxznRdamxn/zjgi/Ek&#10;sY+EJ+phrEZh6lJerGPhqKbC+sh6CKd54fnmoEX6KcXAs1JK/2MPpKXoPln2JA7WHNAcVHMAVvHT&#10;UgYppvAmTAO4d2R2LSNPrlu8Zt8akyQ9szjx5f4npadZjQP2+z7dev5R218AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQArPjTp3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82QVT&#10;aUGWpjF6MmmkePC4sFMgZWeR3bb49h1PepvJ9+efb/LNbAdxxsn3jhTEiwgEUuNMT62Cz+rtYQ3C&#10;B01GD45QwQ962BS3N7nOjLtQied9aAWXkM+0gi6EMZPSNx1a7RduRGJ2cJPVgdeplWbSFy63g3yM&#10;okRa3RNf6PSILx02x/3JKth+Ufnaf+/qj/JQ9lWVRvSeHJW6v5u3zyACzuEvDL/6rA4FO9XuRMaL&#10;QcHTKok5yiBOQXBgtVzzUDNJlyCLXP7/oLgCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;FiScFtsBAACZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAKz406d4AAAAJAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="121BD9FF" w14:textId="4D36F4F4" w:rsidR="00AC301D" w:rsidRPr="0067153E" w:rsidRDefault="00AC301D" w:rsidP="00AC301D">
                       <w:pPr>
                         <w:spacing w:line="307" w:lineRule="exact"/>
                         <w:ind w:right="18"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Angsana New"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Angsana New" w:hint="cs"/>
                           <w:spacing w:val="-1"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">สลค. </w:t>
-[...10 lines deleted...]
-                        <w:t>แจ้งมติ ครม.</w:t>
+                        <w:t>สลค. แจ้งมติ ครม.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B6269E">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487799808" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4021CAF2" wp14:editId="0A0FF9A7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3473450</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>116840</wp:posOffset>
@@ -25698,354 +25734,410 @@
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="6E5ACCA4" id="docshape79" o:spid="_x0000_s1116" type="#_x0000_t202" style="position:absolute;margin-left:438pt;margin-top:5.75pt;width:11.7pt;height:13.35pt;z-index:487803904;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnLlJ52gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v1DAQfEfiP1h+53JX9UobXa4qrYqQ&#10;CkUq/ICN4yQWidesfZccv561c7kCfat4sTb+mJ2ZnWyux74Te03eoC3karGUQluFlbFNIb9/u393&#10;KYUPYCvo0OpCHrSX19u3bzaDy/UZtthVmgSDWJ8PrpBtCC7PMq9a3YNfoNOWD2ukHgJ/UpNVBAOj&#10;9112tlxeZANS5QiV9p5376ZDuU34da1VeKxrr4PoCsncQloprWVcs+0G8obAtUYdacArWPRgLDc9&#10;Qd1BALEj8wKqN4rQYx0WCvsM69oonTSwmtXyHzVPLTidtLA53p1s8v8PVn3ZP7mvJML4AUceYBLh&#10;3QOqH15YvG3BNvqGCIdWQ8WNV9GybHA+Pz6NVvvcR5By+IwVDxl2ARPQWFMfXWGdgtF5AIeT6XoM&#10;QsWW55frKz5RfLS6uFqfr1MHyOfHjnz4qLEXsSgk8UwTOOwffIhkIJ+vxF4W703Xpbl29q8Nvhh3&#10;EvnId2IexnIUpirk+5SGKKbE6sByCKe4cLy5aJF+STFwVArpf+6AtBTdJ8uWxFzNBc1FORdgFT8t&#10;ZJBiKm/DlL+dI9O0jDyZbvGGbatNkvTM4siXx5+UHqMa8/Xnd7r1/ENtfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIQ/t7TfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/ofNM/Fml1ZF&#10;oCxNY/RkYqR46HFhX4GUfYvstsV/7/Okx8lMZr7JN7MdxBkn3ztSsFxEIJAaZ3pqFXxWr3cJCB80&#10;GT04QgXf6GFTXF/lOjPuQiWed6EVXEI+0wq6EMZMSt90aLVfuBGJvYObrA4sp1aaSV+43A5yFUWx&#10;tLonXuj0iM8dNsfdySrY7ql86b/e64/yUPZVlUb0Fh+Vur2Zt2sQAefwF4ZffEaHgplqdyLjxaAg&#10;eYr5S2Bj+QiCA0maPoCoFdwnK5BFLv8/KH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;5y5SedoBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAhD+3tN8AAAAJAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="0795D080" w14:textId="1D23539D" w:rsidR="005976A1" w:rsidRDefault="005976A1" w:rsidP="005976A1">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7E9D2D" w14:textId="2BDFD8BC" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00AC301D" w:rsidP="00585715">
+    <w:p w14:paraId="0C7E9D2D" w14:textId="62575F50" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425D0AEB" w14:textId="4CF0783F" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="0099334E" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487880704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F988CD0" wp14:editId="3F918FD2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487880704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F988CD0" wp14:editId="5E1431AB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>2159000</wp:posOffset>
+                  <wp:posOffset>2217567</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>133985</wp:posOffset>
+                  <wp:posOffset>15881</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2393950" cy="1193800"/>
-                <wp:effectExtent l="19050" t="19050" r="25400" b="25400"/>
+                <wp:extent cx="2333101" cy="1126170"/>
+                <wp:effectExtent l="19050" t="19050" r="10160" b="17145"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1128187446" name="Rectangle: Rounded Corners 105"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2393950" cy="1193800"/>
+                          <a:ext cx="2333101" cy="1126170"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 14379"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:schemeClr val="accent2"/>
                           </a:solidFill>
                           <a:prstDash val="sysDot"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="551B4B52" id="Rectangle: Rounded Corners 105" o:spid="_x0000_s1026" style="position:absolute;margin-left:170pt;margin-top:10.55pt;width:188.5pt;height:94pt;z-index:487880704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="9424f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/XSM0qAIAALgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X23nsTZBnSJo0GFA&#10;0RZth54VWYo9SKImKXGyXz9KdpyuK3YYdpElk/xIfnxcXu21IjvhfAOmpMVZTokwHKrGbEr67fnm&#10;0wUlPjBTMQVGlPQgPL1afPxw2dq5GEENqhKOIIjx89aWtA7BzrPM81po5s/ACoNCCU6zgE+3ySrH&#10;WkTXKhvl+eesBVdZB1x4j39XnZAuEr6Ugod7Kb0IRJUUYwvpdOlcxzNbXLL5xjFbN7wPg/1DFJo1&#10;Bp0OUCsWGNm65g8o3XAHHmQ446AzkLLhIuWA2RT5m2yeamZFygXJ8Xagyf8/WH63e7IPDmlorZ97&#10;vMYs9tLp+MX4yD6RdRjIEvtAOP4cjWfj2RQ55Sgritn4Ik90Zidz63z4IkCTeCmpg62pHrEkiSm2&#10;u/UhUVYRwzT2Bqu+UyK1wgLsmCLFZHw+iwVCxF4Zb0fMaGngplEqlVAZ0mJMF9PzaUL3oJoqSqNe&#10;6iZxrRxBXPTDuTBh1EP/phnRV8zXnaI/+BWEXk8ZjOREUrqFgxLRgTKPQpKmirR07mP/vvVYdKKa&#10;VaLDL6b5wNkQY8o3AUZkiSkM2D3A+9gdUb1+NBWp/Qfj/G+BdcaDRfIMJgzGujHg3gNQoej5kZ3+&#10;kaSOmsjSGqrDgyMOuuHzlt80SPMt8+GBOSw29hBukHCPh1SAZYT+RkkN7ud7/6M+DgFKKWlxekvq&#10;f2yZE5SorwbHY1ZMJnHc02MyPR/hw72WrF9LzFZfAzZGgbvK8nSN+kEdr9KBfsFFs4xeUcQMR98l&#10;5cEdH9eh2yq4qrhYLpMajrhl4dY8WR7BI6uxwZ73L8zZfigCztMdHCe97/SuHCfdaGlguQ0gmxCF&#10;J177B66H1Dj9Kov75/U7aZ0W7uIXAAAA//8DAFBLAwQUAAYACAAAACEAdS5O3d8AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjtgigNcaoKqQfEhbZw4ObG2zgktiPbacPf&#10;s5zKcWdHM2/K1eR6dsKY2uAVyJkAhr4OpvWNgo/95u4JWMraG90Hjwp+MMGqur4qdWHC2W/xtMsN&#10;oxCfCq3A5jwUnKfaotNpFgb09DuG6HSmMzbcRH2mcNfzuRCP3OnWU4PVA75YrLvd6BTEz050zbfN&#10;6zd8/dq/j8fNdsmVur2Z1s/AMk75YoY/fEKHipgOYfQmsV7B/YOgLVnBXEpgZFjIBQkHEsRSAq9K&#10;/n9C9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/XSM0qAIAALgFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB1Lk7d3wAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAAIFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" filled="f" strokecolor="#c0504d [3205]" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="2638821C" id="Rectangle: Rounded Corners 105" o:spid="_x0000_s1026" style="position:absolute;margin-left:174.6pt;margin-top:1.25pt;width:183.7pt;height:88.65pt;z-index:487880704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="9424f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFpmsEqAIAALgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jSDwoVKaqomCYh&#10;qICJZ+PYJJPt82y3affX7+ykKTC0h2kvjp27+93d7z4uLndaka1wvgFT0uIkp0QYDlVjXkr6/fH6&#10;yxklPjBTMQVGlHQvPL1cfP500dq5GEENqhKOIIjx89aWtA7BzrPM81po5k/ACoNCCU6zgE/3klWO&#10;tYiuVTbK89OsBVdZB1x4j39XnZAuEr6Ugoc7Kb0IRJUUYwvpdOl8jme2uGDzF8ds3fA+DPYPUWjW&#10;GHQ6QK1YYGTjmj+gdMMdeJDhhIPOQMqGi5QDZlPk77J5qJkVKRckx9uBJv//YPnt9sGuHdLQWj/3&#10;eI1Z7KTT8YvxkV0iaz+QJXaBcPw5Go/HRV5QwlFWFKPTYpbozI7m1vnwVYAm8VJSBxtT3WNJElNs&#10;e+NDoqwihmnsDVb9oERqhQXYMkWKyXh2HguEiL0y3g6Y0dLAdaNUKqEypMWYzqazaUL3oJoqSqNe&#10;6iZxpRxBXPTDuTBh1EO/0YzoK+brTtHv/QpCr6cMRnIkKd3CXonoQJl7IUlTRVo697F/33ssOlHN&#10;KtHhF9M8P3A2xJjyTYARWWIKA3YP8DF2R1SvH01Fav/BOP9bYJ3xYJE8gwmDsW4MuI8AVCh6fmSn&#10;fyCpoyay9AzVfu2Ig274vOXXDdJ8w3xYM4fFxrnEDRLu8JAKsIzQ3yipwf366H/UxyFAKSUtTm9J&#10;/c8Nc4IS9c3geJwXk0kc9/SYTGcjfLjXkufXErPRV4CNgc2M0aVr1A/qcJUO9BMummX0iiJmOPou&#10;KQ/u8LgK3VbBVcXFcpnUcMQtCzfmwfIIHlmNDfa4e2LO9kMRcJ5u4TDpfad35TjqRksDy00A2YQo&#10;PPLaP3A9pMbpV1ncP6/fSeu4cBe/AQAA//8DAFBLAwQUAAYACAAAACEAn7m2YuAAAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VIbNRpgLRJ41QVUgfEQlsYurnxNQ6Jz5HttOHf&#10;YyYYT+/Te9+V68n07ILOt5YEzGcJMKTaqpYaAR+H7cMSmA+SlOwtoYBv9LCubm9KWSh7pR1e9qFh&#10;sYR8IQXoEIaCc19rNNLP7IAUs7N1RoZ4uoYrJ6+x3PQ8TZKMG9lSXNBywBeNdbcfjQD32SVd86XD&#10;5g1fj4f38bzd5VyI+7tpswIWcAp/MPzqR3WootPJjqQ86wU8PuVpRAWkz8BivphnGbBTBBf5EnhV&#10;8v8fVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxaZrBKgCAAC4BQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAn7m2YuAAAAAJAQAADwAAAAAA&#10;AAAAAAAAAAACBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAA8GAAAAAA==&#10;" filled="f" strokecolor="#c0504d [3205]" strokeweight="2.25pt">
                 <v:stroke dashstyle="1 1"/>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425D0AEB" w14:textId="35FAC3B5" w:rsidR="00585715" w:rsidRPr="00585715" w:rsidRDefault="00D051B3" w:rsidP="00585715">
+    <w:p w14:paraId="6934C889" w14:textId="0C9D1476" w:rsidR="00585715" w:rsidRDefault="0099334E" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184FF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487751680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76CF7F5B" wp14:editId="2B81C5AE">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="487751680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76CF7F5B" wp14:editId="18F1D762">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2324100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>52070</wp:posOffset>
+                  <wp:posOffset>6350</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2101850" cy="974725"/>
-                <wp:effectExtent l="0" t="0" r="12700" b="15875"/>
+                <wp:extent cx="2101850" cy="861695"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="14605"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="30" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2101850" cy="974725"/>
+                          <a:ext cx="2101850" cy="861695"/>
                         </a:xfrm>
-                        <a:prstGeom prst="ellipse">
+                        <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="76380A25" w14:textId="03F7A314" w:rsidR="0048660C" w:rsidRPr="0048660C" w:rsidRDefault="0048660C" w:rsidP="0048660C">
+                          <w:p w14:paraId="76380A25" w14:textId="10921EDA" w:rsidR="0048660C" w:rsidRPr="0048660C" w:rsidRDefault="0048660C" w:rsidP="0048660C">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0048660C">
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                                 <w:lang w:bidi="th-TH"/>
                               </w:rPr>
-                              <w:t>สศค. มีหนังสือแจ้ง สคฝ. และประธานกรรมการหรือกรรมการ</w:t>
+                              <w:t xml:space="preserve">สศค. มีหนังสือแจ้ง สคฝ. </w:t>
                             </w:r>
-                            <w:r w:rsidR="00D051B3">
+                            <w:r w:rsidR="0099334E">
                               <w:rPr>
-                                <w:rFonts w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                                 <w:lang w:bidi="th-TH"/>
                               </w:rPr>
-                              <w:t>ผู้ทรงคุณวุฒิ</w:t>
+                              <w:br/>
                             </w:r>
                             <w:r w:rsidRPr="0048660C">
                               <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:cs/>
+                                <w:lang w:bidi="th-TH"/>
+                              </w:rPr>
+                              <w:t>และประธานกรรมการ</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0099334E">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:cs/>
+                                <w:lang w:bidi="th-TH"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="0048660C">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:cs/>
+                                <w:lang w:bidi="th-TH"/>
+                              </w:rPr>
+                              <w:t>หรือกรรมการ</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D051B3">
+                              <w:rPr>
+                                <w:rFonts w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                                 <w:lang w:bidi="th-TH"/>
                               </w:rPr>
                               <w:t>ผู้ทรงคุณวุฒิ</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="76CF7F5B" id="_x0000_s1117" style="position:absolute;margin-left:183pt;margin-top:4.1pt;width:165.5pt;height:76.75pt;z-index:487751680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc6mmjFQIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01StXQ3arpauhQh&#10;LQvSwgNMHaexcDzGdpuUp2fsZrvlQxwQOVgej/Ofmd+MlzdDp9lBOq/QVLyY5JxJI7BWZlfxL583&#10;r6448wFMDRqNrPhRen6zevli2dtSTrFFXUvHSMT4srcVb0OwZZZ50coO/AStNORs0HUQyHS7rHbQ&#10;k3qns2mev856dLV1KKT3dHp3cvJV0m8aKcLHpvEyMF1xyi2k1aV1G9dstYRy58C2SoxpwD9k0YEy&#10;FPQsdQcB2N6p36Q6JRx6bMJEYJdh0yghUw1UTZH/Us1jC1amWgiOt2dM/v/JiofDo/3kWBje4EAN&#10;TEV4e4/iq2cG1y2Ynbx1DvtWQk2Bi4gs660vx18jal/6KLLtP2BNTYZ9wCQ0NK6LVKhORurUgOMZ&#10;uhwCE3Q4LfLiak4uQb7rxWwxnacQUD79bZ0P7yR2LG4qLrVW1kcuUMLh3oeYEJRPt+KxR63qjdI6&#10;GW63XWvHDkAzsEnfGOCna9qwnhKYU/i/S+Tp+5NEpwINs1Zdxa/Ol6CM5N6aOo1aAKVPe0pZmxFl&#10;pHfiGIbtwFRd8UUCHdFusT4SXIen4aXHRpsW3XfOehrcivtve3CSM/3eUIOui9ksTnoyZvPFlAx3&#10;6dleesAIkqp44Oy0XYf0OiICg7fUyEYlwM+ZjDnTQCbu4+OJE39pp1vPT3z1AwAA//8DAFBLAwQU&#10;AAYACAAAACEAFviZ8N0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT&#10;VrhtiFMBEuKGICC13Nx4SSLidWQ7bfr3LCc4jmY086bYTq4XRwyx86RhPstAINXedtRo+Hh/ulmD&#10;iMmQNb0n1HDGCNvy8qIwufUnesNjlRrBJRRzo6FNaciljHWLzsSZH5DY+/LBmcQyNNIGc+Jy18tF&#10;linpTEe80JoBH1usv6vRaaiq5WsMn+PumV72D3JzK+1ZSa2vr6b7OxAJp/QXhl98RoeSmQ5+JBtF&#10;r2GpFH9JGtYLEOyrzYr1gYNqvgJZFvL/g/IHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;3OppoxUCAAAqBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAFviZ8N0AAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+              <v:roundrect w14:anchorId="76CF7F5B" id="_x0000_s1117" style="position:absolute;margin-left:183pt;margin-top:.5pt;width:165.5pt;height:67.85pt;z-index:487751680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLwslAGAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q943tKMlurDirbbap&#10;Km0P6rYPgAHHqJihQGKnT78D8WbT001VXyDGA//MfDOsboZOk4N0XoGpaDHJKZGGg1BmV9GvX7av&#10;rinxgRnBNBhZ0aP09Gb98sWqt6WcQgtaSEdQxPiytxVtQ7Bllnneyo75CVhp0NmA61hA0+0y4ViP&#10;6p3Opnm+yHpwwjrg0nv8e3dy0nXSbxrJw8em8TIQXVHMLaTVpbWOa7ZesXLnmG0VH9Ng/5BFx5TB&#10;oGepOxYY2Tv1m1SnuAMPTZhw6DJoGsVlqgGrKfJfqnlomZWpFoTj7RmT/3+y/MPhwX5yJAyvYcAG&#10;piK8vQf+zRMDm5aZnbx1DvpWMoGBi4gs660vx6sRtS99FKn79yCwyWwfIAkNjesiFayToDo24HiG&#10;LodAOP6cFnlxPUcXR9/1olgs5ykEK59uW+fDWwkdiZuKOtgb8Rk7m0Kww70PMSVWPp2LET1oJbZK&#10;62S4Xb3RjhwYTsE2fWOIn45pQ/qKLufT+YnCXyXy9P1JolMBx1mrDks5H2JlZPfGiDRsgSl92mPK&#10;2owwI78TyTDUA1GiolcJdYRbgzgiXgen8cXnhpsW3A9Kehzdivrve+YkJfqdwRYti9ksznoyZvOr&#10;KRru0lNfepjhKFXRQMlpuwnpfURwBm6xlY1KgJ8zGXPGkUzcx+cTZ/7STqeeH/n6EQAA//8DAFBL&#10;AwQUAAYACAAAACEA6guUTN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBCF7yb+h2ZM&#10;vLlFiV0XKRtjYuLBg4IH91boCEQ6JbQLuL/e8aSnmZc3efO9fL+6Qcw4hd6ThutNAgKp8banVsN7&#10;9XR1ByJEQ9YMnlDDNwbYF+dnucmsX+gN5zK2gkMoZEZDF+OYSRmaDp0JGz8isffpJ2ciy6mVdjIL&#10;h7tB3iSJks70xB86M+Jjh81XeXQa5mdVnj58etippX5JqtOh8q+3Wl9erA/3ICKu8e8YfvEZHQpm&#10;qv2RbBCDhlQp7hLZ4MG+2m15qVmnaguyyOX/BsUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAMvCyUAYAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAOoLlEzeAAAACQEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="76380A25" w14:textId="03F7A314" w:rsidR="0048660C" w:rsidRPr="0048660C" w:rsidRDefault="0048660C" w:rsidP="0048660C">
+                    <w:p w14:paraId="76380A25" w14:textId="10921EDA" w:rsidR="0048660C" w:rsidRPr="0048660C" w:rsidRDefault="0048660C" w:rsidP="0048660C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0048660C">
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
-                        <w:t>สศค. มีหนังสือแจ้ง สคฝ. และประธานกรรมการหรือกรรมการ</w:t>
+                        <w:t xml:space="preserve">สศค. มีหนังสือแจ้ง สคฝ. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0099334E">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:cs/>
+                          <w:lang w:bidi="th-TH"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="0048660C">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:cs/>
+                          <w:lang w:bidi="th-TH"/>
+                        </w:rPr>
+                        <w:t>และประธานกรรมการ</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0099334E">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:cs/>
+                          <w:lang w:bidi="th-TH"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="0048660C">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:cs/>
+                          <w:lang w:bidi="th-TH"/>
+                        </w:rPr>
+                        <w:t>หรือกรรมการ</w:t>
                       </w:r>
                       <w:r w:rsidR="00D051B3">
                         <w:rPr>
                           <w:rFonts w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                           <w:lang w:bidi="th-TH"/>
                         </w:rPr>
                         <w:t>ผู้ทรงคุณวุฒิ</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0048660C">
-[...7 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
-              </v:oval>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5CE50E4B" w14:textId="05285A4B" w:rsidR="00585715" w:rsidRDefault="00585715" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02E43C9E" w14:textId="6FBD22A3" w:rsidR="00184FF7" w:rsidRPr="00585715" w:rsidRDefault="00184FF7" w:rsidP="00585715">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00184FF7" w:rsidRPr="00585715">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1080" w:right="400" w:bottom="280" w:left="660" w:header="716" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71EAFC78" w14:textId="77777777" w:rsidR="008A1895" w:rsidRDefault="008A1895">
+    <w:p w14:paraId="656ABEB4" w14:textId="77777777" w:rsidR="000721F4" w:rsidRDefault="000721F4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BFEBFAF" w14:textId="77777777" w:rsidR="008A1895" w:rsidRDefault="008A1895">
+    <w:p w14:paraId="17586B8B" w14:textId="77777777" w:rsidR="000721F4" w:rsidRDefault="000721F4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -26103,58 +26195,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39C3AA74" w14:textId="77777777" w:rsidR="008A1895" w:rsidRDefault="008A1895">
+    <w:p w14:paraId="44E27C88" w14:textId="77777777" w:rsidR="000721F4" w:rsidRDefault="000721F4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13B11EC9" w14:textId="77777777" w:rsidR="008A1895" w:rsidRDefault="008A1895">
+    <w:p w14:paraId="33C8B361" w14:textId="77777777" w:rsidR="000721F4" w:rsidRDefault="000721F4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DF9517F" w14:textId="19CCBC3A" w:rsidR="00E13471" w:rsidRDefault="00E13471">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7F59B539" w14:textId="77777777" w:rsidR="00E13471" w:rsidRDefault="00E13471">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -26362,51 +26454,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="76C0E4D0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="docshape7" o:spid="_x0000_s1098" type="#_x0000_t202" style="position:absolute;margin-left:296.95pt;margin-top:25.95pt;width:19.55pt;height:20.55pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBn7ljn1AEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QRrErUdLXsahHS&#10;AistfIDr2ElE4jEzbpPy9YydpsvlDfFiTcbjM+ecmWyvp6EXR4PUgavkepVLYZyGunNNJb9+uX+1&#10;kYKCcrXqwZlKngzJ693LF9vRl6aAFvraoGAQR+XoK9mG4MssI92aQdEKvHF8aQEHFfgTm6xGNTL6&#10;0GdFnl9lI2DtEbQh4uzdfCl3Cd9ao8Nna8kE0VeSuYV0Yjr38cx2W1U2qHzb6TMN9Q8sBtU5bnqB&#10;ulNBiQN2f0ENnUYgsGGlYcjA2k6bpIHVrPM/1Dy1ypukhc0hf7GJ/h+s/nR88o8owvQOJh5gEkH+&#10;AfQ3Eg5uW+Uac4MIY2tUzY3X0bJs9FSen0arqaQIsh8/Qs1DVocACWiyOERXWKdgdB7A6WK6mYLQ&#10;nCxeb4rNGyk0XxVX+VuOYwdVLo89UnhvYBAxqCTyTBO4Oj5QmEuXktjLwX3X92muvfstwZgxk8hH&#10;vjPzMO0nro4i9lCfWAbCvCa81hy0gD+kGHlFKknfDwqNFP0Hx1bEfVoCXIL9Eiin+WklgxRzeBvm&#10;vTt47JqWkWezHdywXbZLUp5ZnHny2JMZ5xWNe/Xrd6p6/pF2PwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AB9ijA/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYOioqWppOE4IT&#10;EqIrB45p47XRGqc02Vb+PebETs+Wn56/V24WN4oTzsF6UrBeJSCQOm8s9Qo+m9e7RxAhajJ69IQK&#10;fjDAprq+KnVh/JlqPO1iLziEQqEVDDFOhZShG9DpsPITEt/2fnY68jr30sz6zOFulPdJkkmnLfGH&#10;QU/4PGB32B2dgu0X1S/2+739qPe1bZo8obfsoNTtzbJ9AhFxif9m+MNndKiYqfVHMkGMCh7yNGcr&#10;D2tWNmRpyuVaBTmrrEp52aD6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGfuWOfUAQAA&#10;kAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB9ijA/d&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAALgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="docshape7" o:spid="_x0000_s1118" type="#_x0000_t202" style="position:absolute;margin-left:296.95pt;margin-top:25.95pt;width:19.55pt;height:20.55pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBn7ljn1AEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QRrErUdLXsahHS&#10;AistfIDr2ElE4jEzbpPy9YydpsvlDfFiTcbjM+ecmWyvp6EXR4PUgavkepVLYZyGunNNJb9+uX+1&#10;kYKCcrXqwZlKngzJ693LF9vRl6aAFvraoGAQR+XoK9mG4MssI92aQdEKvHF8aQEHFfgTm6xGNTL6&#10;0GdFnl9lI2DtEbQh4uzdfCl3Cd9ao8Nna8kE0VeSuYV0Yjr38cx2W1U2qHzb6TMN9Q8sBtU5bnqB&#10;ulNBiQN2f0ENnUYgsGGlYcjA2k6bpIHVrPM/1Dy1ypukhc0hf7GJ/h+s/nR88o8owvQOJh5gEkH+&#10;AfQ3Eg5uW+Uac4MIY2tUzY3X0bJs9FSen0arqaQIsh8/Qs1DVocACWiyOERXWKdgdB7A6WK6mYLQ&#10;nCxeb4rNGyk0XxVX+VuOYwdVLo89UnhvYBAxqCTyTBO4Oj5QmEuXktjLwX3X92muvfstwZgxk8hH&#10;vjPzMO0nro4i9lCfWAbCvCa81hy0gD+kGHlFKknfDwqNFP0Hx1bEfVoCXIL9Eiin+WklgxRzeBvm&#10;vTt47JqWkWezHdywXbZLUp5ZnHny2JMZ5xWNe/Xrd6p6/pF2PwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AB9ijA/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYOioqWppOE4IT&#10;EqIrB45p47XRGqc02Vb+PebETs+Wn56/V24WN4oTzsF6UrBeJSCQOm8s9Qo+m9e7RxAhajJ69IQK&#10;fjDAprq+KnVh/JlqPO1iLziEQqEVDDFOhZShG9DpsPITEt/2fnY68jr30sz6zOFulPdJkkmnLfGH&#10;QU/4PGB32B2dgu0X1S/2+739qPe1bZo8obfsoNTtzbJ9AhFxif9m+MNndKiYqfVHMkGMCh7yNGcr&#10;D2tWNmRpyuVaBTmrrEp52aD6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGfuWOfUAQAA&#10;kAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB9ijA/d&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAALgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="13CAB1B2" w14:textId="77777777" w:rsidR="001C7419" w:rsidRPr="00581609" w:rsidRDefault="00173DC9">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:before="13" w:line="397" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00581609">
                       <w:t>-</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00581609">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00581609">
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00581609">
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidRPr="00581609">
                       <w:t>10</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00581609">
                       <w:fldChar w:fldCharType="end"/>
@@ -26428,51 +26520,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1105" type="#_x0000_t75" style="width:127.7pt;height:66pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:127.85pt;height:65.85pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="470D044C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F4ACAF8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -26793,150 +26885,154 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9201" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1206792242">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1295989779">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="873158256">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="58"/>
+  <w:zoom w:percent="71"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C7419"/>
     <w:rsid w:val="000208CA"/>
     <w:rsid w:val="00020C5E"/>
     <w:rsid w:val="00036121"/>
+    <w:rsid w:val="000721F4"/>
     <w:rsid w:val="00096ABF"/>
     <w:rsid w:val="000A544F"/>
     <w:rsid w:val="0012095E"/>
     <w:rsid w:val="00137654"/>
     <w:rsid w:val="00142FAA"/>
     <w:rsid w:val="00173DC9"/>
     <w:rsid w:val="001747D9"/>
     <w:rsid w:val="00184FF7"/>
     <w:rsid w:val="001C7419"/>
     <w:rsid w:val="00223D15"/>
     <w:rsid w:val="00235D3B"/>
     <w:rsid w:val="00236A98"/>
     <w:rsid w:val="002400FB"/>
     <w:rsid w:val="00256114"/>
     <w:rsid w:val="002872DC"/>
     <w:rsid w:val="002F031C"/>
     <w:rsid w:val="00303686"/>
     <w:rsid w:val="0038377F"/>
     <w:rsid w:val="00400ADA"/>
+    <w:rsid w:val="00436DA9"/>
     <w:rsid w:val="0048660C"/>
     <w:rsid w:val="0048735C"/>
     <w:rsid w:val="004C6860"/>
     <w:rsid w:val="0050039A"/>
     <w:rsid w:val="00510E61"/>
     <w:rsid w:val="00581609"/>
     <w:rsid w:val="00583D66"/>
     <w:rsid w:val="00585715"/>
     <w:rsid w:val="005976A1"/>
     <w:rsid w:val="005E0024"/>
     <w:rsid w:val="006458D9"/>
     <w:rsid w:val="006610B8"/>
     <w:rsid w:val="006622A5"/>
     <w:rsid w:val="00667092"/>
     <w:rsid w:val="0067153E"/>
     <w:rsid w:val="0068331F"/>
     <w:rsid w:val="00691375"/>
     <w:rsid w:val="006F746D"/>
     <w:rsid w:val="00713569"/>
     <w:rsid w:val="0071505E"/>
     <w:rsid w:val="007264EB"/>
     <w:rsid w:val="00731B10"/>
     <w:rsid w:val="00754AF3"/>
     <w:rsid w:val="00766C2F"/>
     <w:rsid w:val="0077615B"/>
     <w:rsid w:val="007A0FCA"/>
     <w:rsid w:val="007C0B2A"/>
     <w:rsid w:val="007C69CC"/>
     <w:rsid w:val="008A1895"/>
     <w:rsid w:val="008D7255"/>
     <w:rsid w:val="008E242E"/>
     <w:rsid w:val="008E7F07"/>
     <w:rsid w:val="00936A2B"/>
     <w:rsid w:val="00982620"/>
     <w:rsid w:val="00983D7C"/>
+    <w:rsid w:val="0099334E"/>
     <w:rsid w:val="00A41C9E"/>
     <w:rsid w:val="00A43978"/>
     <w:rsid w:val="00A54A1D"/>
     <w:rsid w:val="00A5512E"/>
     <w:rsid w:val="00A75B8D"/>
     <w:rsid w:val="00AC301D"/>
     <w:rsid w:val="00B6269E"/>
     <w:rsid w:val="00BE27D0"/>
     <w:rsid w:val="00C0258A"/>
     <w:rsid w:val="00C1544D"/>
     <w:rsid w:val="00C26AE6"/>
     <w:rsid w:val="00C70446"/>
     <w:rsid w:val="00C922CB"/>
     <w:rsid w:val="00CF26FC"/>
     <w:rsid w:val="00D051B3"/>
+    <w:rsid w:val="00D102BC"/>
     <w:rsid w:val="00D419F8"/>
     <w:rsid w:val="00D8430D"/>
     <w:rsid w:val="00DA2FA4"/>
     <w:rsid w:val="00DA6244"/>
     <w:rsid w:val="00DB3CD2"/>
     <w:rsid w:val="00DD406E"/>
     <w:rsid w:val="00DD6A9D"/>
     <w:rsid w:val="00DD7199"/>
     <w:rsid w:val="00E13471"/>
     <w:rsid w:val="00E44EE2"/>
     <w:rsid w:val="00E46DCB"/>
     <w:rsid w:val="00E70317"/>
     <w:rsid w:val="00E87EFE"/>
     <w:rsid w:val="00E918A8"/>
     <w:rsid w:val="00F55BB0"/>
     <w:rsid w:val="00FA1B42"/>
     <w:rsid w:val="00FF5CB2"/>
     <w:rsid w:val="00FF6C32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -27906,75 +28002,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04F1DCE2-82BA-4B67-814F-966EA64ABB8A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1452</Words>
-  <Characters>8278</Characters>
+  <Words>1463</Words>
+  <Characters>8343</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
+  <Lines>69</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>คู่มือการปฏิบัติงาน</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9711</CharactersWithSpaces>
+  <CharactersWithSpaces>9787</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>คู่มือการปฏิบัติงาน</dc:title>
   <dc:creator>IBM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-07-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
   </property>