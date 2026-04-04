--- v1 (2025-11-12)
+++ v2 (2026-04-04)
@@ -4,97 +4,97 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\10. หน้าเว็บ Sep 25\ST\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\11. หน้าเว็บ Mar 26\ST\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D2C1633D-6B2C-47B3-AD59-CBC49ACBA15E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D1FD42B-0321-4659-A00E-443B0FA73C11}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11265" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="STcentralgov" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">STcentralgov!$A$1:$L$39</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>MAlves</author>
   </authors>
   <commentList>
     <comment ref="B21" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>The net operating balance should only be calculated if consumption of fixed capital (23) has a nonzero value. Otherwise, only the gross operating balance should be calculated</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="72">
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Millions of Baht/ Year Ending September 30</t>
   </si>
   <si>
     <t>STATEMENT OF OPERATIONS</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>TRANSACTIONS AFFECTING NET WORTH:</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -262,61 +262,78 @@
   <si>
     <t xml:space="preserve">Net incurrence of liabilities </t>
   </si>
   <si>
     <t xml:space="preserve">Domestic creditors </t>
   </si>
   <si>
     <t xml:space="preserve">External creditors </t>
   </si>
   <si>
     <t>Central Government (excluding Social Security Funds)</t>
   </si>
   <si>
     <t>NLBz</t>
   </si>
   <si>
     <t xml:space="preserve">Overall statistical discrepancy: NLB vs Financing (32-33-NLB) </t>
   </si>
   <si>
     <t>Remark:</t>
   </si>
   <si>
     <t>P: preliminary data</t>
   </si>
   <si>
-    <t>Last updated Sep 2025</t>
+    <t>Last updated Mar 2026</t>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>p</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -355,50 +372,59 @@
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7.5"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -688,76 +714,76 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1006,1553 +1032,1651 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N39"/>
+  <dimension ref="A1:O39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="R17" sqref="R17"/>
+      <selection pane="bottomRight" activeCell="U25" sqref="U25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="48.85546875" style="1" customWidth="1"/>
-    <col min="3" max="14" width="13.7109375" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="15" width="13.7109375" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="37"/>
-      <c r="C3" s="42" t="s">
+      <c r="B3" s="41"/>
+      <c r="C3" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="D3" s="43"/>
-[...14 lines deleted...]
-      <c r="C4" s="40">
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="39"/>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A4" s="42"/>
+      <c r="B4" s="43"/>
+      <c r="C4" s="44">
         <v>2013</v>
       </c>
-      <c r="D4" s="40">
+      <c r="D4" s="44">
         <v>2014</v>
       </c>
-      <c r="E4" s="40">
+      <c r="E4" s="44">
         <v>2015</v>
       </c>
-      <c r="F4" s="40">
+      <c r="F4" s="44">
         <v>2016</v>
       </c>
-      <c r="G4" s="40">
+      <c r="G4" s="44">
         <v>2017</v>
       </c>
-      <c r="H4" s="40">
+      <c r="H4" s="44">
         <v>2018</v>
       </c>
-      <c r="I4" s="41">
+      <c r="I4" s="36">
         <v>2019</v>
       </c>
-      <c r="J4" s="41">
+      <c r="J4" s="36">
         <v>2020</v>
       </c>
-      <c r="K4" s="41">
+      <c r="K4" s="36">
         <v>2021</v>
       </c>
-      <c r="L4" s="41">
+      <c r="L4" s="36">
         <v>2022</v>
       </c>
-      <c r="M4" s="41">
+      <c r="M4" s="36">
         <v>2023</v>
       </c>
-      <c r="N4" s="41">
+      <c r="N4" s="36">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O4" s="36" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="40"/>
-[...12 lines deleted...]
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
+      <c r="O5" s="36"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="7">
         <v>2611061.8451712886</v>
       </c>
       <c r="D6" s="7">
         <v>2530104.9827404097</v>
       </c>
       <c r="E6" s="7">
         <v>2730449.2744365647</v>
       </c>
       <c r="F6" s="7">
         <v>2804659.018789737</v>
       </c>
       <c r="G6" s="7">
         <v>2873787.7525456129</v>
       </c>
       <c r="H6" s="7">
         <v>3079500.4871838954</v>
       </c>
       <c r="I6" s="7">
         <v>3144639.8173977085</v>
       </c>
       <c r="J6" s="7">
         <v>2936039.8712490126</v>
       </c>
       <c r="K6" s="7">
         <v>2952213.9916930818</v>
       </c>
       <c r="L6" s="7">
         <v>3122725.4925681925</v>
       </c>
       <c r="M6" s="7">
         <v>3349645.3635965688</v>
       </c>
       <c r="N6" s="7">
         <v>3523583.1848180443</v>
       </c>
-    </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O6" s="7">
+        <v>3581983.1827443512</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="10">
         <v>2290971.4012797386</v>
       </c>
       <c r="D7" s="10">
         <v>2182801.1093207099</v>
       </c>
       <c r="E7" s="10">
         <v>2316034.9097160245</v>
       </c>
       <c r="F7" s="10">
         <v>2349049.3856446389</v>
       </c>
       <c r="G7" s="10">
         <v>2403645.469076823</v>
       </c>
       <c r="H7" s="10">
         <v>2570313.2760933363</v>
       </c>
       <c r="I7" s="10">
         <v>2600586.2674672734</v>
       </c>
       <c r="J7" s="10">
         <v>2379443.7725075576</v>
       </c>
       <c r="K7" s="10">
         <v>2441663.716699196</v>
       </c>
       <c r="L7" s="10">
         <v>2630863.5853777407</v>
       </c>
       <c r="M7" s="10">
         <v>2780598.5289732227</v>
       </c>
       <c r="N7" s="10">
         <v>2835283.2220500354</v>
       </c>
-    </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O7" s="10">
+        <v>2926060.091147854</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="10">
         <v>0</v>
       </c>
       <c r="D8" s="10">
         <v>0</v>
       </c>
       <c r="E8" s="10">
         <v>0</v>
       </c>
       <c r="F8" s="10">
         <v>0</v>
       </c>
       <c r="G8" s="10">
         <v>0</v>
       </c>
       <c r="H8" s="10">
         <v>0</v>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="10">
         <v>0</v>
       </c>
       <c r="K8" s="10">
         <v>0</v>
       </c>
       <c r="L8" s="10">
         <v>0</v>
       </c>
       <c r="M8" s="10">
         <v>0</v>
       </c>
       <c r="N8" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O8" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="10">
         <v>2163.266000000001</v>
       </c>
       <c r="D9" s="10">
         <v>5368.9110000000001</v>
       </c>
       <c r="E9" s="10">
         <v>1450.3949000000005</v>
       </c>
       <c r="F9" s="10">
         <v>2983.9028359999998</v>
       </c>
       <c r="G9" s="10">
         <v>2415.2055664500008</v>
       </c>
       <c r="H9" s="10">
         <v>2401.0228625000432</v>
       </c>
       <c r="I9" s="10">
         <v>1584.0632965000002</v>
       </c>
       <c r="J9" s="10">
         <v>1449.3819000000008</v>
       </c>
       <c r="K9" s="10">
         <v>2017.0898608310306</v>
       </c>
       <c r="L9" s="10">
         <v>2139.0583524158237</v>
       </c>
       <c r="M9" s="10">
         <v>2272.9998431745398</v>
       </c>
       <c r="N9" s="10">
         <v>2353.599837613549</v>
       </c>
-    </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O9" s="10">
+        <v>2353.599837613549</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="10">
         <v>317927.17789155006</v>
       </c>
       <c r="D10" s="10">
         <v>341934.96241970005</v>
       </c>
       <c r="E10" s="10">
         <v>412963.96982053993</v>
       </c>
       <c r="F10" s="10">
         <v>452625.73030909803</v>
       </c>
       <c r="G10" s="10">
         <v>467727.07790233998</v>
       </c>
       <c r="H10" s="10">
         <v>506786.18822805904</v>
       </c>
       <c r="I10" s="10">
         <v>542469.48663393501</v>
       </c>
       <c r="J10" s="10">
         <v>555146.71684145497</v>
       </c>
       <c r="K10" s="10">
         <v>508533.18513305497</v>
       </c>
       <c r="L10" s="10">
         <v>489722.84883803601</v>
       </c>
       <c r="M10" s="10">
         <v>566773.83478017163</v>
       </c>
       <c r="N10" s="10">
         <v>685946.36293039494</v>
       </c>
-    </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O10" s="10">
+        <v>653569.49175888347</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="7">
         <v>2525873.6095832596</v>
       </c>
       <c r="D11" s="7">
         <v>2603009.030918201</v>
       </c>
       <c r="E11" s="7">
         <v>2624536.1650509397</v>
       </c>
       <c r="F11" s="7">
         <v>2818280.3270879453</v>
       </c>
       <c r="G11" s="7">
         <v>2932348.3347791429</v>
       </c>
       <c r="H11" s="7">
         <v>3065699.9288415755</v>
       </c>
       <c r="I11" s="7">
         <v>3098703.0778462449</v>
       </c>
       <c r="J11" s="7">
         <v>3511214.2710068976</v>
       </c>
       <c r="K11" s="7">
         <v>3986881.732235631</v>
       </c>
       <c r="L11" s="7">
         <v>3725262.1279698173</v>
       </c>
       <c r="M11" s="7">
         <v>3603755.4239196321</v>
       </c>
       <c r="N11" s="7">
         <v>3812965.9662639434</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O11" s="7">
+        <v>3831846.232959392</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="10">
         <v>713162.2159616804</v>
       </c>
       <c r="D12" s="10">
         <v>722798.14186276065</v>
       </c>
       <c r="E12" s="10">
         <v>747225.2192660569</v>
       </c>
       <c r="F12" s="10">
         <v>787937.03348490177</v>
       </c>
       <c r="G12" s="10">
         <v>796614.15423928224</v>
       </c>
       <c r="H12" s="10">
         <v>807131.43762128323</v>
       </c>
       <c r="I12" s="10">
         <v>814690.32227758924</v>
       </c>
       <c r="J12" s="10">
         <v>823539.37702871696</v>
       </c>
       <c r="K12" s="10">
         <v>815749.51866476366</v>
       </c>
       <c r="L12" s="10">
         <v>818231.29133229889</v>
       </c>
       <c r="M12" s="10">
         <v>842768.26334208029</v>
       </c>
       <c r="N12" s="10">
         <v>855289.35315211851</v>
       </c>
-    </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O12" s="10">
+        <v>888017.22630393191</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="10">
         <v>603955.78660246939</v>
       </c>
       <c r="D13" s="10">
         <v>640418.24568334466</v>
       </c>
       <c r="E13" s="10">
         <v>650591.22456620773</v>
       </c>
       <c r="F13" s="10">
         <v>721944.19131578808</v>
       </c>
       <c r="G13" s="10">
         <v>697967.39275462064</v>
       </c>
       <c r="H13" s="10">
         <v>763638.63076401374</v>
       </c>
       <c r="I13" s="10">
         <v>741802.5023470209</v>
       </c>
       <c r="J13" s="10">
         <v>727726.8468556942</v>
       </c>
       <c r="K13" s="10">
         <v>806533.31784407282</v>
       </c>
       <c r="L13" s="10">
         <v>879911.18575558858</v>
       </c>
       <c r="M13" s="10">
         <v>694717.17688958487</v>
       </c>
       <c r="N13" s="10">
         <v>720765.78129640885</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O13" s="10">
+        <v>781836.94191941409</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="10">
         <v>102570.28933135999</v>
       </c>
       <c r="D14" s="10">
         <v>95044.354941550002</v>
       </c>
       <c r="E14" s="10">
         <v>110287.35053635</v>
       </c>
       <c r="F14" s="10">
         <v>125824.57417993</v>
       </c>
       <c r="G14" s="10">
         <v>186199.49992908002</v>
       </c>
       <c r="H14" s="10">
         <v>162130.93909994003</v>
       </c>
       <c r="I14" s="10">
         <v>176170.50154201</v>
       </c>
       <c r="J14" s="10">
         <v>182368.51247774001</v>
       </c>
       <c r="K14" s="10">
         <v>209930.20778281998</v>
       </c>
       <c r="L14" s="10">
         <v>229940.47810510997</v>
       </c>
       <c r="M14" s="10">
         <v>239980.70139083997</v>
       </c>
       <c r="N14" s="10">
         <v>265375.40433692001</v>
       </c>
-    </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O14" s="10">
+        <v>277639.99751522637</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="10">
         <v>142387.554</v>
       </c>
       <c r="D15" s="10">
         <v>146282.66999999998</v>
       </c>
       <c r="E15" s="10">
         <v>135436.64855853998</v>
       </c>
       <c r="F15" s="10">
         <v>120977.26999999999</v>
       </c>
       <c r="G15" s="10">
         <v>156032.147</v>
       </c>
       <c r="H15" s="10">
         <v>164143.34</v>
       </c>
       <c r="I15" s="10">
         <v>168731.94</v>
       </c>
       <c r="J15" s="10">
         <v>151214.26999999999</v>
       </c>
       <c r="K15" s="10">
         <v>198990.34999999998</v>
       </c>
       <c r="L15" s="10">
         <v>222912.34944611002</v>
       </c>
       <c r="M15" s="10">
         <v>204672.60240984001</v>
       </c>
       <c r="N15" s="10">
         <v>217845.81167567841</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O15" s="10">
+        <v>214911.7301639721</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="10">
         <v>169728.4957693324</v>
       </c>
       <c r="D16" s="10">
         <v>197385.68113482377</v>
       </c>
       <c r="E16" s="10">
         <v>152420.45153726399</v>
       </c>
       <c r="F16" s="10">
         <v>132543.29028698729</v>
       </c>
       <c r="G16" s="10">
         <v>135468.52651126578</v>
       </c>
       <c r="H16" s="10">
         <v>133262.78847624731</v>
       </c>
       <c r="I16" s="10">
         <v>152355.10623788863</v>
       </c>
       <c r="J16" s="10">
         <v>178780.47434885681</v>
       </c>
       <c r="K16" s="10">
         <v>168645.53270981001</v>
       </c>
       <c r="L16" s="10">
         <v>165060.76276920232</v>
       </c>
       <c r="M16" s="10">
         <v>298670.75917054503</v>
       </c>
       <c r="N16" s="10">
         <v>213408.09433015622</v>
       </c>
-    </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O16" s="10">
+        <v>128481.87193533892</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="10">
         <v>464753.69237447018</v>
       </c>
       <c r="D17" s="10">
         <v>474828.56485272199</v>
       </c>
       <c r="E17" s="10">
         <v>508564.19053062925</v>
       </c>
       <c r="F17" s="10">
         <v>510776.28278597561</v>
       </c>
       <c r="G17" s="10">
         <v>523583.26552481268</v>
       </c>
       <c r="H17" s="10">
         <v>559562.82700519508</v>
       </c>
       <c r="I17" s="10">
         <v>576893.25379420503</v>
       </c>
       <c r="J17" s="10">
         <v>590807.51113607502</v>
       </c>
       <c r="K17" s="10">
         <v>645561.45172815491</v>
       </c>
       <c r="L17" s="10">
         <v>630427.97951464832</v>
       </c>
       <c r="M17" s="10">
         <v>636282.31912563427</v>
       </c>
       <c r="N17" s="10">
         <v>667149.88805709453</v>
       </c>
-    </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O17" s="10">
+        <v>767408.67091334844</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="10">
         <v>214465.68923915239</v>
       </c>
       <c r="D18" s="10">
         <v>220495.36456115375</v>
       </c>
       <c r="E18" s="10">
         <v>242552.91089202405</v>
       </c>
       <c r="F18" s="10">
         <v>290564.92077473731</v>
       </c>
       <c r="G18" s="10">
         <v>309212.91574671579</v>
       </c>
       <c r="H18" s="10">
         <v>333493.55473247729</v>
       </c>
       <c r="I18" s="10">
         <v>358155.99416434864</v>
       </c>
       <c r="J18" s="10">
         <v>379086.75297480676</v>
       </c>
       <c r="K18" s="10">
         <v>402929.64167689002</v>
       </c>
       <c r="L18" s="10">
         <v>443931.02189319232</v>
       </c>
       <c r="M18" s="10">
         <v>477893.75317865505</v>
       </c>
       <c r="N18" s="10">
         <v>496370.91017073614</v>
       </c>
-    </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O18" s="10">
+        <v>515077.51998521894</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A19" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="13">
         <v>114849.8863047948</v>
       </c>
       <c r="D19" s="13">
         <v>105756.0078818468</v>
       </c>
       <c r="E19" s="13">
         <v>77458.169163867191</v>
       </c>
       <c r="F19" s="13">
         <v>127712.76425962499</v>
       </c>
       <c r="G19" s="13">
         <v>127270.4330733656</v>
       </c>
       <c r="H19" s="13">
         <v>142336.4111424188</v>
       </c>
       <c r="I19" s="13">
         <v>109903.45748318279</v>
       </c>
       <c r="J19" s="13">
         <v>477690.52618500777</v>
       </c>
       <c r="K19" s="13">
         <v>738541.71182911936</v>
       </c>
       <c r="L19" s="13">
         <v>334847.05915366689</v>
       </c>
       <c r="M19" s="13">
         <v>208769.84841245261</v>
       </c>
       <c r="N19" s="13">
         <v>376760.72324483073</v>
       </c>
-    </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O19" s="13">
+        <v>258472.27422294178</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A20" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="7">
         <v>187758.52491938902</v>
       </c>
       <c r="D20" s="7">
         <v>22140.306763758708</v>
       </c>
       <c r="E20" s="7">
         <v>216200.45992197498</v>
       </c>
       <c r="F20" s="7">
         <v>112203.26588172172</v>
       </c>
       <c r="G20" s="7">
         <v>127638.91769555002</v>
       </c>
       <c r="H20" s="7">
         <v>175931.49744225995</v>
       </c>
       <c r="I20" s="7">
         <v>222107.24109347363</v>
       </c>
       <c r="J20" s="7">
         <v>-392805.8872801449</v>
       </c>
       <c r="K20" s="7">
         <v>-824737.53275972919</v>
       </c>
       <c r="L20" s="7">
         <v>-372596.15729651472</v>
       </c>
       <c r="M20" s="7">
         <v>-14129.358932223317</v>
       </c>
       <c r="N20" s="7">
         <v>-24007.377108979039</v>
       </c>
-    </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O20" s="7">
+        <v>27776.947300185566</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="18">
         <v>85188.235588029027</v>
       </c>
       <c r="D21" s="18">
         <v>-72904.048177791294</v>
       </c>
       <c r="E21" s="18">
         <v>105913.10938562499</v>
       </c>
       <c r="F21" s="18">
         <v>-13621.308298208285</v>
       </c>
       <c r="G21" s="18">
         <v>-58560.582233530004</v>
       </c>
       <c r="H21" s="18">
         <v>13800.558342319913</v>
       </c>
       <c r="I21" s="18">
         <v>45936.73955146363</v>
       </c>
       <c r="J21" s="18">
         <v>-575174.39975788491</v>
       </c>
       <c r="K21" s="18">
         <v>-1034667.7405425492</v>
       </c>
       <c r="L21" s="18">
         <v>-602536.63540162472</v>
       </c>
       <c r="M21" s="18">
         <v>-254110.06032306328</v>
       </c>
       <c r="N21" s="18">
         <v>-289382.78144589905</v>
       </c>
-    </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O21" s="18">
+        <v>-249863.0502150408</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
-    </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O22" s="10"/>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="7">
         <v>158512.41314438498</v>
       </c>
       <c r="D23" s="7">
         <v>169169.88714964208</v>
       </c>
       <c r="E23" s="7">
         <v>263795.35283243976</v>
       </c>
       <c r="F23" s="7">
         <v>90872.804350255697</v>
       </c>
       <c r="G23" s="7">
         <v>232880.35219660334</v>
       </c>
       <c r="H23" s="7">
         <v>254463.00864723648</v>
       </c>
       <c r="I23" s="7">
         <v>224293.47303777008</v>
       </c>
       <c r="J23" s="7">
         <v>272345.55783268006</v>
       </c>
       <c r="K23" s="7">
         <v>184234.69674468</v>
       </c>
       <c r="L23" s="7">
         <v>281218.64052356995</v>
       </c>
       <c r="M23" s="7">
         <v>257024.45942803839</v>
       </c>
       <c r="N23" s="7">
         <v>155204.54424412985</v>
       </c>
-    </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O23" s="7">
+        <v>241889.93392354398</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="10">
         <v>200620.01256483499</v>
       </c>
       <c r="D24" s="10">
         <v>169111.36102487208</v>
       </c>
       <c r="E24" s="10">
         <v>263972.22481501976</v>
       </c>
       <c r="F24" s="10">
         <v>320279.1970018057</v>
       </c>
       <c r="G24" s="10">
         <v>233547.79704162333</v>
       </c>
       <c r="H24" s="10">
         <v>255191.28639559649</v>
       </c>
       <c r="I24" s="10">
         <v>286006.17584933009</v>
       </c>
       <c r="J24" s="10">
         <v>309411.20358580007</v>
       </c>
       <c r="K24" s="10">
         <v>299589.16062744998</v>
       </c>
       <c r="L24" s="10">
         <v>281256.28171057993</v>
       </c>
       <c r="M24" s="10">
         <v>256259.92111582839</v>
       </c>
       <c r="N24" s="10">
         <v>154861.83933887986</v>
       </c>
-    </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O24" s="10">
+        <v>282711.64895404398</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="10">
         <v>-482.59942045000025</v>
       </c>
       <c r="D25" s="10">
         <v>-81.193149220000151</v>
       </c>
       <c r="E25" s="10">
         <v>-184.27098257999842</v>
       </c>
       <c r="F25" s="10">
         <v>2291.4323984500002</v>
       </c>
       <c r="G25" s="10">
         <v>-677.80893986999945</v>
       </c>
       <c r="H25" s="10">
         <v>-791.90199989000052</v>
       </c>
       <c r="I25" s="10">
         <v>1325.7686268400007</v>
       </c>
       <c r="J25" s="10">
         <v>238.66093035999944</v>
       </c>
       <c r="K25" s="10">
         <v>588.06811960999971</v>
       </c>
       <c r="L25" s="10">
         <v>28.840147540000473</v>
       </c>
       <c r="M25" s="10">
         <v>701.94651528000031</v>
       </c>
       <c r="N25" s="10">
         <v>246.75336787000134</v>
       </c>
-    </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O25" s="10">
+        <v>431.93031530999923</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="10">
         <v>0</v>
       </c>
       <c r="D26" s="10">
         <v>0</v>
       </c>
       <c r="E26" s="10">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>0</v>
       </c>
       <c r="G26" s="10">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="10">
         <v>0</v>
       </c>
       <c r="K26" s="10">
         <v>0</v>
       </c>
       <c r="L26" s="10">
         <v>0</v>
       </c>
       <c r="M26" s="10">
         <v>0</v>
       </c>
       <c r="N26" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O26" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A27" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="13">
         <v>-41625</v>
       </c>
       <c r="D27" s="13">
         <v>139.71927398999998</v>
       </c>
       <c r="E27" s="13">
         <v>7.3990000000000009</v>
       </c>
       <c r="F27" s="13">
         <v>-231697.82505000001</v>
       </c>
       <c r="G27" s="13">
         <v>10.364094850000015</v>
       </c>
       <c r="H27" s="13">
         <v>63.624251529999981</v>
       </c>
       <c r="I27" s="13">
         <v>-63038.471438400004</v>
       </c>
       <c r="J27" s="13">
         <v>-37304.306683480005</v>
       </c>
       <c r="K27" s="13">
         <v>-115942.53200238</v>
       </c>
       <c r="L27" s="13">
         <v>-66.481334550000156</v>
       </c>
       <c r="M27" s="13">
         <v>62.591796929999873</v>
       </c>
       <c r="N27" s="13">
         <v>95.951537379999991</v>
       </c>
-    </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O27" s="13">
+        <v>-41253.64534581</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A28" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="23">
         <v>2684386.0227276445</v>
       </c>
       <c r="D28" s="23">
         <v>2772178.9180678432</v>
       </c>
       <c r="E28" s="23">
         <v>2888331.5178833795</v>
       </c>
       <c r="F28" s="23">
         <v>2909153.1314382008</v>
       </c>
       <c r="G28" s="23">
         <v>3165228.6869757464</v>
       </c>
       <c r="H28" s="23">
         <v>3320162.937488812</v>
       </c>
       <c r="I28" s="23">
         <v>3322996.5508840149</v>
       </c>
       <c r="J28" s="23">
         <v>3783559.8288395777</v>
       </c>
       <c r="K28" s="23">
         <v>4171116.4289803109</v>
       </c>
       <c r="L28" s="23">
         <v>4006480.7684933874</v>
       </c>
       <c r="M28" s="23">
         <v>3860779.8833476705</v>
       </c>
       <c r="N28" s="23">
         <v>3968170.510508073</v>
       </c>
-    </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O28" s="23">
+        <v>4073736.1668829359</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A29" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="23">
         <v>-73324.177556355949</v>
       </c>
       <c r="D29" s="23">
         <v>-242073.93532743337</v>
       </c>
       <c r="E29" s="23">
         <v>-157882.24344681477</v>
       </c>
       <c r="F29" s="23">
         <v>-104494.11264846398</v>
       </c>
       <c r="G29" s="23">
         <v>-291440.93443013332</v>
       </c>
       <c r="H29" s="23">
         <v>-240662.45030491657</v>
       </c>
       <c r="I29" s="23">
         <v>-178356.73348630645</v>
       </c>
       <c r="J29" s="23">
         <v>-847519.95759056497</v>
       </c>
       <c r="K29" s="23">
         <v>-1218902.4372872291</v>
       </c>
       <c r="L29" s="23">
         <v>-883755.27592519461</v>
       </c>
       <c r="M29" s="23">
         <v>-511134.51975110167</v>
       </c>
       <c r="N29" s="23">
         <v>-444587.3256900289</v>
       </c>
-    </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O29" s="23">
+        <v>-491752.98413858481</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A30" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="29" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
-    </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O30" s="10"/>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="7">
         <v>155773.01763350374</v>
       </c>
       <c r="D31" s="7">
         <v>-107131.91916652219</v>
       </c>
       <c r="E31" s="7">
         <v>5815.4181252391973</v>
       </c>
       <c r="F31" s="7">
         <v>251392.92042044172</v>
       </c>
       <c r="G31" s="7">
         <v>142065.6735090967</v>
       </c>
       <c r="H31" s="7">
         <v>145583.37150603847</v>
       </c>
       <c r="I31" s="7">
         <v>-15486.791937970382</v>
       </c>
       <c r="J31" s="7">
         <v>227730.04879458772</v>
       </c>
       <c r="K31" s="7">
         <v>45538.611892782908</v>
       </c>
       <c r="L31" s="7">
         <v>-21932.982870639811</v>
       </c>
       <c r="M31" s="7">
         <v>-138522.78839026685</v>
       </c>
       <c r="N31" s="7">
         <v>-49496.006310758843</v>
       </c>
-    </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O31" s="7">
+        <v>274046.38936890679</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C32" s="10">
         <v>155773.01763350374</v>
       </c>
       <c r="D32" s="10">
         <v>-107131.91916652219</v>
       </c>
       <c r="E32" s="10">
         <v>5815.4181252391973</v>
       </c>
       <c r="F32" s="10">
         <v>251392.92042044172</v>
       </c>
       <c r="G32" s="10">
         <v>142065.6735090967</v>
       </c>
       <c r="H32" s="10">
         <v>145583.37150603847</v>
       </c>
       <c r="I32" s="10">
         <v>-15486.791937970382</v>
       </c>
       <c r="J32" s="10">
         <v>227730.04879458772</v>
       </c>
       <c r="K32" s="10">
         <v>45538.611892782908</v>
       </c>
       <c r="L32" s="10">
         <v>-21932.982870639811</v>
       </c>
       <c r="M32" s="10">
         <v>-138522.78839026685</v>
       </c>
       <c r="N32" s="10">
         <v>-49496.006310758843</v>
       </c>
-    </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O32" s="10">
+        <v>274046.38936890679</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="10">
         <v>0</v>
       </c>
       <c r="D33" s="10">
         <v>0</v>
       </c>
       <c r="E33" s="10">
         <v>0</v>
       </c>
       <c r="F33" s="10">
         <v>0</v>
       </c>
       <c r="G33" s="10">
         <v>0</v>
       </c>
       <c r="H33" s="10">
         <v>0</v>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="10">
         <v>0</v>
       </c>
       <c r="K33" s="10">
         <v>0</v>
       </c>
       <c r="L33" s="10">
         <v>0</v>
       </c>
       <c r="M33" s="10">
         <v>0</v>
       </c>
       <c r="N33" s="10">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O33" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C34" s="7">
         <v>249055.33607731963</v>
       </c>
       <c r="D34" s="7">
         <v>167075.35150323473</v>
       </c>
       <c r="E34" s="7">
         <v>183956.65922702738</v>
       </c>
       <c r="F34" s="7">
         <v>329669.98077334999</v>
       </c>
       <c r="G34" s="7">
         <v>376599.83925784036</v>
       </c>
       <c r="H34" s="7">
         <v>451624.92745210358</v>
       </c>
       <c r="I34" s="7">
         <v>134022.20109371666</v>
       </c>
       <c r="J34" s="7">
         <v>1054438.9120788292</v>
       </c>
       <c r="K34" s="7">
         <v>1403070.1797663101</v>
       </c>
       <c r="L34" s="7">
         <v>928867.34309172898</v>
       </c>
       <c r="M34" s="7">
         <v>528282.28112609789</v>
       </c>
       <c r="N34" s="7">
         <v>449312.18513809057</v>
       </c>
-    </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O34" s="7">
+        <v>674658.04059935804</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="10">
         <v>105979.61607731954</v>
       </c>
       <c r="D35" s="10">
         <v>127004.82150323477</v>
       </c>
       <c r="E35" s="10">
         <v>215859.61922702735</v>
       </c>
       <c r="F35" s="10">
         <v>286678.77077335003</v>
       </c>
       <c r="G35" s="10">
         <v>270407.20680940035</v>
       </c>
       <c r="H35" s="10">
         <v>370363.76124734362</v>
       </c>
       <c r="I35" s="10">
         <v>102048.18555021663</v>
       </c>
       <c r="J35" s="10">
         <v>1132646.9014325293</v>
       </c>
       <c r="K35" s="10">
         <v>1207702.8482877302</v>
       </c>
       <c r="L35" s="10">
         <v>867072.39990551898</v>
       </c>
       <c r="M35" s="10">
         <v>599696.69956048788</v>
       </c>
       <c r="N35" s="10">
         <v>475605.84940085054</v>
       </c>
-    </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O35" s="10">
+        <v>743313.32773152809</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="28">
         <v>143075.72000000003</v>
       </c>
       <c r="D36" s="28">
         <v>40070.53</v>
       </c>
       <c r="E36" s="28">
         <v>-31902.959999999999</v>
       </c>
       <c r="F36" s="28">
         <v>42991.21</v>
       </c>
       <c r="G36" s="28">
         <v>106192.63244844001</v>
       </c>
       <c r="H36" s="28">
         <v>81261.166204759997</v>
       </c>
       <c r="I36" s="28">
         <v>31974.015543500005</v>
       </c>
       <c r="J36" s="28">
         <v>-78207.989353700003</v>
       </c>
       <c r="K36" s="28">
         <v>195367.33147858002</v>
       </c>
       <c r="L36" s="28">
         <v>61794.943186210003</v>
       </c>
       <c r="M36" s="28">
         <v>-71414.418434390012</v>
       </c>
       <c r="N36" s="28">
         <v>-26293.664262759994</v>
       </c>
-    </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O36" s="28">
+        <v>-68655.287132169993</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B37" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="32">
         <v>-19958.140887459944</v>
       </c>
       <c r="D37" s="32">
         <v>-32133.335342323553</v>
       </c>
       <c r="E37" s="32">
         <v>-20258.997654973413</v>
       </c>
       <c r="F37" s="32">
         <v>26217.05229555571</v>
       </c>
       <c r="G37" s="32">
         <v>56906.768681389687</v>
       </c>
       <c r="H37" s="32">
         <v>-65379.105641148519</v>
       </c>
       <c r="I37" s="32">
         <v>28847.740454619401</v>
       </c>
       <c r="J37" s="32">
         <v>20811.094306323444</v>
       </c>
       <c r="K37" s="32">
         <v>-138629.13058629818</v>
       </c>
       <c r="L37" s="32">
         <v>-67045.050037174136</v>
       </c>
       <c r="M37" s="32">
         <v>-155670.5497652631</v>
       </c>
       <c r="N37" s="32">
         <v>-54220.865758820495</v>
       </c>
-    </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O37" s="32">
+        <v>91141.332908133511</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A38" s="33" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="34" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="35"/>
       <c r="D38" s="35"/>
       <c r="E38" s="35"/>
       <c r="F38" s="35"/>
       <c r="G38" s="35"/>
       <c r="H38" s="35"/>
       <c r="I38" s="35"/>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...6 lines deleted...]
-    <mergeCell ref="M4:M5"/>
+  <mergeCells count="15">
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="C3:O3"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="N4:N5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.75" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>