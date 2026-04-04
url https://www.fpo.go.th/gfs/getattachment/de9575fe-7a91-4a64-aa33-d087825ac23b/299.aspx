--- v0 (2025-10-02)
+++ v1 (2026-04-04)
@@ -4,98 +4,98 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\10. หน้าเว็บ Sep 25\T7\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\11. หน้าเว็บ Mar 26\T7\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6529388-EE17-45BE-97C1-74BC09C30590}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CD6DAA2-B62D-41AB-8969-DAF5F16C7497}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11265" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="T7extra" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">T7extra!$A$1:$L$86</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">T7extra!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>MAlves</author>
   </authors>
   <commentList>
     <comment ref="B14" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Transfers between different levels of government that are of a general character and not allocated to a particular function</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Millions of Baht/ Year Ending September 30</t>
   </si>
   <si>
     <t>Central Government - Extra budgetary</t>
   </si>
   <si>
     <t>EXPENDITURE BY FUNCTIONS
 OF GOVERNMENT (COFOG)</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>7012</t>
   </si>
@@ -564,106 +564,132 @@
   <si>
     <t xml:space="preserve">Social protection not elsewhere classified </t>
   </si>
   <si>
     <r>
       <t>Transfers of general character between levels of government</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Remark:</t>
   </si>
   <si>
     <t>P: Preliminary data</t>
   </si>
   <si>
-    <t>Last updated Sep 2025</t>
+    <t>Last updated Mar 2026</t>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>p</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -1204,3678 +1230,3919 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N86"/>
+  <dimension ref="A1:O86"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="F5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="F74" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="N5" sqref="N5"/>
+      <selection pane="bottomRight" activeCell="L85" sqref="L85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="60" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="1" customWidth="1"/>
-    <col min="4" max="14" width="12.140625" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="4" max="15" width="12.140625" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="25"/>
       <c r="C3" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="29"/>
       <c r="M3" s="29"/>
-      <c r="N3" s="30"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:14" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="N3" s="29"/>
+      <c r="O3" s="30"/>
+    </row>
+    <row r="4" spans="1:15" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A4" s="26"/>
       <c r="B4" s="27"/>
       <c r="C4" s="21">
         <v>2013</v>
       </c>
       <c r="D4" s="22">
         <v>2014</v>
       </c>
       <c r="E4" s="22">
         <v>2015</v>
       </c>
       <c r="F4" s="22">
         <v>2016</v>
       </c>
       <c r="G4" s="22">
         <v>2017</v>
       </c>
       <c r="H4" s="22">
         <v>2018</v>
       </c>
       <c r="I4" s="22">
         <v>2019</v>
       </c>
       <c r="J4" s="22">
         <v>2020</v>
       </c>
       <c r="K4" s="23">
         <v>2021</v>
       </c>
       <c r="L4" s="23">
         <v>2022</v>
       </c>
       <c r="M4" s="22">
         <v>2023</v>
       </c>
       <c r="N4" s="22">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O4" s="22" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>84</v>
       </c>
       <c r="C5" s="5">
         <v>255113.27709293156</v>
       </c>
       <c r="D5" s="5">
         <v>250474.00718957355</v>
       </c>
       <c r="E5" s="5">
         <v>238339.8854818088</v>
       </c>
       <c r="F5" s="5">
         <v>271119.70802015997</v>
       </c>
       <c r="G5" s="5">
         <v>259709.26923879344</v>
       </c>
       <c r="H5" s="5">
         <v>313376.07032593503</v>
       </c>
       <c r="I5" s="5">
         <v>291064.40895682998</v>
       </c>
       <c r="J5" s="5">
         <v>317932.05725919252</v>
       </c>
       <c r="K5" s="5">
         <v>365604.48456767341</v>
       </c>
       <c r="L5" s="5">
         <v>447021.73690827598</v>
       </c>
       <c r="M5" s="5">
         <v>473712.80344968656</v>
       </c>
       <c r="N5" s="5">
         <v>463184.99879874539</v>
       </c>
-    </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O5" s="5">
+        <v>360697.53961915337</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C6" s="8">
         <v>6433.5034651963306</v>
       </c>
       <c r="D6" s="8">
         <v>4300.03835213</v>
       </c>
       <c r="E6" s="8">
         <v>24018.533623756524</v>
       </c>
       <c r="F6" s="8">
         <v>16586.075807729998</v>
       </c>
       <c r="G6" s="8">
         <v>17253.429047170455</v>
       </c>
       <c r="H6" s="8">
         <v>33899.418113859996</v>
       </c>
       <c r="I6" s="8">
         <v>14181.691863310001</v>
       </c>
       <c r="J6" s="8">
         <v>35912.988453399041</v>
       </c>
       <c r="K6" s="8">
         <v>28145.902285094642</v>
       </c>
       <c r="L6" s="8">
         <v>23310.718387652163</v>
       </c>
       <c r="M6" s="8">
         <v>43424.43257140222</v>
       </c>
       <c r="N6" s="8">
         <v>31254.208628379332</v>
       </c>
-    </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O6" s="8">
+        <v>33795.635141216517</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C7" s="11">
         <v>4128.6351904197199</v>
       </c>
       <c r="D7" s="11">
         <v>2172.3049988899998</v>
       </c>
       <c r="E7" s="11">
         <v>4252.0645369514386</v>
       </c>
       <c r="F7" s="11">
         <v>3109.5100153899994</v>
       </c>
       <c r="G7" s="11">
         <v>4648.3329999668058</v>
       </c>
       <c r="H7" s="11">
         <v>11876.561682689999</v>
       </c>
       <c r="I7" s="11">
         <v>8517.7768559600008</v>
       </c>
       <c r="J7" s="11">
         <v>20764.746445798293</v>
       </c>
       <c r="K7" s="11">
         <v>4499.1011948125488</v>
       </c>
       <c r="L7" s="11">
         <v>7674.9793732242497</v>
       </c>
       <c r="M7" s="11">
         <v>7134.0386060887358</v>
       </c>
       <c r="N7" s="11">
         <v>7312.3960324651398</v>
       </c>
-    </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O7" s="11">
+        <v>11307.253223076219</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>0</v>
       </c>
       <c r="F8" s="11">
         <v>0</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
         <v>0</v>
       </c>
       <c r="I8" s="11">
         <v>0</v>
       </c>
       <c r="J8" s="11">
         <v>0</v>
       </c>
       <c r="K8" s="11">
         <v>0</v>
       </c>
       <c r="L8" s="11">
         <v>0</v>
       </c>
       <c r="M8" s="11">
         <v>0</v>
       </c>
       <c r="N8" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O8" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C9" s="11">
         <v>173.90713896620719</v>
       </c>
       <c r="D9" s="11">
         <v>10.33969914</v>
       </c>
       <c r="E9" s="11">
         <v>60.206001416868283</v>
       </c>
       <c r="F9" s="11">
         <v>64.902295820000006</v>
       </c>
       <c r="G9" s="11">
         <v>66.862721625821493</v>
       </c>
       <c r="H9" s="11">
         <v>0</v>
       </c>
       <c r="I9" s="11">
         <v>0</v>
       </c>
       <c r="J9" s="11">
         <v>0.18654077357163293</v>
       </c>
       <c r="K9" s="11">
         <v>0</v>
       </c>
       <c r="L9" s="11">
         <v>0</v>
       </c>
       <c r="M9" s="11">
         <v>0</v>
       </c>
       <c r="N9" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
         <v>0</v>
       </c>
       <c r="H10" s="11">
         <v>0</v>
       </c>
       <c r="I10" s="11">
         <v>0</v>
       </c>
       <c r="J10" s="11">
         <v>0</v>
       </c>
       <c r="K10" s="11">
         <v>0</v>
       </c>
       <c r="L10" s="11">
         <v>0</v>
       </c>
       <c r="M10" s="11">
         <v>0</v>
       </c>
       <c r="N10" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O10" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C11" s="11">
         <v>1554.1167289400003</v>
       </c>
       <c r="D11" s="11">
         <v>1605.279</v>
       </c>
       <c r="E11" s="11">
         <v>1895.616</v>
       </c>
       <c r="F11" s="11">
         <v>2062.7777821</v>
       </c>
       <c r="G11" s="11">
         <v>2399.3493931100002</v>
       </c>
       <c r="H11" s="11">
         <v>2847.4997888499997</v>
       </c>
       <c r="I11" s="11">
         <v>2404.6192271499999</v>
       </c>
       <c r="J11" s="11">
         <v>14239.879842769999</v>
       </c>
       <c r="K11" s="11">
         <v>19554.013419810006</v>
       </c>
       <c r="L11" s="11">
         <v>11581.125107510001</v>
       </c>
       <c r="M11" s="11">
         <v>16016.279036190001</v>
       </c>
       <c r="N11" s="11">
         <v>18163.156416449998</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O11" s="11">
+        <v>18689.0942172</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C12" s="11">
         <v>445.27140687040242</v>
       </c>
       <c r="D12" s="11">
         <v>512.11465410000005</v>
       </c>
       <c r="E12" s="11">
         <v>632.30953853822382</v>
       </c>
       <c r="F12" s="11">
         <v>715.06571442000006</v>
       </c>
       <c r="G12" s="11">
         <v>585.51621187782644</v>
       </c>
       <c r="H12" s="11">
         <v>749.36664231999998</v>
       </c>
       <c r="I12" s="11">
         <v>925.54578020000008</v>
       </c>
       <c r="J12" s="11">
         <v>908.17562405717547</v>
       </c>
       <c r="K12" s="11">
         <v>1270.8776704720888</v>
       </c>
       <c r="L12" s="11">
         <v>954.12634291791289</v>
       </c>
       <c r="M12" s="11">
         <v>1439.3153762934799</v>
       </c>
       <c r="N12" s="11">
         <v>1486.3954037841959</v>
       </c>
-    </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O12" s="11">
+        <v>1836.4292047602992</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C13" s="11">
         <v>131.57299999999998</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
         <v>0</v>
       </c>
       <c r="I13" s="11">
         <v>0</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="11">
         <v>0</v>
       </c>
       <c r="L13" s="11">
         <v>0</v>
       </c>
       <c r="M13" s="11">
         <v>679.96130984000001</v>
       </c>
       <c r="N13" s="11">
         <v>2424.4407756800001</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="O13" s="11">
+        <v>1962.85849618</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>163</v>
       </c>
       <c r="C14" s="14">
         <v>0</v>
       </c>
       <c r="D14" s="14">
         <v>0</v>
       </c>
       <c r="E14" s="14">
         <v>17178.337546849994</v>
       </c>
       <c r="F14" s="14">
         <v>10633.82</v>
       </c>
       <c r="G14" s="14">
         <v>9553.3677205900021</v>
       </c>
       <c r="H14" s="14">
         <v>18425.989999999998</v>
       </c>
       <c r="I14" s="14">
         <v>2333.75</v>
       </c>
       <c r="J14" s="14">
         <v>0</v>
       </c>
       <c r="K14" s="14">
         <v>2821.91</v>
       </c>
       <c r="L14" s="14">
         <v>3100.4875640000005</v>
       </c>
       <c r="M14" s="14">
         <v>18154.838242990001</v>
       </c>
       <c r="N14" s="14">
         <v>1867.82</v>
       </c>
-    </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O14" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C15" s="8">
         <v>717.86479764315084</v>
       </c>
       <c r="D15" s="8">
         <v>402.79664699</v>
       </c>
       <c r="E15" s="8">
         <v>307.10243993191193</v>
       </c>
       <c r="F15" s="8">
         <v>434.58913925000002</v>
       </c>
       <c r="G15" s="8">
         <v>478.06532306816877</v>
       </c>
       <c r="H15" s="8">
         <v>407.02943172999994</v>
       </c>
       <c r="I15" s="8">
         <v>421.66317627000001</v>
       </c>
       <c r="J15" s="8">
         <v>397.46620603024985</v>
       </c>
       <c r="K15" s="8">
         <v>380.06479481473963</v>
       </c>
       <c r="L15" s="8">
         <v>300.14512973491338</v>
       </c>
       <c r="M15" s="8">
         <v>298.88756016379608</v>
       </c>
       <c r="N15" s="8">
         <v>372.84639209413791</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O15" s="8">
+        <v>395.26163996393973</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C16" s="11">
         <v>504.53918850736767</v>
       </c>
       <c r="D16" s="11">
         <v>296.22438101</v>
       </c>
       <c r="E16" s="11">
         <v>110.60373141736309</v>
       </c>
       <c r="F16" s="11">
         <v>221.72219701</v>
       </c>
       <c r="G16" s="11">
         <v>238.14208864318761</v>
       </c>
       <c r="H16" s="11">
         <v>191.52993176999999</v>
       </c>
       <c r="I16" s="11">
         <v>181.57512187999998</v>
       </c>
       <c r="J16" s="11">
         <v>166.42603991806985</v>
       </c>
       <c r="K16" s="11">
         <v>141.79652613253265</v>
       </c>
       <c r="L16" s="11">
         <v>66.625356593325037</v>
       </c>
       <c r="M16" s="11">
         <v>70.758536796622693</v>
       </c>
       <c r="N16" s="11">
         <v>124.90750818183396</v>
       </c>
-    </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O16" s="11">
+        <v>190.23154988000041</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="11">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>0</v>
       </c>
       <c r="E17" s="11">
         <v>0</v>
       </c>
       <c r="F17" s="11">
         <v>0</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
         <v>0</v>
       </c>
       <c r="I17" s="11">
         <v>0</v>
       </c>
       <c r="J17" s="11">
         <v>0</v>
       </c>
       <c r="K17" s="11">
         <v>0</v>
       </c>
       <c r="L17" s="11">
         <v>0</v>
       </c>
       <c r="M17" s="11">
         <v>0</v>
       </c>
       <c r="N17" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O17" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C18" s="11">
         <v>0</v>
       </c>
       <c r="D18" s="11">
         <v>0</v>
       </c>
       <c r="E18" s="11">
         <v>0</v>
       </c>
       <c r="F18" s="11">
         <v>0</v>
       </c>
       <c r="G18" s="11">
         <v>0</v>
       </c>
       <c r="H18" s="11">
         <v>0</v>
       </c>
       <c r="I18" s="11">
         <v>0</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="11">
         <v>0</v>
       </c>
       <c r="L18" s="11">
         <v>0</v>
       </c>
       <c r="M18" s="11">
         <v>0</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C19" s="11">
         <v>0</v>
       </c>
       <c r="D19" s="11">
         <v>0</v>
       </c>
       <c r="E19" s="11">
         <v>0</v>
       </c>
       <c r="F19" s="11">
         <v>0</v>
       </c>
       <c r="G19" s="11">
         <v>0</v>
       </c>
       <c r="H19" s="11">
         <v>0</v>
       </c>
       <c r="I19" s="11">
         <v>0</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="11">
         <v>0</v>
       </c>
       <c r="L19" s="11">
         <v>0</v>
       </c>
       <c r="M19" s="11">
         <v>0</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O19" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>98</v>
       </c>
       <c r="C20" s="14">
         <v>213.32560913578317</v>
       </c>
       <c r="D20" s="14">
         <v>106.57226597999998</v>
       </c>
       <c r="E20" s="14">
         <v>196.49870851454884</v>
       </c>
       <c r="F20" s="14">
         <v>212.86694224000001</v>
       </c>
       <c r="G20" s="14">
         <v>239.92323442498116</v>
       </c>
       <c r="H20" s="14">
         <v>215.49949995999998</v>
       </c>
       <c r="I20" s="14">
         <v>240.08805439000002</v>
       </c>
       <c r="J20" s="14">
         <v>231.04016611218</v>
       </c>
       <c r="K20" s="14">
         <v>238.26826868220698</v>
       </c>
       <c r="L20" s="14">
         <v>233.51977314158836</v>
       </c>
       <c r="M20" s="14">
         <v>228.12902336717337</v>
       </c>
       <c r="N20" s="14">
         <v>247.93888391230396</v>
       </c>
-    </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O20" s="14">
+        <v>205.03009008393931</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C21" s="8">
         <v>0</v>
       </c>
       <c r="D21" s="8">
         <v>0</v>
       </c>
       <c r="E21" s="8">
         <v>0</v>
       </c>
       <c r="F21" s="8">
         <v>0</v>
       </c>
       <c r="G21" s="8">
         <v>0</v>
       </c>
       <c r="H21" s="8">
         <v>0</v>
       </c>
       <c r="I21" s="8">
         <v>0</v>
       </c>
       <c r="J21" s="8">
         <v>0</v>
       </c>
       <c r="K21" s="8">
         <v>0</v>
       </c>
       <c r="L21" s="8">
         <v>0</v>
       </c>
       <c r="M21" s="8">
         <v>0</v>
       </c>
       <c r="N21" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O21" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
         <v>0</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
         <v>0</v>
       </c>
       <c r="L22" s="11">
         <v>0</v>
       </c>
       <c r="M22" s="11">
         <v>0</v>
       </c>
       <c r="N22" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O22" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
         <v>0</v>
       </c>
       <c r="H23" s="11">
         <v>0</v>
       </c>
       <c r="I23" s="11">
         <v>0</v>
       </c>
       <c r="J23" s="11">
         <v>0</v>
       </c>
       <c r="K23" s="11">
         <v>0</v>
       </c>
       <c r="L23" s="11">
         <v>0</v>
       </c>
       <c r="M23" s="11">
         <v>0</v>
       </c>
       <c r="N23" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O23" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>0</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
         <v>0</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
         <v>0</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="11">
         <v>0</v>
       </c>
       <c r="M24" s="11">
         <v>0</v>
       </c>
       <c r="N24" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
         <v>0</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="11">
         <v>0</v>
       </c>
       <c r="M25" s="11">
         <v>0</v>
       </c>
       <c r="N25" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
         <v>0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="11">
         <v>0</v>
       </c>
       <c r="M26" s="11">
         <v>0</v>
       </c>
       <c r="N26" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O26" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="14">
         <v>0</v>
       </c>
       <c r="D27" s="14">
         <v>0</v>
       </c>
       <c r="E27" s="14">
         <v>0</v>
       </c>
       <c r="F27" s="14">
         <v>0</v>
       </c>
       <c r="G27" s="14">
         <v>0</v>
       </c>
       <c r="H27" s="14">
         <v>0</v>
       </c>
       <c r="I27" s="14">
         <v>0</v>
       </c>
       <c r="J27" s="14">
         <v>0</v>
       </c>
       <c r="K27" s="14">
         <v>0</v>
       </c>
       <c r="L27" s="14">
         <v>0</v>
       </c>
       <c r="M27" s="14">
         <v>0</v>
       </c>
       <c r="N27" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O27" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="8">
         <v>122371.89079141538</v>
       </c>
       <c r="D28" s="8">
         <v>120703.65868196551</v>
       </c>
       <c r="E28" s="8">
         <v>91352.764343377319</v>
       </c>
       <c r="F28" s="8">
         <v>125579.19145349</v>
       </c>
       <c r="G28" s="8">
         <v>90447.046361769186</v>
       </c>
       <c r="H28" s="8">
         <v>106335.86317561999</v>
       </c>
       <c r="I28" s="8">
         <v>119017.24307082998</v>
       </c>
       <c r="J28" s="8">
         <v>109401.80030614711</v>
       </c>
       <c r="K28" s="8">
         <v>123676.68625374921</v>
       </c>
       <c r="L28" s="8">
         <v>126183.68594975336</v>
       </c>
       <c r="M28" s="8">
         <v>214606.4615901768</v>
       </c>
       <c r="N28" s="8">
         <v>155610.91323619348</v>
       </c>
-    </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O28" s="8">
+        <v>73426.578343621557</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A29" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="11">
         <v>17025.396296215953</v>
       </c>
       <c r="D29" s="11">
         <v>2886.0117428775002</v>
       </c>
       <c r="E29" s="11">
         <v>4067.6751731625809</v>
       </c>
       <c r="F29" s="11">
         <v>35463.767596749996</v>
       </c>
       <c r="G29" s="11">
         <v>10056.802908468166</v>
       </c>
       <c r="H29" s="11">
         <v>16220.365778999998</v>
       </c>
       <c r="I29" s="11">
         <v>34937.387660859997</v>
       </c>
       <c r="J29" s="11">
         <v>28948.126153694167</v>
       </c>
       <c r="K29" s="11">
         <v>8923.3576002453501</v>
       </c>
       <c r="L29" s="11">
         <v>12873.737397689831</v>
       </c>
       <c r="M29" s="11">
         <v>9684.659939195757</v>
       </c>
       <c r="N29" s="11">
         <v>8211.7189872216277</v>
       </c>
-    </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O29" s="11">
+        <v>8317.2423912664381</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A30" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C30" s="11">
         <v>15153.136904971332</v>
       </c>
       <c r="D30" s="11">
         <v>22024.704836388406</v>
       </c>
       <c r="E30" s="11">
         <v>19378.646434834191</v>
       </c>
       <c r="F30" s="11">
         <v>24454.924458619997</v>
       </c>
       <c r="G30" s="11">
         <v>17206.775596199499</v>
       </c>
       <c r="H30" s="11">
         <v>9603.8013002099997</v>
       </c>
       <c r="I30" s="11">
         <v>10884.832277129999</v>
       </c>
       <c r="J30" s="11">
         <v>20629.585538706822</v>
       </c>
       <c r="K30" s="11">
         <v>29204.384769992976</v>
       </c>
       <c r="L30" s="11">
         <v>5887.1798957835244</v>
       </c>
       <c r="M30" s="11">
         <v>6085.6655758411689</v>
       </c>
       <c r="N30" s="11">
         <v>8616.3932653200991</v>
       </c>
-    </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O30" s="11">
+        <v>9497.321620210776</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A31" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="11">
         <v>78957.885194334071</v>
       </c>
       <c r="D31" s="11">
         <v>86719.561462779995</v>
       </c>
       <c r="E31" s="11">
         <v>51376.505647411534</v>
       </c>
       <c r="F31" s="11">
         <v>51379.15007209</v>
       </c>
       <c r="G31" s="11">
         <v>44918.30966516531</v>
       </c>
       <c r="H31" s="11">
         <v>61273.052765350003</v>
       </c>
       <c r="I31" s="11">
         <v>58959.648110580005</v>
       </c>
       <c r="J31" s="11">
         <v>41449.398692156261</v>
       </c>
       <c r="K31" s="11">
         <v>70085.53475488993</v>
       </c>
       <c r="L31" s="11">
         <v>86727.026303477294</v>
       </c>
       <c r="M31" s="11">
         <v>177154.48205434013</v>
       </c>
       <c r="N31" s="11">
         <v>117441.3822020599</v>
       </c>
-    </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O31" s="11">
+        <v>33028.854659362332</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="11">
         <v>16.176717791854664</v>
       </c>
       <c r="D32" s="11">
         <v>32.125515469599996</v>
       </c>
       <c r="E32" s="11">
         <v>16.465108372235445</v>
       </c>
       <c r="F32" s="11">
         <v>3.5136083899999999</v>
       </c>
       <c r="G32" s="11">
         <v>4.5613699409695592</v>
       </c>
       <c r="H32" s="11">
         <v>5.57793779</v>
       </c>
       <c r="I32" s="11">
         <v>8.6091676600000007</v>
       </c>
       <c r="J32" s="11">
         <v>2.5051234475498534</v>
       </c>
       <c r="K32" s="11">
         <v>11.41451447224873</v>
       </c>
       <c r="L32" s="11">
         <v>40.626748363569803</v>
       </c>
       <c r="M32" s="11">
         <v>20.480939380236002</v>
       </c>
       <c r="N32" s="11">
         <v>49.405917643435792</v>
       </c>
-    </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O32" s="11">
+        <v>35.892838385665883</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C33" s="11">
         <v>6927.0199520796759</v>
       </c>
       <c r="D33" s="11">
         <v>4802.9794804499998</v>
       </c>
       <c r="E33" s="11">
         <v>11482.163245048268</v>
       </c>
       <c r="F33" s="11">
         <v>9245.8558477800016</v>
       </c>
       <c r="G33" s="11">
         <v>12690.14605704116</v>
       </c>
       <c r="H33" s="11">
         <v>12452.162696630003</v>
       </c>
       <c r="I33" s="11">
         <v>5946.3715645299981</v>
       </c>
       <c r="J33" s="11">
         <v>10580.403864395023</v>
       </c>
       <c r="K33" s="11">
         <v>8054.3989718379453</v>
       </c>
       <c r="L33" s="11">
         <v>12513.479324728911</v>
       </c>
       <c r="M33" s="11">
         <v>14133.51107840256</v>
       </c>
       <c r="N33" s="11">
         <v>15638.875956194741</v>
       </c>
-    </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O33" s="11">
+        <v>16133.999963833125</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C34" s="11">
         <v>0</v>
       </c>
       <c r="D34" s="11">
         <v>0</v>
       </c>
       <c r="E34" s="11">
         <v>0</v>
       </c>
       <c r="F34" s="11">
         <v>0</v>
       </c>
       <c r="G34" s="11">
         <v>0</v>
       </c>
       <c r="H34" s="11">
         <v>0</v>
       </c>
       <c r="I34" s="11">
         <v>0</v>
       </c>
       <c r="J34" s="11">
         <v>0</v>
       </c>
       <c r="K34" s="11">
         <v>0</v>
       </c>
       <c r="L34" s="11">
         <v>0</v>
       </c>
       <c r="M34" s="11">
         <v>0</v>
       </c>
       <c r="N34" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O34" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C35" s="11">
         <v>40.545726022500048</v>
       </c>
       <c r="D35" s="11">
         <v>3.5644000000000002E-2</v>
       </c>
       <c r="E35" s="11">
         <v>48.29750371208511</v>
       </c>
       <c r="F35" s="11">
         <v>30.758294859999999</v>
       </c>
       <c r="G35" s="11">
         <v>4.0937772758250794</v>
       </c>
       <c r="H35" s="11">
         <v>15.378434</v>
       </c>
       <c r="I35" s="11">
         <v>31.611829399999998</v>
       </c>
       <c r="J35" s="11">
         <v>12.091964377827203</v>
       </c>
       <c r="K35" s="11">
         <v>15.542502617071246</v>
       </c>
       <c r="L35" s="11">
         <v>6.1726738626677466</v>
       </c>
       <c r="M35" s="11">
         <v>6.6800646372627899</v>
       </c>
       <c r="N35" s="11">
         <v>7.0893417438962185</v>
       </c>
-    </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O35" s="11">
+        <v>5.6277710528444347</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C36" s="11">
         <v>4251.7299999999996</v>
       </c>
       <c r="D36" s="11">
         <v>4238.24</v>
       </c>
       <c r="E36" s="11">
         <v>4982.8700000000008</v>
       </c>
       <c r="F36" s="11">
         <v>5001.09</v>
       </c>
       <c r="G36" s="11">
         <v>5510.6799999999994</v>
       </c>
       <c r="H36" s="11">
         <v>6633.68</v>
       </c>
       <c r="I36" s="11">
         <v>7866.8000000000011</v>
       </c>
       <c r="J36" s="11">
         <v>7307.0199999999986</v>
       </c>
       <c r="K36" s="11">
         <v>6856.2134992499996</v>
       </c>
       <c r="L36" s="11">
         <v>7569.32400796</v>
       </c>
       <c r="M36" s="11">
         <v>6890.1380438699998</v>
       </c>
       <c r="N36" s="11">
         <v>5147.43959129</v>
       </c>
-    </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O36" s="11">
+        <v>5866.3581229900001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>115</v>
       </c>
       <c r="C37" s="14">
         <v>0</v>
       </c>
       <c r="D37" s="14">
         <v>0</v>
       </c>
       <c r="E37" s="14">
         <v>0.14123083641798689</v>
       </c>
       <c r="F37" s="14">
         <v>0.131575</v>
       </c>
       <c r="G37" s="14">
         <v>55.676987678251464</v>
       </c>
       <c r="H37" s="14">
         <v>131.84426263999998</v>
       </c>
       <c r="I37" s="14">
         <v>381.98246067000002</v>
       </c>
       <c r="J37" s="14">
         <v>472.66896936946051</v>
       </c>
       <c r="K37" s="14">
         <v>525.83964044371169</v>
       </c>
       <c r="L37" s="14">
         <v>566.13959788758268</v>
       </c>
       <c r="M37" s="14">
         <v>630.84389450968581</v>
       </c>
       <c r="N37" s="14">
         <v>498.60797471978748</v>
       </c>
-    </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O37" s="14">
+        <v>541.28097652038252</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="8">
         <v>1284.3218907384846</v>
       </c>
       <c r="D38" s="8">
         <v>206.92982999</v>
       </c>
       <c r="E38" s="8">
         <v>90.053300051788682</v>
       </c>
       <c r="F38" s="8">
         <v>324.26468272000005</v>
       </c>
       <c r="G38" s="8">
         <v>90.034248163422347</v>
       </c>
       <c r="H38" s="8">
         <v>174.78421693000001</v>
       </c>
       <c r="I38" s="8">
         <v>91.43944076999999</v>
       </c>
       <c r="J38" s="8">
         <v>200.20406299289334</v>
       </c>
       <c r="K38" s="8">
         <v>306.74146041815015</v>
       </c>
       <c r="L38" s="8">
         <v>125.87134475312006</v>
       </c>
       <c r="M38" s="8">
         <v>589.52597569243915</v>
       </c>
       <c r="N38" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O38" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A39" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C39" s="11">
         <v>0</v>
       </c>
       <c r="D39" s="11">
         <v>0</v>
       </c>
       <c r="E39" s="11">
         <v>0</v>
       </c>
       <c r="F39" s="11">
         <v>0</v>
       </c>
       <c r="G39" s="11">
         <v>0</v>
       </c>
       <c r="H39" s="11">
         <v>0</v>
       </c>
       <c r="I39" s="11">
         <v>0</v>
       </c>
       <c r="J39" s="11">
         <v>0</v>
       </c>
       <c r="K39" s="11">
         <v>0</v>
       </c>
       <c r="L39" s="11">
         <v>0</v>
       </c>
       <c r="M39" s="11">
         <v>0</v>
       </c>
       <c r="N39" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O39" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C40" s="11">
         <v>0</v>
       </c>
       <c r="D40" s="11">
         <v>0</v>
       </c>
       <c r="E40" s="11">
         <v>0</v>
       </c>
       <c r="F40" s="11">
         <v>0</v>
       </c>
       <c r="G40" s="11">
         <v>0</v>
       </c>
       <c r="H40" s="11">
         <v>0</v>
       </c>
       <c r="I40" s="11">
         <v>0</v>
       </c>
       <c r="J40" s="11">
         <v>0</v>
       </c>
       <c r="K40" s="11">
         <v>0</v>
       </c>
       <c r="L40" s="11">
         <v>0</v>
       </c>
       <c r="M40" s="11">
         <v>0</v>
       </c>
       <c r="N40" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O40" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A41" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C41" s="11">
         <v>1284.3218907384846</v>
       </c>
       <c r="D41" s="11">
         <v>206.92982999</v>
       </c>
       <c r="E41" s="11">
         <v>90.053300051788682</v>
       </c>
       <c r="F41" s="11">
         <v>324.26468272000005</v>
       </c>
       <c r="G41" s="11">
         <v>90.034248163422347</v>
       </c>
       <c r="H41" s="11">
         <v>174.78421693000001</v>
       </c>
       <c r="I41" s="11">
         <v>91.43944076999999</v>
       </c>
       <c r="J41" s="11">
         <v>200.20406299289334</v>
       </c>
       <c r="K41" s="11">
         <v>306.74146041815015</v>
       </c>
       <c r="L41" s="11">
         <v>125.87134475312006</v>
       </c>
       <c r="M41" s="11">
         <v>589.52597569243915</v>
       </c>
       <c r="N41" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O41" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A42" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="11">
         <v>0</v>
       </c>
       <c r="D42" s="11">
         <v>0</v>
       </c>
       <c r="E42" s="11">
         <v>0</v>
       </c>
       <c r="F42" s="11">
         <v>0</v>
       </c>
       <c r="G42" s="11">
         <v>0</v>
       </c>
       <c r="H42" s="11">
         <v>0</v>
       </c>
       <c r="I42" s="11">
         <v>0</v>
       </c>
       <c r="J42" s="11">
         <v>0</v>
       </c>
       <c r="K42" s="11">
         <v>0</v>
       </c>
       <c r="L42" s="11">
         <v>0</v>
       </c>
       <c r="M42" s="11">
         <v>0</v>
       </c>
       <c r="N42" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O42" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A43" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="11">
         <v>0</v>
       </c>
       <c r="D43" s="11">
         <v>0</v>
       </c>
       <c r="E43" s="11">
         <v>0</v>
       </c>
       <c r="F43" s="11">
         <v>0</v>
       </c>
       <c r="G43" s="11">
         <v>0</v>
       </c>
       <c r="H43" s="11">
         <v>0</v>
       </c>
       <c r="I43" s="11">
         <v>0</v>
       </c>
       <c r="J43" s="11">
         <v>0</v>
       </c>
       <c r="K43" s="11">
         <v>0</v>
       </c>
       <c r="L43" s="11">
         <v>0</v>
       </c>
       <c r="M43" s="11">
         <v>0</v>
       </c>
       <c r="N43" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O43" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A44" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="15" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="14">
         <v>0</v>
       </c>
       <c r="D44" s="14">
         <v>0</v>
       </c>
       <c r="E44" s="14">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>0</v>
       </c>
       <c r="G44" s="14">
         <v>0</v>
       </c>
       <c r="H44" s="14">
         <v>0</v>
       </c>
       <c r="I44" s="14">
         <v>0</v>
       </c>
       <c r="J44" s="14">
         <v>0</v>
       </c>
       <c r="K44" s="14">
         <v>0</v>
       </c>
       <c r="L44" s="14">
         <v>0</v>
       </c>
       <c r="M44" s="14">
         <v>0</v>
       </c>
       <c r="N44" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O44" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A45" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="8">
         <v>952.32245434970218</v>
       </c>
       <c r="D45" s="8">
         <v>496.57286669999996</v>
       </c>
       <c r="E45" s="8">
         <v>471.73249650975492</v>
       </c>
       <c r="F45" s="8">
         <v>115.34800234000001</v>
       </c>
       <c r="G45" s="8">
         <v>380.36865020165038</v>
       </c>
       <c r="H45" s="8">
         <v>583.05617709000001</v>
       </c>
       <c r="I45" s="8">
         <v>385.62694712000001</v>
       </c>
       <c r="J45" s="8">
         <v>385.59283595465467</v>
       </c>
       <c r="K45" s="8">
         <v>1145.1046528403278</v>
       </c>
       <c r="L45" s="8">
         <v>1093.9136291885834</v>
       </c>
       <c r="M45" s="8">
         <v>230.32964428546521</v>
       </c>
       <c r="N45" s="8">
         <v>281.82735199519118</v>
       </c>
-    </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O45" s="8">
+        <v>225.81220708411965</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A46" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C46" s="11">
         <v>0</v>
       </c>
       <c r="D46" s="11">
         <v>0</v>
       </c>
       <c r="E46" s="11">
         <v>0</v>
       </c>
       <c r="F46" s="11">
         <v>0</v>
       </c>
       <c r="G46" s="11">
         <v>0</v>
       </c>
       <c r="H46" s="11">
         <v>0</v>
       </c>
       <c r="I46" s="11">
         <v>0</v>
       </c>
       <c r="J46" s="11">
         <v>0</v>
       </c>
       <c r="K46" s="11">
         <v>0</v>
       </c>
       <c r="L46" s="11">
         <v>0</v>
       </c>
       <c r="M46" s="11">
         <v>0</v>
       </c>
       <c r="N46" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O46" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A47" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="11">
         <v>0</v>
       </c>
       <c r="D47" s="11">
         <v>0</v>
       </c>
       <c r="E47" s="11">
         <v>0</v>
       </c>
       <c r="F47" s="11">
         <v>0</v>
       </c>
       <c r="G47" s="11">
         <v>0</v>
       </c>
       <c r="H47" s="11">
         <v>0</v>
       </c>
       <c r="I47" s="11">
         <v>0</v>
       </c>
       <c r="J47" s="11">
         <v>0</v>
       </c>
       <c r="K47" s="11">
         <v>0</v>
       </c>
       <c r="L47" s="11">
         <v>0</v>
       </c>
       <c r="M47" s="11">
         <v>0</v>
       </c>
       <c r="N47" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O47" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A48" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="11">
         <v>952.32245434970218</v>
       </c>
       <c r="D48" s="11">
         <v>496.57286669999996</v>
       </c>
       <c r="E48" s="11">
         <v>471.73249650975492</v>
       </c>
       <c r="F48" s="11">
         <v>115.34800234000001</v>
       </c>
       <c r="G48" s="11">
         <v>380.36865020165038</v>
       </c>
       <c r="H48" s="11">
         <v>583.05617709000001</v>
       </c>
       <c r="I48" s="11">
         <v>385.62694712000001</v>
       </c>
       <c r="J48" s="11">
         <v>385.59283595465467</v>
       </c>
       <c r="K48" s="11">
         <v>1145.1046528403278</v>
       </c>
       <c r="L48" s="11">
         <v>1093.9136291885834</v>
       </c>
       <c r="M48" s="11">
         <v>230.32964428546521</v>
       </c>
       <c r="N48" s="11">
         <v>281.82735199519118</v>
       </c>
-    </row>
-    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O48" s="11">
+        <v>225.81220708411965</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A49" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="11">
         <v>0</v>
       </c>
       <c r="D49" s="11">
         <v>0</v>
       </c>
       <c r="E49" s="11">
         <v>0</v>
       </c>
       <c r="F49" s="11">
         <v>0</v>
       </c>
       <c r="G49" s="11">
         <v>0</v>
       </c>
       <c r="H49" s="11">
         <v>0</v>
       </c>
       <c r="I49" s="11">
         <v>0</v>
       </c>
       <c r="J49" s="11">
         <v>0</v>
       </c>
       <c r="K49" s="11">
         <v>0</v>
       </c>
       <c r="L49" s="11">
         <v>0</v>
       </c>
       <c r="M49" s="11">
         <v>0</v>
       </c>
       <c r="N49" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O49" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A50" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="11">
         <v>0</v>
       </c>
       <c r="D50" s="11">
         <v>0</v>
       </c>
       <c r="E50" s="11">
         <v>0</v>
       </c>
       <c r="F50" s="11">
         <v>0</v>
       </c>
       <c r="G50" s="11">
         <v>0</v>
       </c>
       <c r="H50" s="11">
         <v>0</v>
       </c>
       <c r="I50" s="11">
         <v>0</v>
       </c>
       <c r="J50" s="11">
         <v>0</v>
       </c>
       <c r="K50" s="11">
         <v>0</v>
       </c>
       <c r="L50" s="11">
         <v>0</v>
       </c>
       <c r="M50" s="11">
         <v>0</v>
       </c>
       <c r="N50" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O50" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A51" s="12" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="15" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="14">
         <v>0</v>
       </c>
       <c r="D51" s="14">
         <v>0</v>
       </c>
       <c r="E51" s="14">
         <v>0</v>
       </c>
       <c r="F51" s="14">
         <v>0</v>
       </c>
       <c r="G51" s="14">
         <v>0</v>
       </c>
       <c r="H51" s="14">
         <v>0</v>
       </c>
       <c r="I51" s="14">
         <v>0</v>
       </c>
       <c r="J51" s="14">
         <v>0</v>
       </c>
       <c r="K51" s="14">
         <v>0</v>
       </c>
       <c r="L51" s="14">
         <v>0</v>
       </c>
       <c r="M51" s="14">
         <v>0</v>
       </c>
       <c r="N51" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O51" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="8">
         <v>5150.224300235217</v>
       </c>
       <c r="D52" s="8">
         <v>6457.2838367100012</v>
       </c>
       <c r="E52" s="8">
         <v>7484.6790916519476</v>
       </c>
       <c r="F52" s="8">
         <v>5886.0541600300003</v>
       </c>
       <c r="G52" s="8">
         <v>10494.31653191137</v>
       </c>
       <c r="H52" s="8">
         <v>6746.81211532</v>
       </c>
       <c r="I52" s="8">
         <v>7604.8649579900002</v>
       </c>
       <c r="J52" s="8">
         <v>6282.2950867504778</v>
       </c>
       <c r="K52" s="8">
         <v>6442.8248651506919</v>
       </c>
       <c r="L52" s="8">
         <v>6415.8732968335662</v>
       </c>
       <c r="M52" s="8">
         <v>7129.7880991902148</v>
       </c>
       <c r="N52" s="8">
         <v>8172.4476692046901</v>
       </c>
-    </row>
-    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O52" s="8">
+        <v>8102.219899816474</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A53" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="11">
         <v>588.29489332637536</v>
       </c>
       <c r="D53" s="11">
         <v>311.20285431000002</v>
       </c>
       <c r="E53" s="11">
         <v>723.2067293096419</v>
       </c>
       <c r="F53" s="11">
         <v>364.14273962999999</v>
       </c>
       <c r="G53" s="11">
         <v>465.39817623110758</v>
       </c>
       <c r="H53" s="11">
         <v>448.77081266000005</v>
       </c>
       <c r="I53" s="11">
         <v>421.15149987000001</v>
       </c>
       <c r="J53" s="11">
         <v>336.9566262291097</v>
       </c>
       <c r="K53" s="11">
         <v>338.81854028742487</v>
       </c>
       <c r="L53" s="11">
         <v>316.59980117119528</v>
       </c>
       <c r="M53" s="11">
         <v>318.27043524372817</v>
       </c>
       <c r="N53" s="11">
         <v>333.10283383905204</v>
       </c>
-    </row>
-    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O53" s="11">
+        <v>358.36006526441452</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A54" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C54" s="11">
         <v>0</v>
       </c>
       <c r="D54" s="11">
         <v>0</v>
       </c>
       <c r="E54" s="11">
         <v>0</v>
       </c>
       <c r="F54" s="11">
         <v>0</v>
       </c>
       <c r="G54" s="11">
         <v>0</v>
       </c>
       <c r="H54" s="11">
         <v>0</v>
       </c>
       <c r="I54" s="11">
         <v>0</v>
       </c>
       <c r="J54" s="11">
         <v>0</v>
       </c>
       <c r="K54" s="11">
         <v>0</v>
       </c>
       <c r="L54" s="11">
         <v>0</v>
       </c>
       <c r="M54" s="11">
         <v>0</v>
       </c>
       <c r="N54" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O54" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A55" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="11">
         <v>0</v>
       </c>
       <c r="D55" s="11">
         <v>750.17567370000006</v>
       </c>
       <c r="E55" s="11">
         <v>834.31061535907781</v>
       </c>
       <c r="F55" s="11">
         <v>727.65945629999999</v>
       </c>
       <c r="G55" s="11">
         <v>927.17502203173001</v>
       </c>
       <c r="H55" s="11">
         <v>955.16386686999999</v>
       </c>
       <c r="I55" s="11">
         <v>978.58911365999995</v>
       </c>
       <c r="J55" s="11">
         <v>818.8498751295574</v>
       </c>
       <c r="K55" s="11">
         <v>873.15595134317789</v>
       </c>
       <c r="L55" s="11">
         <v>734.945303981812</v>
       </c>
       <c r="M55" s="11">
         <v>706.28435889353773</v>
       </c>
       <c r="N55" s="11">
         <v>1268.5949377992924</v>
       </c>
-    </row>
-    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O55" s="11">
+        <v>1097.5891389652231</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A56" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C56" s="11">
         <v>4561.9294069088419</v>
       </c>
       <c r="D56" s="11">
         <v>5395.9053087000011</v>
       </c>
       <c r="E56" s="11">
         <v>5925.8389343520867</v>
       </c>
       <c r="F56" s="11">
         <v>4793.0268245000007</v>
       </c>
       <c r="G56" s="11">
         <v>9095.1164643713237</v>
       </c>
       <c r="H56" s="11">
         <v>5337.67455642</v>
       </c>
       <c r="I56" s="11">
         <v>6203.5997309000004</v>
       </c>
       <c r="J56" s="11">
         <v>5125.3090010749338</v>
       </c>
       <c r="K56" s="11">
         <v>5229.4374187367193</v>
       </c>
       <c r="L56" s="11">
         <v>5363.2207408286695</v>
       </c>
       <c r="M56" s="11">
         <v>6102.6281910545895</v>
       </c>
       <c r="N56" s="11">
         <v>6566.7031070850098</v>
       </c>
-    </row>
-    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O56" s="11">
+        <v>6641.7256782450295</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A57" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="11">
         <v>0</v>
       </c>
       <c r="D57" s="11">
         <v>0</v>
       </c>
       <c r="E57" s="11">
         <v>0</v>
       </c>
       <c r="F57" s="11">
         <v>0</v>
       </c>
       <c r="G57" s="11">
         <v>0</v>
       </c>
       <c r="H57" s="11">
         <v>0</v>
       </c>
       <c r="I57" s="11">
         <v>0</v>
       </c>
       <c r="J57" s="11">
         <v>0</v>
       </c>
       <c r="K57" s="11">
         <v>0</v>
       </c>
       <c r="L57" s="11">
         <v>0</v>
       </c>
       <c r="M57" s="11">
         <v>0</v>
       </c>
       <c r="N57" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O57" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A58" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="15" t="s">
         <v>136</v>
       </c>
       <c r="C58" s="14">
         <v>0</v>
       </c>
       <c r="D58" s="14">
         <v>0</v>
       </c>
       <c r="E58" s="14">
         <v>1.3228126311415425</v>
       </c>
       <c r="F58" s="14">
         <v>1.2251396000000001</v>
       </c>
       <c r="G58" s="14">
         <v>6.6268692772088915</v>
       </c>
       <c r="H58" s="14">
         <v>5.2028793699999998</v>
       </c>
       <c r="I58" s="14">
         <v>1.5246135600000001</v>
       </c>
       <c r="J58" s="14">
         <v>1.1795843168772395</v>
       </c>
       <c r="K58" s="14">
         <v>1.4129547833701135</v>
       </c>
       <c r="L58" s="14">
         <v>1.1074508518895227</v>
       </c>
       <c r="M58" s="14">
         <v>2.6051139983598977</v>
       </c>
       <c r="N58" s="14">
         <v>4.0467904813361733</v>
       </c>
-    </row>
-    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O58" s="14">
+        <v>4.5450173418064859</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A59" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C59" s="8">
         <v>959.63730095059691</v>
       </c>
       <c r="D59" s="8">
         <v>446.66686340000001</v>
       </c>
       <c r="E59" s="8">
         <v>6778.9042931416288</v>
       </c>
       <c r="F59" s="8">
         <v>2777.9519526199997</v>
       </c>
       <c r="G59" s="8">
         <v>9704.8221292462076</v>
       </c>
       <c r="H59" s="8">
         <v>44592.623373149996</v>
       </c>
       <c r="I59" s="8">
         <v>6323.1127881000002</v>
       </c>
       <c r="J59" s="8">
         <v>7816.1695962850672</v>
       </c>
       <c r="K59" s="8">
         <v>13124.327556487518</v>
       </c>
       <c r="L59" s="8">
         <v>6339.4424043220833</v>
       </c>
       <c r="M59" s="8">
         <v>10232.239091797377</v>
       </c>
       <c r="N59" s="8">
         <v>11564.498264552518</v>
       </c>
-    </row>
-    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O59" s="8">
+        <v>9055.807311059727</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A60" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C60" s="11">
         <v>839.0346227756645</v>
       </c>
       <c r="D60" s="11">
         <v>359.29799643000001</v>
       </c>
       <c r="E60" s="11">
         <v>1461.3197419168864</v>
       </c>
       <c r="F60" s="11">
         <v>1062.4014211599999</v>
       </c>
       <c r="G60" s="11">
         <v>6054.9644316632621</v>
       </c>
       <c r="H60" s="11">
         <v>42708.920204649992</v>
       </c>
       <c r="I60" s="11">
         <v>3687.5576840600002</v>
       </c>
       <c r="J60" s="11">
         <v>4128.0434647046068</v>
       </c>
       <c r="K60" s="11">
         <v>4383.2061990441207</v>
       </c>
       <c r="L60" s="11">
         <v>2330.3431951696493</v>
       </c>
       <c r="M60" s="11">
         <v>4626.3984574530232</v>
       </c>
       <c r="N60" s="11">
         <v>5541.0583732936248</v>
       </c>
-    </row>
-    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O60" s="11">
+        <v>4600.7045928952712</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A61" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C61" s="11">
         <v>71.120565189589428</v>
       </c>
       <c r="D61" s="11">
         <v>56.828440969999996</v>
       </c>
       <c r="E61" s="11">
         <v>80.584503956985017</v>
       </c>
       <c r="F61" s="11">
         <v>96.999911000000012</v>
       </c>
       <c r="G61" s="11">
         <v>113.60748045868391</v>
       </c>
       <c r="H61" s="11">
         <v>86.92853009000001</v>
       </c>
       <c r="I61" s="11">
         <v>118.23633445000002</v>
       </c>
       <c r="J61" s="11">
         <v>136.72606394154755</v>
       </c>
       <c r="K61" s="11">
         <v>112.76581686002757</v>
       </c>
       <c r="L61" s="11">
         <v>91.807915642140344</v>
       </c>
       <c r="M61" s="11">
         <v>68.750692409603531</v>
       </c>
       <c r="N61" s="11">
         <v>105.57431569225193</v>
       </c>
-    </row>
-    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O61" s="11">
+        <v>178.64708986024667</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A62" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C62" s="11">
         <v>0</v>
       </c>
       <c r="D62" s="11">
         <v>0</v>
       </c>
       <c r="E62" s="11">
         <v>5207.3635705455499</v>
       </c>
       <c r="F62" s="11">
         <v>1586.47479903</v>
       </c>
       <c r="G62" s="11">
         <v>3500.0429184645</v>
       </c>
       <c r="H62" s="11">
         <v>1757.7387241600002</v>
       </c>
       <c r="I62" s="11">
         <v>2477.5469632299996</v>
       </c>
       <c r="J62" s="11">
         <v>3526.9374627448228</v>
       </c>
       <c r="K62" s="11">
         <v>8603.8943872060208</v>
       </c>
       <c r="L62" s="11">
         <v>3893.6976474248208</v>
       </c>
       <c r="M62" s="11">
         <v>5522.2645475994659</v>
       </c>
       <c r="N62" s="11">
         <v>5893.091650239875</v>
       </c>
-    </row>
-    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O62" s="11">
+        <v>4196.5634177802258</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A63" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C63" s="11">
         <v>49.482112985342894</v>
       </c>
       <c r="D63" s="11">
         <v>30.540426</v>
       </c>
       <c r="E63" s="11">
         <v>29.636476722207185</v>
       </c>
       <c r="F63" s="11">
         <v>31.75837143</v>
       </c>
       <c r="G63" s="11">
         <v>35.755617639002821</v>
       </c>
       <c r="H63" s="11">
         <v>32.28854424</v>
       </c>
       <c r="I63" s="11">
         <v>22.557775940000003</v>
       </c>
       <c r="J63" s="11">
         <v>16.570941626194813</v>
       </c>
       <c r="K63" s="11">
         <v>12.846865477166563</v>
       </c>
       <c r="L63" s="11">
         <v>17.371415220515939</v>
       </c>
       <c r="M63" s="11">
         <v>10.936451669183253</v>
       </c>
       <c r="N63" s="11">
         <v>13.952891794750615</v>
       </c>
-    </row>
-    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O63" s="11">
+        <v>20.659755320557029</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A64" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C64" s="11">
         <v>0</v>
       </c>
       <c r="D64" s="11">
         <v>0</v>
       </c>
       <c r="E64" s="11">
         <v>0</v>
       </c>
       <c r="F64" s="11">
         <v>0</v>
       </c>
       <c r="G64" s="11">
         <v>0</v>
       </c>
       <c r="H64" s="11">
         <v>0</v>
       </c>
       <c r="I64" s="11">
         <v>0</v>
       </c>
       <c r="J64" s="11">
         <v>0</v>
       </c>
       <c r="K64" s="11">
         <v>0</v>
       </c>
       <c r="L64" s="11">
         <v>0</v>
       </c>
       <c r="M64" s="11">
         <v>0</v>
       </c>
       <c r="N64" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O64" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A65" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="15" t="s">
         <v>143</v>
       </c>
       <c r="C65" s="14">
         <v>0</v>
       </c>
       <c r="D65" s="14">
         <v>0</v>
       </c>
       <c r="E65" s="14">
         <v>0</v>
       </c>
       <c r="F65" s="14">
         <v>0.31745000000000001</v>
       </c>
       <c r="G65" s="14">
         <v>0.45168102075952254</v>
       </c>
       <c r="H65" s="14">
         <v>6.74737001</v>
       </c>
       <c r="I65" s="14">
         <v>17.21403042</v>
       </c>
       <c r="J65" s="14">
         <v>7.891663267895785</v>
       </c>
       <c r="K65" s="14">
         <v>11.614287900184124</v>
       </c>
       <c r="L65" s="14">
         <v>6.2222308649570746</v>
       </c>
       <c r="M65" s="14">
         <v>3.8889426661014515</v>
       </c>
       <c r="N65" s="14">
         <v>10.821033532015596</v>
       </c>
-    </row>
-    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O65" s="14">
+        <v>59.232455203426383</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A66" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>144</v>
       </c>
       <c r="C66" s="8">
         <v>1925.6015000337661</v>
       </c>
       <c r="D66" s="8">
         <v>1882.3504299880999</v>
       </c>
       <c r="E66" s="8">
         <v>3394.0238658933295</v>
       </c>
       <c r="F66" s="8">
         <v>3996.2845318</v>
       </c>
       <c r="G66" s="8">
         <v>4756.4719732603862</v>
       </c>
       <c r="H66" s="8">
         <v>3285.9379341650001</v>
       </c>
       <c r="I66" s="8">
         <v>5152.5496847600007</v>
       </c>
       <c r="J66" s="8">
         <v>7997.4678647177716</v>
       </c>
       <c r="K66" s="8">
         <v>8799.5964399585991</v>
       </c>
       <c r="L66" s="8">
         <v>6993.4075101745948</v>
       </c>
       <c r="M66" s="8">
         <v>8505.1378834498537</v>
       </c>
       <c r="N66" s="8">
         <v>9702.6202827332199</v>
       </c>
-    </row>
-    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O66" s="8">
+        <v>11078.23489060039</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A67" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C67" s="11">
         <v>579.89281723152976</v>
       </c>
       <c r="D67" s="11">
         <v>218.04952499999999</v>
       </c>
       <c r="E67" s="11">
         <v>751.01305999816316</v>
       </c>
       <c r="F67" s="11">
         <v>866.24747812999999</v>
       </c>
       <c r="G67" s="11">
         <v>619.07092113025658</v>
       </c>
       <c r="H67" s="11">
         <v>270.93734562000003</v>
       </c>
       <c r="I67" s="11">
         <v>21.705032790000001</v>
       </c>
       <c r="J67" s="11">
         <v>1.7958008730120683</v>
       </c>
       <c r="K67" s="11">
         <v>95.740212768213212</v>
       </c>
       <c r="L67" s="11">
         <v>108.61079910611132</v>
       </c>
       <c r="M67" s="11">
         <v>69.486434721469195</v>
       </c>
       <c r="N67" s="11">
         <v>104.53385948119799</v>
       </c>
-    </row>
-    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O67" s="11">
+        <v>122.82626755534199</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A68" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C68" s="11">
         <v>0</v>
       </c>
       <c r="D68" s="11">
         <v>0</v>
       </c>
       <c r="E68" s="11">
         <v>0</v>
       </c>
       <c r="F68" s="11">
         <v>0</v>
       </c>
       <c r="G68" s="11">
         <v>0</v>
       </c>
       <c r="H68" s="11">
         <v>0</v>
       </c>
       <c r="I68" s="11">
         <v>0</v>
       </c>
       <c r="J68" s="11">
         <v>0</v>
       </c>
       <c r="K68" s="11">
         <v>0</v>
       </c>
       <c r="L68" s="11">
         <v>0</v>
       </c>
       <c r="M68" s="11">
         <v>0</v>
       </c>
       <c r="N68" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O68" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A69" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C69" s="11">
         <v>0</v>
       </c>
       <c r="D69" s="11">
         <v>0</v>
       </c>
       <c r="E69" s="11">
         <v>0</v>
       </c>
       <c r="F69" s="11">
         <v>0</v>
       </c>
       <c r="G69" s="11">
         <v>0</v>
       </c>
       <c r="H69" s="11">
         <v>0</v>
       </c>
       <c r="I69" s="11">
         <v>0</v>
       </c>
       <c r="J69" s="11">
         <v>0</v>
       </c>
       <c r="K69" s="11">
         <v>0</v>
       </c>
       <c r="L69" s="11">
         <v>0</v>
       </c>
       <c r="M69" s="11">
         <v>0</v>
       </c>
       <c r="N69" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O69" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A70" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C70" s="11">
         <v>0</v>
       </c>
       <c r="D70" s="11">
         <v>3.0478051926000003</v>
       </c>
       <c r="E70" s="11">
         <v>0</v>
       </c>
       <c r="F70" s="11">
         <v>0</v>
       </c>
       <c r="G70" s="11">
         <v>0</v>
       </c>
       <c r="H70" s="11">
         <v>0</v>
       </c>
       <c r="I70" s="11">
         <v>0</v>
       </c>
       <c r="J70" s="11">
         <v>0</v>
       </c>
       <c r="K70" s="11">
         <v>0</v>
       </c>
       <c r="L70" s="11">
         <v>158.88965610439257</v>
       </c>
       <c r="M70" s="11">
         <v>0</v>
       </c>
       <c r="N70" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O70" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A71" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C71" s="11">
         <v>724.20754885998304</v>
       </c>
       <c r="D71" s="11">
         <v>1659.8837742254998</v>
       </c>
       <c r="E71" s="11">
         <v>2170.1174592694024</v>
       </c>
       <c r="F71" s="11">
         <v>2645.9330733800002</v>
       </c>
       <c r="G71" s="11">
         <v>3650.9386305284152</v>
       </c>
       <c r="H71" s="11">
         <v>2375.3586810050001</v>
       </c>
       <c r="I71" s="11">
         <v>4573.5995320300008</v>
       </c>
       <c r="J71" s="11">
         <v>7234.0653256419018</v>
       </c>
       <c r="K71" s="11">
         <v>8142.732800986063</v>
       </c>
       <c r="L71" s="11">
         <v>6039.8413530000134</v>
       </c>
       <c r="M71" s="11">
         <v>7844.8553982503272</v>
       </c>
       <c r="N71" s="11">
         <v>9009.3564083971487</v>
       </c>
-    </row>
-    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O71" s="11">
+        <v>10243.466921938514</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A72" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C72" s="11">
         <v>0</v>
       </c>
       <c r="D72" s="11">
         <v>0</v>
       </c>
       <c r="E72" s="11">
         <v>0</v>
       </c>
       <c r="F72" s="11">
         <v>0</v>
       </c>
       <c r="G72" s="11">
         <v>0</v>
       </c>
       <c r="H72" s="11">
         <v>0</v>
       </c>
       <c r="I72" s="11">
         <v>0</v>
       </c>
       <c r="J72" s="11">
         <v>0</v>
       </c>
       <c r="K72" s="11">
         <v>0</v>
       </c>
       <c r="L72" s="11">
         <v>0</v>
       </c>
       <c r="M72" s="11">
         <v>0</v>
       </c>
       <c r="N72" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O72" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A73" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C73" s="11">
         <v>0</v>
       </c>
       <c r="D73" s="11">
         <v>0</v>
       </c>
       <c r="E73" s="11">
         <v>0</v>
       </c>
       <c r="F73" s="11">
         <v>0</v>
       </c>
       <c r="G73" s="11">
         <v>0</v>
       </c>
       <c r="H73" s="11">
         <v>0</v>
       </c>
       <c r="I73" s="11">
         <v>0</v>
       </c>
       <c r="J73" s="11">
         <v>0</v>
       </c>
       <c r="K73" s="11">
         <v>0</v>
       </c>
       <c r="L73" s="11">
         <v>0</v>
       </c>
       <c r="M73" s="11">
         <v>0</v>
       </c>
       <c r="N73" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="74" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O73" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A74" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B74" s="15" t="s">
         <v>152</v>
       </c>
       <c r="C74" s="14">
         <v>621.50113394225332</v>
       </c>
       <c r="D74" s="14">
         <v>1.36932557</v>
       </c>
       <c r="E74" s="14">
         <v>472.89334662576397</v>
       </c>
       <c r="F74" s="14">
         <v>484.10398029000004</v>
       </c>
       <c r="G74" s="14">
         <v>486.46242160171448</v>
       </c>
       <c r="H74" s="14">
         <v>639.64190753999992</v>
       </c>
       <c r="I74" s="14">
         <v>557.24511993999988</v>
       </c>
       <c r="J74" s="14">
         <v>761.60673820285763</v>
       </c>
       <c r="K74" s="14">
         <v>561.12342620432264</v>
       </c>
       <c r="L74" s="14">
         <v>686.06570196407756</v>
       </c>
       <c r="M74" s="14">
         <v>590.79605047805717</v>
       </c>
       <c r="N74" s="14">
         <v>588.73001485487271</v>
       </c>
-    </row>
-    <row r="75" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O74" s="14">
+        <v>711.94170110653488</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A75" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C75" s="8">
         <v>115317.91059236893</v>
       </c>
       <c r="D75" s="8">
         <v>115577.7096817</v>
       </c>
       <c r="E75" s="8">
         <v>104442.0920274946</v>
       </c>
       <c r="F75" s="8">
         <v>115419.94829018001</v>
       </c>
       <c r="G75" s="8">
         <v>126104.71497400256</v>
       </c>
       <c r="H75" s="8">
         <v>117350.54578807004</v>
       </c>
       <c r="I75" s="8">
         <v>137886.21702768002</v>
       </c>
       <c r="J75" s="8">
         <v>149538.07284691528</v>
       </c>
       <c r="K75" s="8">
         <v>183583.23625915949</v>
       </c>
       <c r="L75" s="8">
         <v>276258.67925586359</v>
       </c>
       <c r="M75" s="8">
         <v>188696.00103352842</v>
       </c>
       <c r="N75" s="8">
         <v>246225.6369735928</v>
       </c>
-    </row>
-    <row r="76" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O75" s="8">
+        <v>224617.99018579064</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A76" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C76" s="11">
         <v>108660.600192</v>
       </c>
       <c r="D76" s="11">
         <v>115238.34376</v>
       </c>
       <c r="E76" s="11">
         <v>103043.01545315</v>
       </c>
       <c r="F76" s="11">
         <v>114398.02864323999</v>
       </c>
       <c r="G76" s="11">
         <v>124753.64946885</v>
       </c>
       <c r="H76" s="11">
         <v>114702.49812381004</v>
       </c>
       <c r="I76" s="11">
         <v>131468.52635304001</v>
       </c>
       <c r="J76" s="11">
         <v>146423.77344423</v>
       </c>
       <c r="K76" s="11">
         <v>178412.92959545003</v>
       </c>
       <c r="L76" s="11">
         <v>248582.75969062152</v>
       </c>
       <c r="M76" s="11">
         <v>157509.95517949999</v>
       </c>
       <c r="N76" s="11">
         <v>183211.65034947</v>
       </c>
-    </row>
-    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O76" s="11">
+        <v>190957.57051561997</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A77" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="11">
         <v>6.4690276917739435</v>
       </c>
       <c r="D77" s="11">
         <v>54.74710202</v>
       </c>
       <c r="E77" s="11">
         <v>46.902269500781614</v>
       </c>
       <c r="F77" s="11">
         <v>136.00363197999999</v>
       </c>
       <c r="G77" s="11">
         <v>151.4327281424853</v>
       </c>
       <c r="H77" s="11">
         <v>1280.65800848</v>
       </c>
       <c r="I77" s="11">
         <v>5067.8960490399995</v>
       </c>
       <c r="J77" s="11">
         <v>2576.6163860259312</v>
       </c>
       <c r="K77" s="11">
         <v>4487.7848949253303</v>
       </c>
       <c r="L77" s="11">
         <v>4678.0950885145894</v>
       </c>
       <c r="M77" s="11">
         <v>3854.9135604627954</v>
       </c>
       <c r="N77" s="11">
         <v>6292.4816721058814</v>
       </c>
-    </row>
-    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O77" s="11">
+        <v>4827.3758424897323</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A78" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C78" s="11">
         <v>0</v>
       </c>
       <c r="D78" s="11">
         <v>0</v>
       </c>
       <c r="E78" s="11">
         <v>0</v>
       </c>
       <c r="F78" s="11">
         <v>0</v>
       </c>
       <c r="G78" s="11">
         <v>0</v>
       </c>
       <c r="H78" s="11">
         <v>0</v>
       </c>
       <c r="I78" s="11">
         <v>0</v>
       </c>
       <c r="J78" s="11">
         <v>0</v>
       </c>
       <c r="K78" s="11">
         <v>0</v>
       </c>
       <c r="L78" s="11">
         <v>0</v>
       </c>
       <c r="M78" s="11">
         <v>0</v>
       </c>
       <c r="N78" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O78" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A79" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C79" s="11">
         <v>40.505794337317887</v>
       </c>
       <c r="D79" s="11">
         <v>8.3813761699999993</v>
       </c>
       <c r="E79" s="11">
         <v>68.729773678406346</v>
       </c>
       <c r="F79" s="11">
         <v>71.884214110000002</v>
       </c>
       <c r="G79" s="11">
         <v>43.196677255155947</v>
       </c>
       <c r="H79" s="11">
         <v>63.849202349999999</v>
       </c>
       <c r="I79" s="11">
         <v>68.096415590000007</v>
       </c>
       <c r="J79" s="11">
         <v>33.969524499822086</v>
       </c>
       <c r="K79" s="11">
         <v>41.296359306866925</v>
       </c>
       <c r="L79" s="11">
         <v>31.396958319960206</v>
       </c>
       <c r="M79" s="11">
         <v>39.795050254491684</v>
       </c>
       <c r="N79" s="11">
         <v>37.977994997666158</v>
       </c>
-    </row>
-    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O79" s="11">
+        <v>41.29432698970556</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A80" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C80" s="11">
         <v>109.80507188709952</v>
       </c>
       <c r="D80" s="11">
         <v>0</v>
       </c>
       <c r="E80" s="11">
         <v>611.28054467899892</v>
       </c>
       <c r="F80" s="11">
         <v>39.146601320000002</v>
       </c>
       <c r="G80" s="11">
         <v>71.694875259322288</v>
       </c>
       <c r="H80" s="11">
         <v>26.549584109999998</v>
       </c>
       <c r="I80" s="11">
         <v>3.6420000000000001E-2</v>
       </c>
       <c r="J80" s="11">
         <v>-26.380539905486661</v>
       </c>
       <c r="K80" s="11">
         <v>0.16481797545486965</v>
       </c>
       <c r="L80" s="11">
         <v>0.19808503010502365</v>
       </c>
       <c r="M80" s="11">
         <v>0.3296228133772105</v>
       </c>
       <c r="N80" s="11">
         <v>0.14353314834684328</v>
       </c>
-    </row>
-    <row r="81" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O80" s="11">
+        <v>0.16008349944655512</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A81" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C81" s="11">
         <v>0</v>
       </c>
       <c r="D81" s="11">
         <v>0</v>
       </c>
       <c r="E81" s="11">
         <v>0</v>
       </c>
       <c r="F81" s="11">
         <v>0</v>
       </c>
       <c r="G81" s="11">
         <v>0</v>
       </c>
       <c r="H81" s="11">
         <v>0</v>
       </c>
       <c r="I81" s="11">
         <v>0</v>
       </c>
       <c r="J81" s="11">
         <v>0</v>
       </c>
       <c r="K81" s="11">
         <v>0</v>
       </c>
       <c r="L81" s="11">
         <v>0</v>
       </c>
       <c r="M81" s="11">
         <v>0</v>
       </c>
       <c r="N81" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="82" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O81" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A82" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C82" s="11">
         <v>6120.1903114089218</v>
       </c>
       <c r="D82" s="11">
         <v>166.25687538999998</v>
       </c>
       <c r="E82" s="11">
         <v>551.87656871624972</v>
       </c>
       <c r="F82" s="11">
         <v>679.76538202999984</v>
       </c>
       <c r="G82" s="11">
         <v>995.05548576593833</v>
       </c>
       <c r="H82" s="11">
         <v>1115.5544678599999</v>
       </c>
       <c r="I82" s="11">
         <v>1098.8916915499999</v>
       </c>
       <c r="J82" s="11">
         <v>442.65915516219934</v>
       </c>
       <c r="K82" s="11">
         <v>581.79665824753226</v>
       </c>
       <c r="L82" s="11">
         <v>22905.117903502964</v>
       </c>
       <c r="M82" s="11">
         <v>27209.825244163414</v>
       </c>
       <c r="N82" s="11">
         <v>56608.873154127781</v>
       </c>
-    </row>
-    <row r="83" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O82" s="11">
+        <v>28698.883336955423</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A83" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C83" s="11">
         <v>0</v>
       </c>
       <c r="D83" s="11">
         <v>0</v>
       </c>
       <c r="E83" s="11">
         <v>0</v>
       </c>
       <c r="F83" s="11">
         <v>0</v>
       </c>
       <c r="G83" s="11">
         <v>0</v>
       </c>
       <c r="H83" s="11">
         <v>0</v>
       </c>
       <c r="I83" s="11">
         <v>0</v>
       </c>
       <c r="J83" s="11">
         <v>0</v>
       </c>
       <c r="K83" s="11">
         <v>0</v>
       </c>
       <c r="L83" s="11">
         <v>0</v>
       </c>
       <c r="M83" s="11">
         <v>0</v>
       </c>
       <c r="N83" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="84" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O83" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A84" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="17" t="s">
         <v>162</v>
       </c>
       <c r="C84" s="18">
         <v>380.34019504382655</v>
       </c>
       <c r="D84" s="18">
         <v>109.98056812</v>
       </c>
       <c r="E84" s="18">
         <v>120.28741777015259</v>
       </c>
       <c r="F84" s="18">
         <v>95.119817499999996</v>
       </c>
       <c r="G84" s="18">
         <v>89.685738729657203</v>
       </c>
       <c r="H84" s="18">
         <v>161.43640146000001</v>
       </c>
       <c r="I84" s="18">
         <v>182.77009846000001</v>
       </c>
       <c r="J84" s="18">
         <v>87.434876902827597</v>
       </c>
       <c r="K84" s="18">
         <v>59.263933254261353</v>
       </c>
       <c r="L84" s="18">
         <v>61.111529874467792</v>
       </c>
       <c r="M84" s="18">
         <v>81.182376334364164</v>
       </c>
       <c r="N84" s="18">
         <v>74.510269743151582</v>
       </c>
-    </row>
-    <row r="85" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O84" s="18">
+        <v>92.706080236366901</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A85" s="19" t="s">
         <v>164</v>
       </c>
       <c r="B85" s="20" t="s">
         <v>165</v>
       </c>
-      <c r="L85" s="1">
-[...3 lines deleted...]
-    <row r="86" spans="1:14" x14ac:dyDescent="0.25">
+    </row>
+    <row r="86" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
         <v>166</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B4"/>
-    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="C3:O3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0" top="0.5" bottom="0" header="0.3" footer="0"/>
   <pageSetup paperSize="9" scale="72" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>