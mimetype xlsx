--- v1 (2025-11-12)
+++ v2 (2026-04-04)
@@ -4,98 +4,98 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\10. หน้าเว็บ Sep 25\T7\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\11. หน้าเว็บ Mar 26\T7\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42CD4B8E-1D34-4002-887A-24D1BB8A6E31}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF0992BC-421B-4B58-A2C6-776622799712}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8565" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="T7budgetary" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">T7budgetary!$A$1:$L$86</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">T7budgetary!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>MAlves</author>
   </authors>
   <commentList>
     <comment ref="B14" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Transfers between different levels of government that are of a general character and not allocated to a particular function</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Millions of Baht/ Year Ending September 30</t>
   </si>
   <si>
     <t>Central Government - Budgetary</t>
   </si>
   <si>
     <t>EXPENDITURE BY FUNCTIONS
 OF GOVERNMENT (COFOG)</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>7012</t>
   </si>
@@ -564,106 +564,132 @@
   <si>
     <t xml:space="preserve">Social protection not elsewhere classified </t>
   </si>
   <si>
     <r>
       <t>Transfers of general character between levels of government</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Remark:</t>
   </si>
   <si>
     <t>P: Preliminary data</t>
   </si>
   <si>
-    <t>Last updated Sep 2025</t>
+    <t>Last updated Mar 2026</t>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>p</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -1207,3675 +1233,3919 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N86"/>
+  <dimension ref="A1:O86"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="G74" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="G5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="Q83" sqref="Q83"/>
+      <selection pane="bottomRight" activeCell="R15" sqref="R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="60" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="1" customWidth="1"/>
-    <col min="4" max="14" width="13.85546875" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="4" max="15" width="13.85546875" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="29" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
-      <c r="N3" s="31"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="N3" s="30"/>
+      <c r="O3" s="31"/>
+    </row>
+    <row r="4" spans="1:15" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A4" s="27"/>
       <c r="B4" s="28"/>
       <c r="C4" s="23">
         <v>2013</v>
       </c>
       <c r="D4" s="3">
         <v>2014</v>
       </c>
       <c r="E4" s="3">
         <v>2015</v>
       </c>
       <c r="F4" s="3">
         <v>2016</v>
       </c>
       <c r="G4" s="3">
         <v>2017</v>
       </c>
       <c r="H4" s="3">
         <v>2018</v>
       </c>
       <c r="I4" s="3">
         <v>2019</v>
       </c>
       <c r="J4" s="3">
         <v>2020</v>
       </c>
       <c r="K4" s="3">
         <v>2021</v>
       </c>
       <c r="L4" s="3">
         <v>2022</v>
       </c>
       <c r="M4" s="24">
         <v>2023</v>
       </c>
       <c r="N4" s="24">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O4" s="24" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>84</v>
       </c>
       <c r="C5" s="6">
         <v>2664187.1685933201</v>
       </c>
       <c r="D5" s="6">
         <v>2703576.9132049205</v>
       </c>
       <c r="E5" s="6">
         <v>2828172.9834799226</v>
       </c>
       <c r="F5" s="6">
         <v>2825080.3808940905</v>
       </c>
       <c r="G5" s="6">
         <v>3139531.3259140635</v>
       </c>
       <c r="H5" s="6">
         <v>3275043.6155911018</v>
       </c>
       <c r="I5" s="6">
         <v>3321003.8915183255</v>
       </c>
       <c r="J5" s="6">
         <v>3715664.8601403837</v>
       </c>
       <c r="K5" s="6">
         <v>4140584.2027066383</v>
       </c>
       <c r="L5" s="6">
         <v>3924689.3111977121</v>
       </c>
       <c r="M5" s="6">
         <v>3686588.4250311502</v>
       </c>
       <c r="N5" s="6">
         <v>3817702.6814857158</v>
       </c>
-    </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O5" s="6">
+        <v>4050820.3848393755</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C6" s="9">
         <v>1189435.8403321393</v>
       </c>
       <c r="D6" s="9">
         <v>1161099.3602897439</v>
       </c>
       <c r="E6" s="9">
         <v>1101614.6908422706</v>
       </c>
       <c r="F6" s="9">
         <v>1201133.6230434556</v>
       </c>
       <c r="G6" s="9">
         <v>1279646.6167460724</v>
       </c>
       <c r="H6" s="9">
         <v>1323722.9533364747</v>
       </c>
       <c r="I6" s="9">
         <v>1370725.258348783</v>
       </c>
       <c r="J6" s="9">
         <v>1407872.0991736646</v>
       </c>
       <c r="K6" s="9">
         <v>1763721.9354114954</v>
       </c>
       <c r="L6" s="9">
         <v>1565693.3199387726</v>
       </c>
       <c r="M6" s="9">
         <v>1492764.539028886</v>
       </c>
       <c r="N6" s="9">
         <v>1556259.1844666139</v>
       </c>
-    </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O6" s="9">
+        <v>1760366.450967046</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>86</v>
       </c>
       <c r="C7" s="12">
         <v>139662.6448758996</v>
       </c>
       <c r="D7" s="12">
         <v>139498.80774555178</v>
       </c>
       <c r="E7" s="12">
         <v>83071.058400220019</v>
       </c>
       <c r="F7" s="12">
         <v>79914.618240319993</v>
       </c>
       <c r="G7" s="12">
         <v>82372.285710684926</v>
       </c>
       <c r="H7" s="12">
         <v>82155.564270556904</v>
       </c>
       <c r="I7" s="12">
         <v>93115.817477089993</v>
       </c>
       <c r="J7" s="12">
         <v>96876.639707679991</v>
       </c>
       <c r="K7" s="12">
         <v>98853.510679669984</v>
       </c>
       <c r="L7" s="12">
         <v>87591.729210220001</v>
       </c>
       <c r="M7" s="12">
         <v>86677.405430380008</v>
       </c>
       <c r="N7" s="12">
         <v>89904.807260170026</v>
       </c>
-    </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O7" s="12">
+        <v>98134.915990900001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C8" s="12">
         <v>14.240305333872472</v>
       </c>
       <c r="D8" s="12">
         <v>7.3252295679463701</v>
       </c>
       <c r="E8" s="12">
         <v>656.07229999999993</v>
       </c>
       <c r="F8" s="12">
         <v>929</v>
       </c>
       <c r="G8" s="12">
         <v>224.68406112932232</v>
       </c>
       <c r="H8" s="12">
         <v>76.986207092424607</v>
       </c>
       <c r="I8" s="12">
         <v>741.57589999999993</v>
       </c>
       <c r="J8" s="12">
         <v>837.32259999999997</v>
       </c>
       <c r="K8" s="12">
         <v>598.08529119999992</v>
       </c>
       <c r="L8" s="12">
         <v>582.49328600000001</v>
       </c>
       <c r="M8" s="12">
         <v>581.12004923999996</v>
       </c>
       <c r="N8" s="12">
         <v>671.18719999999996</v>
       </c>
-    </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O8" s="12">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>88</v>
       </c>
       <c r="C9" s="12">
         <v>119178.09831396471</v>
       </c>
       <c r="D9" s="12">
         <v>106180.88034714207</v>
       </c>
       <c r="E9" s="12">
         <v>119845.86990063004</v>
       </c>
       <c r="F9" s="12">
         <v>124257.94391715998</v>
       </c>
       <c r="G9" s="12">
         <v>139113.95699021377</v>
       </c>
       <c r="H9" s="12">
         <v>134971.15909850688</v>
       </c>
       <c r="I9" s="12">
         <v>105637.49754183003</v>
       </c>
       <c r="J9" s="12">
         <v>118579.13425991056</v>
       </c>
       <c r="K9" s="12">
         <v>113270.60182667</v>
       </c>
       <c r="L9" s="12">
         <v>125591.03180054011</v>
       </c>
       <c r="M9" s="12">
         <v>116165.24353852042</v>
       </c>
       <c r="N9" s="12">
         <v>133449.81938088167</v>
       </c>
-    </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O9" s="12">
+        <v>147656.60170779887</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>89</v>
       </c>
       <c r="C10" s="12">
         <v>4032.7489758725255</v>
       </c>
       <c r="D10" s="12">
         <v>5392.9628965386983</v>
       </c>
       <c r="E10" s="12">
         <v>4711.4671753499979</v>
       </c>
       <c r="F10" s="12">
         <v>5452.9387999999999</v>
       </c>
       <c r="G10" s="12">
         <v>3122.421599367759</v>
       </c>
       <c r="H10" s="12">
         <v>3129.874623079113</v>
       </c>
       <c r="I10" s="12">
         <v>2644.5998339800003</v>
       </c>
       <c r="J10" s="12">
         <v>2430.1833923300005</v>
       </c>
       <c r="K10" s="12">
         <v>1578.3830938400001</v>
       </c>
       <c r="L10" s="12">
         <v>1602.3315272599996</v>
       </c>
       <c r="M10" s="12">
         <v>1174.5993379700001</v>
       </c>
       <c r="N10" s="12">
         <v>994.81092399999989</v>
       </c>
-    </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O10" s="12">
+        <v>1048.4835290000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C11" s="12">
         <v>119.39006609507189</v>
       </c>
       <c r="D11" s="12">
         <v>156.817341495752</v>
       </c>
       <c r="E11" s="12">
         <v>155.26900000000001</v>
       </c>
       <c r="F11" s="12">
         <v>351</v>
       </c>
       <c r="G11" s="12">
         <v>260.45957471138291</v>
       </c>
       <c r="H11" s="12">
         <v>393.11875963678943</v>
       </c>
       <c r="I11" s="12">
         <v>213.036</v>
       </c>
       <c r="J11" s="12">
         <v>194.90660000000003</v>
       </c>
       <c r="K11" s="12">
         <v>179.66059999999999</v>
       </c>
       <c r="L11" s="12">
         <v>208.3913</v>
       </c>
       <c r="M11" s="12">
         <v>222.20060000000004</v>
       </c>
       <c r="N11" s="12">
         <v>186.72710000000001</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O11" s="12">
+        <v>183.39589999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>91</v>
       </c>
       <c r="C12" s="12">
         <v>86846.648654063814</v>
       </c>
       <c r="D12" s="12">
         <v>109220.32937672574</v>
       </c>
       <c r="E12" s="12">
         <v>90525.656439371043</v>
       </c>
       <c r="F12" s="12">
         <v>184609.5693</v>
       </c>
       <c r="G12" s="12">
         <v>151617.86190309247</v>
       </c>
       <c r="H12" s="12">
         <v>131258.08337240765</v>
       </c>
       <c r="I12" s="12">
         <v>137035.26846977818</v>
       </c>
       <c r="J12" s="12">
         <v>198027.25531835001</v>
       </c>
       <c r="K12" s="12">
         <v>374015.22832749039</v>
       </c>
       <c r="L12" s="12">
         <v>135744.66291750391</v>
       </c>
       <c r="M12" s="12">
         <v>167208.82068505161</v>
       </c>
       <c r="N12" s="12">
         <v>139270.47682847001</v>
       </c>
-    </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O12" s="12">
+        <v>196666.84258200013</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>92</v>
       </c>
       <c r="C13" s="12">
         <v>142255.981</v>
       </c>
       <c r="D13" s="12">
         <v>146282.66999999998</v>
       </c>
       <c r="E13" s="12">
         <v>135436.64855853998</v>
       </c>
       <c r="F13" s="12">
         <v>120978.26999999999</v>
       </c>
       <c r="G13" s="12">
         <v>156032.147</v>
       </c>
       <c r="H13" s="12">
         <v>164143.34</v>
       </c>
       <c r="I13" s="12">
         <v>168731.52858111999</v>
       </c>
       <c r="J13" s="12">
         <v>151214.74082296999</v>
       </c>
       <c r="K13" s="12">
         <v>198991.66586446995</v>
       </c>
       <c r="L13" s="12">
         <v>222910.846881</v>
       </c>
       <c r="M13" s="12">
         <v>203992.64109999998</v>
       </c>
       <c r="N13" s="12">
         <v>215421.37089999847</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="O13" s="12">
+        <v>212948.874033</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>163</v>
       </c>
       <c r="C14" s="15">
         <v>697326.08814091014</v>
       </c>
       <c r="D14" s="15">
         <v>654359.56735272193</v>
       </c>
       <c r="E14" s="15">
         <v>667212.62375515932</v>
       </c>
       <c r="F14" s="15">
         <v>684640.28278597561</v>
       </c>
       <c r="G14" s="15">
         <v>746902.79990687268</v>
       </c>
       <c r="H14" s="15">
         <v>807594.82700519508</v>
       </c>
       <c r="I14" s="15">
         <v>862605.93454498472</v>
       </c>
       <c r="J14" s="15">
         <v>839711.91647242394</v>
       </c>
       <c r="K14" s="15">
         <v>976234.79972815467</v>
       </c>
       <c r="L14" s="15">
         <v>991461.83301624854</v>
       </c>
       <c r="M14" s="15">
         <v>916742.50828772411</v>
       </c>
       <c r="N14" s="15">
         <v>976359.9848730939</v>
       </c>
-    </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O14" s="15">
+        <v>1103501.3372243471</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C15" s="9">
         <v>180912.844012658</v>
       </c>
       <c r="D15" s="9">
         <v>176003.0555270646</v>
       </c>
       <c r="E15" s="9">
         <v>190106.22582055989</v>
       </c>
       <c r="F15" s="9">
         <v>209866.49051</v>
       </c>
       <c r="G15" s="9">
         <v>203679.36543340556</v>
       </c>
       <c r="H15" s="9">
         <v>202412.53232649108</v>
       </c>
       <c r="I15" s="9">
         <v>210796.45493566003</v>
       </c>
       <c r="J15" s="9">
         <v>218702.81003254006</v>
       </c>
       <c r="K15" s="9">
         <v>204924.28364829492</v>
       </c>
       <c r="L15" s="9">
         <v>200151.47700552255</v>
       </c>
       <c r="M15" s="9">
         <v>188671.13575344524</v>
       </c>
       <c r="N15" s="9">
         <v>183189.55085894992</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O15" s="9">
+        <v>193179.55220600005</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>94</v>
       </c>
       <c r="C16" s="12">
         <v>176457.76982312754</v>
       </c>
       <c r="D16" s="12">
         <v>171942.56745215022</v>
       </c>
       <c r="E16" s="12">
         <v>185548.60960994993</v>
       </c>
       <c r="F16" s="12">
         <v>205262</v>
       </c>
       <c r="G16" s="12">
         <v>200610.47097148979</v>
       </c>
       <c r="H16" s="12">
         <v>199623.72569486563</v>
       </c>
       <c r="I16" s="12">
         <v>208254.38858469002</v>
       </c>
       <c r="J16" s="12">
         <v>216833.43711551005</v>
       </c>
       <c r="K16" s="12">
         <v>203341.29769749998</v>
       </c>
       <c r="L16" s="12">
         <v>199040.76469082007</v>
       </c>
       <c r="M16" s="12">
         <v>187424.58321687998</v>
       </c>
       <c r="N16" s="12">
         <v>180751.76877131994</v>
       </c>
-    </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O16" s="12">
+        <v>190914.99544400003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C17" s="12">
         <v>3593.255684074973</v>
       </c>
       <c r="D17" s="12">
         <v>3120.7324348471666</v>
       </c>
       <c r="E17" s="12">
         <v>3371.4307340699988</v>
       </c>
       <c r="F17" s="12">
         <v>3239</v>
       </c>
       <c r="G17" s="12">
         <v>1798.4113491976439</v>
       </c>
       <c r="H17" s="12">
         <v>1489.3924686048326</v>
       </c>
       <c r="I17" s="12">
         <v>1425.7150449599997</v>
       </c>
       <c r="J17" s="12">
         <v>634.02485047000005</v>
       </c>
       <c r="K17" s="12">
         <v>667.39101547000007</v>
       </c>
       <c r="L17" s="12">
         <v>594.10295536000012</v>
       </c>
       <c r="M17" s="12">
         <v>704.74474527999996</v>
       </c>
       <c r="N17" s="12">
         <v>929.23426562999998</v>
       </c>
-    </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O17" s="12">
+        <v>703.37234799999987</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C18" s="12">
         <v>0</v>
       </c>
       <c r="D18" s="12">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <v>0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>0</v>
       </c>
       <c r="I18" s="12">
         <v>0</v>
       </c>
       <c r="J18" s="12">
         <v>0</v>
       </c>
       <c r="K18" s="12">
         <v>0</v>
       </c>
       <c r="L18" s="12">
         <v>0</v>
       </c>
       <c r="M18" s="12">
         <v>0</v>
       </c>
       <c r="N18" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O18" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>97</v>
       </c>
       <c r="C19" s="12">
         <v>861.81850545549582</v>
       </c>
       <c r="D19" s="12">
         <v>939.75564006720072</v>
       </c>
       <c r="E19" s="12">
         <v>1186.1854765399999</v>
       </c>
       <c r="F19" s="12">
         <v>1365.4905100000001</v>
       </c>
       <c r="G19" s="12">
         <v>1270.4831127181269</v>
       </c>
       <c r="H19" s="12">
         <v>1299.4141630206136</v>
       </c>
       <c r="I19" s="12">
         <v>1116.3513060100001</v>
       </c>
       <c r="J19" s="12">
         <v>1235.3480665600005</v>
       </c>
       <c r="K19" s="12">
         <v>915.59493532493093</v>
       </c>
       <c r="L19" s="12">
         <v>505.8704593424747</v>
       </c>
       <c r="M19" s="12">
         <v>538.82219128523616</v>
       </c>
       <c r="N19" s="12">
         <v>944.40682199999992</v>
       </c>
-    </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O19" s="12">
+        <v>1092.2295140000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A20" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>98</v>
       </c>
       <c r="C20" s="15">
         <v>0</v>
       </c>
       <c r="D20" s="15">
         <v>0</v>
       </c>
       <c r="E20" s="15">
         <v>0</v>
       </c>
       <c r="F20" s="15">
         <v>0</v>
       </c>
       <c r="G20" s="15">
         <v>0</v>
       </c>
       <c r="H20" s="15">
         <v>0</v>
       </c>
       <c r="I20" s="15">
         <v>0</v>
       </c>
       <c r="J20" s="15">
         <v>0</v>
       </c>
       <c r="K20" s="15">
         <v>0</v>
       </c>
       <c r="L20" s="15">
         <v>10.738899999999999</v>
       </c>
       <c r="M20" s="15">
         <v>2.9855999999999998</v>
       </c>
       <c r="N20" s="15">
         <v>564.14100000000008</v>
       </c>
-    </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O20" s="15">
+        <v>468.95489999999995</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C21" s="9">
         <v>141779.08040540456</v>
       </c>
       <c r="D21" s="9">
         <v>148275.1316324753</v>
       </c>
       <c r="E21" s="9">
         <v>171978.86188406989</v>
       </c>
       <c r="F21" s="9">
         <v>180478.33951498999</v>
       </c>
       <c r="G21" s="9">
         <v>177265.66143005266</v>
       </c>
       <c r="H21" s="9">
         <v>190389.47093885613</v>
       </c>
       <c r="I21" s="9">
         <v>199388.38497076998</v>
       </c>
       <c r="J21" s="9">
         <v>209352.13953013992</v>
       </c>
       <c r="K21" s="9">
         <v>205463.02089024661</v>
       </c>
       <c r="L21" s="9">
         <v>203015.20724944837</v>
       </c>
       <c r="M21" s="9">
         <v>199762.04936531349</v>
       </c>
       <c r="N21" s="9">
         <v>202327.53187851998</v>
       </c>
-    </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O21" s="9">
+        <v>214682.73975871</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>100</v>
       </c>
       <c r="C22" s="12">
         <v>87504.886909208188</v>
       </c>
       <c r="D22" s="12">
         <v>94061.686688851856</v>
       </c>
       <c r="E22" s="12">
         <v>104038.82836178989</v>
       </c>
       <c r="F22" s="12">
         <v>107990.31565071999</v>
       </c>
       <c r="G22" s="12">
         <v>111737.4840921393</v>
       </c>
       <c r="H22" s="12">
         <v>121789.52521165914</v>
       </c>
       <c r="I22" s="12">
         <v>123974.06669482998</v>
       </c>
       <c r="J22" s="12">
         <v>130331.78308727995</v>
       </c>
       <c r="K22" s="12">
         <v>122869.10384601</v>
       </c>
       <c r="L22" s="12">
         <v>126623.64873810005</v>
       </c>
       <c r="M22" s="12">
         <v>124821.31354918001</v>
       </c>
       <c r="N22" s="12">
         <v>125021.42041427</v>
       </c>
-    </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O22" s="12">
+        <v>130792.13911537002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>101</v>
       </c>
       <c r="C23" s="12">
         <v>0</v>
       </c>
       <c r="D23" s="12">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>0</v>
       </c>
       <c r="F23" s="12">
         <v>0</v>
       </c>
       <c r="G23" s="12">
         <v>1513.31410725972</v>
       </c>
       <c r="H23" s="12">
         <v>2590.3245982978397</v>
       </c>
       <c r="I23" s="12">
         <v>5734.8908646600012</v>
       </c>
       <c r="J23" s="12">
         <v>6883.3880410199963</v>
       </c>
       <c r="K23" s="12">
         <v>6701.9931095899992</v>
       </c>
       <c r="L23" s="12">
         <v>5341.0104408000007</v>
       </c>
       <c r="M23" s="12">
         <v>3347.5706337000001</v>
       </c>
       <c r="N23" s="12">
         <v>1736.9821752</v>
       </c>
-    </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O23" s="12">
+        <v>1941.087824</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C24" s="12">
         <v>27437.712602534666</v>
       </c>
       <c r="D24" s="12">
         <v>28976.206825564946</v>
       </c>
       <c r="E24" s="12">
         <v>32959.034333569994</v>
       </c>
       <c r="F24" s="12">
         <v>38907.249524270002</v>
       </c>
       <c r="G24" s="12">
         <v>33540.30714819584</v>
       </c>
       <c r="H24" s="12">
         <v>36890.847998858153</v>
       </c>
       <c r="I24" s="12">
         <v>42903.006018219996</v>
       </c>
       <c r="J24" s="12">
         <v>43398.899050569991</v>
       </c>
       <c r="K24" s="12">
         <v>45463.521700790021</v>
       </c>
       <c r="L24" s="12">
         <v>41600.257480139997</v>
       </c>
       <c r="M24" s="12">
         <v>41937.783516850002</v>
       </c>
       <c r="N24" s="12">
         <v>44997.964466830002</v>
       </c>
-    </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O24" s="12">
+        <v>47316.817084340008</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A25" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C25" s="12">
         <v>8781.0011124808698</v>
       </c>
       <c r="D25" s="12">
         <v>8976.7613479973734</v>
       </c>
       <c r="E25" s="12">
         <v>11070.432791589999</v>
       </c>
       <c r="F25" s="12">
         <v>11065</v>
       </c>
       <c r="G25" s="12">
         <v>11006.316988043816</v>
       </c>
       <c r="H25" s="12">
         <v>12281.028111120424</v>
       </c>
       <c r="I25" s="12">
         <v>13509.793044529999</v>
       </c>
       <c r="J25" s="12">
         <v>14160.021743889998</v>
       </c>
       <c r="K25" s="12">
         <v>14001.458962519997</v>
       </c>
       <c r="L25" s="12">
         <v>14636.793537339998</v>
       </c>
       <c r="M25" s="12">
         <v>14518.403829969997</v>
       </c>
       <c r="N25" s="12">
         <v>15150.889588999995</v>
       </c>
-    </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O25" s="12">
+        <v>16722.763696000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>104</v>
       </c>
       <c r="C26" s="12">
         <v>85.69789483609614</v>
       </c>
       <c r="D26" s="12">
         <v>147.59106352423581</v>
       </c>
       <c r="E26" s="12">
         <v>86.490049900000002</v>
       </c>
       <c r="F26" s="12">
         <v>117.66034000000001</v>
       </c>
       <c r="G26" s="12">
         <v>103.20066090858913</v>
       </c>
       <c r="H26" s="12">
         <v>97.39525367441243</v>
       </c>
       <c r="I26" s="12">
         <v>73.084648180000002</v>
       </c>
       <c r="J26" s="12">
         <v>74.097153120000002</v>
       </c>
       <c r="K26" s="12">
         <v>40.341797216620613</v>
       </c>
       <c r="L26" s="12">
         <v>42.781167048316476</v>
       </c>
       <c r="M26" s="12">
         <v>45.459996863490794</v>
       </c>
       <c r="N26" s="12">
         <v>47.071999999999996</v>
       </c>
-    </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O26" s="12">
+        <v>47.071999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="15">
         <v>17969.781886344757</v>
       </c>
       <c r="D27" s="15">
         <v>16112.885706536879</v>
       </c>
       <c r="E27" s="15">
         <v>23824.022458220021</v>
       </c>
       <c r="F27" s="15">
         <v>22398.114000000001</v>
       </c>
       <c r="G27" s="15">
         <v>19365.038433505415</v>
       </c>
       <c r="H27" s="15">
         <v>16740.349765246163</v>
       </c>
       <c r="I27" s="15">
         <v>13193.543700350008</v>
       </c>
       <c r="J27" s="15">
         <v>14503.950454259997</v>
       </c>
       <c r="K27" s="15">
         <v>16386.601474120002</v>
       </c>
       <c r="L27" s="15">
         <v>14770.715886020012</v>
       </c>
       <c r="M27" s="15">
         <v>15091.517838749996</v>
       </c>
       <c r="N27" s="15">
         <v>15373.203233220005</v>
       </c>
-    </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O27" s="15">
+        <v>17862.860038999992</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="9">
         <v>295303.94383967214</v>
       </c>
       <c r="D28" s="9">
         <v>353210.77667306777</v>
       </c>
       <c r="E28" s="9">
         <v>423025.23298743111</v>
       </c>
       <c r="F28" s="9">
         <v>213720.44248515507</v>
       </c>
       <c r="G28" s="9">
         <v>446673.77924357884</v>
       </c>
       <c r="H28" s="9">
         <v>463826.16340990469</v>
       </c>
       <c r="I28" s="9">
         <v>441710.59728017153</v>
       </c>
       <c r="J28" s="9">
         <v>467419.21309292974</v>
       </c>
       <c r="K28" s="9">
         <v>555825.87171832321</v>
       </c>
       <c r="L28" s="9">
         <v>666742.11340370541</v>
       </c>
       <c r="M28" s="9">
         <v>546468.46521320252</v>
       </c>
       <c r="N28" s="9">
         <v>589013.62129230169</v>
       </c>
-    </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O28" s="9">
+        <v>531668.07496164902</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="12">
         <v>13018.952913237727</v>
       </c>
       <c r="D29" s="12">
         <v>13369.470693409263</v>
       </c>
       <c r="E29" s="12">
         <v>14564.707180679807</v>
       </c>
       <c r="F29" s="12">
         <v>15145.18</v>
       </c>
       <c r="G29" s="12">
         <v>19534.586696216418</v>
       </c>
       <c r="H29" s="12">
         <v>22066.329639276955</v>
       </c>
       <c r="I29" s="12">
         <v>23707.995076900002</v>
       </c>
       <c r="J29" s="12">
         <v>25800.208460810005</v>
       </c>
       <c r="K29" s="12">
         <v>30954.47209276156</v>
       </c>
       <c r="L29" s="12">
         <v>53956.463216997159</v>
       </c>
       <c r="M29" s="12">
         <v>31311.846791489999</v>
       </c>
       <c r="N29" s="12">
         <v>151705.82902363001</v>
       </c>
-    </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O29" s="12">
+        <v>65573.381734000024</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>108</v>
       </c>
       <c r="C30" s="12">
         <v>156351.93389811355</v>
       </c>
       <c r="D30" s="12">
         <v>177982.30809045688</v>
       </c>
       <c r="E30" s="12">
         <v>196172.34796074097</v>
       </c>
       <c r="F30" s="12">
         <v>173589.34539999999</v>
       </c>
       <c r="G30" s="12">
         <v>187142.41322219645</v>
       </c>
       <c r="H30" s="12">
         <v>197988.66758604671</v>
       </c>
       <c r="I30" s="12">
         <v>213949.65338669074</v>
       </c>
       <c r="J30" s="12">
         <v>214033.13105874916</v>
       </c>
       <c r="K30" s="12">
         <v>218718.4053038198</v>
       </c>
       <c r="L30" s="12">
         <v>170606.24791882149</v>
       </c>
       <c r="M30" s="12">
         <v>232410.13387958234</v>
       </c>
       <c r="N30" s="12">
         <v>189323.45812197097</v>
       </c>
-    </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O30" s="12">
+        <v>180870.22332199977</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12">
         <v>2439.1363397459886</v>
       </c>
       <c r="D31" s="12">
         <v>2505.6747648339888</v>
       </c>
       <c r="E31" s="12">
         <v>2763.1986929200007</v>
       </c>
       <c r="F31" s="12">
         <v>3097</v>
       </c>
       <c r="G31" s="12">
         <v>2767.0086725855372</v>
       </c>
       <c r="H31" s="12">
         <v>3015.004924066131</v>
       </c>
       <c r="I31" s="12">
         <v>3306.7611800500003</v>
       </c>
       <c r="J31" s="12">
         <v>2855.8007290200007</v>
       </c>
       <c r="K31" s="12">
         <v>14372.431884579999</v>
       </c>
       <c r="L31" s="12">
         <v>15599.74443135</v>
       </c>
       <c r="M31" s="12">
         <v>3324.104346829999</v>
       </c>
       <c r="N31" s="12">
         <v>3044.5912667800003</v>
       </c>
-    </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O31" s="12">
+        <v>3747.9299330000003</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="12">
         <v>10312.581215799437</v>
       </c>
       <c r="D32" s="12">
         <v>10499.421396282965</v>
       </c>
       <c r="E32" s="12">
         <v>12018.440855730008</v>
       </c>
       <c r="F32" s="12">
         <v>12410</v>
       </c>
       <c r="G32" s="12">
         <v>8550.3378633739158</v>
       </c>
       <c r="H32" s="12">
         <v>8608.7624362473507</v>
       </c>
       <c r="I32" s="12">
         <v>8116.0662939999993</v>
       </c>
       <c r="J32" s="12">
         <v>8057.4313267999996</v>
       </c>
       <c r="K32" s="12">
         <v>9941.4754812999981</v>
       </c>
       <c r="L32" s="12">
         <v>8473.9721389999995</v>
       </c>
       <c r="M32" s="12">
         <v>7489.89307955</v>
       </c>
       <c r="N32" s="12">
         <v>11225.549579479999</v>
       </c>
-    </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O32" s="12">
+        <v>20290.007424999996</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C33" s="12">
         <v>127957.31015378392</v>
       </c>
       <c r="D33" s="12">
         <v>119472.81455234725</v>
       </c>
       <c r="E33" s="12">
         <v>167574.35292126946</v>
       </c>
       <c r="F33" s="12">
         <v>210306.14658515513</v>
       </c>
       <c r="G33" s="12">
         <v>197046.62011796533</v>
       </c>
       <c r="H33" s="12">
         <v>188973.48800054588</v>
       </c>
       <c r="I33" s="12">
         <v>194722.72770327085</v>
       </c>
       <c r="J33" s="12">
         <v>206783.02286497049</v>
       </c>
       <c r="K33" s="12">
         <v>229496.38066724016</v>
       </c>
       <c r="L33" s="12">
         <v>236815.47866720575</v>
       </c>
       <c r="M33" s="12">
         <v>232776.34487191794</v>
       </c>
       <c r="N33" s="12">
         <v>198072.42541036056</v>
       </c>
-    </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O33" s="12">
+        <v>248020.56099104922</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>112</v>
       </c>
       <c r="C34" s="12">
         <v>-38393.126955115033</v>
       </c>
       <c r="D34" s="12">
         <v>3332.2137768281955</v>
       </c>
       <c r="E34" s="12">
         <v>3728.2572746399965</v>
       </c>
       <c r="F34" s="12">
         <v>-226670</v>
       </c>
       <c r="G34" s="12">
         <v>3837.2598447869868</v>
       </c>
       <c r="H34" s="12">
         <v>4295.753847912918</v>
       </c>
       <c r="I34" s="12">
         <v>-50718.596836550001</v>
       </c>
       <c r="J34" s="12">
         <v>-27919.088957020002</v>
       </c>
       <c r="K34" s="12">
         <v>-93244.781125089998</v>
       </c>
       <c r="L34" s="12">
         <v>5562.1229202600007</v>
       </c>
       <c r="M34" s="12">
         <v>5072.2612538099993</v>
       </c>
       <c r="N34" s="12">
         <v>4257.1951711700003</v>
       </c>
-    </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O34" s="12">
+        <v>-30372.416146399999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>113</v>
       </c>
       <c r="C35" s="12">
         <v>18167.844293994545</v>
       </c>
       <c r="D35" s="12">
         <v>18484.32291973332</v>
       </c>
       <c r="E35" s="12">
         <v>20843.799372520036</v>
       </c>
       <c r="F35" s="12">
         <v>19353</v>
       </c>
       <c r="G35" s="12">
         <v>20719.625876775775</v>
       </c>
       <c r="H35" s="12">
         <v>29708.85309989507</v>
       </c>
       <c r="I35" s="12">
         <v>34768.717519109989</v>
       </c>
       <c r="J35" s="12">
         <v>26226.637127320031</v>
       </c>
       <c r="K35" s="12">
         <v>38153.774730749981</v>
       </c>
       <c r="L35" s="12">
         <v>33046.178848149997</v>
       </c>
       <c r="M35" s="12">
         <v>23149.413290729983</v>
       </c>
       <c r="N35" s="12">
         <v>21460.020242810002</v>
       </c>
-    </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O35" s="12">
+        <v>31376.369103999987</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>114</v>
       </c>
       <c r="C36" s="12">
         <v>2153.8528282194347</v>
       </c>
       <c r="D36" s="12">
         <v>4424.120689963459</v>
       </c>
       <c r="E36" s="12">
         <v>1762.4637076000001</v>
       </c>
       <c r="F36" s="12">
         <v>3037.1118999999999</v>
       </c>
       <c r="G36" s="12">
         <v>4096.5085772533239</v>
       </c>
       <c r="H36" s="12">
         <v>5429.330051258692</v>
       </c>
       <c r="I36" s="12">
         <v>4633.2843605099997</v>
       </c>
       <c r="J36" s="12">
         <v>3869.7576259399993</v>
       </c>
       <c r="K36" s="12">
         <v>2465.3815878317214</v>
       </c>
       <c r="L36" s="12">
         <v>2524.9638448510759</v>
       </c>
       <c r="M36" s="12">
         <v>2223.3865070521779</v>
       </c>
       <c r="N36" s="12">
         <v>2218.7021127500002</v>
       </c>
-    </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O36" s="12">
+        <v>2330.7318099999998</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>115</v>
       </c>
       <c r="C37" s="15">
         <v>3295.4591518926009</v>
       </c>
       <c r="D37" s="15">
         <v>3140.4297892124832</v>
       </c>
       <c r="E37" s="15">
         <v>3597.6808943307842</v>
       </c>
       <c r="F37" s="15">
         <v>3452.6585999999952</v>
       </c>
       <c r="G37" s="15">
         <v>2979.418372425102</v>
       </c>
       <c r="H37" s="15">
         <v>3739.9738246549118</v>
       </c>
       <c r="I37" s="15">
         <v>9223.9885961899854</v>
       </c>
       <c r="J37" s="15">
         <v>7712.3128563400005</v>
       </c>
       <c r="K37" s="15">
         <v>104968.33109513001</v>
       </c>
       <c r="L37" s="15">
         <v>140156.94141706999</v>
       </c>
       <c r="M37" s="15">
         <v>8711.0811922400026</v>
       </c>
       <c r="N37" s="15">
         <v>7705.8503633500022</v>
       </c>
-    </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O37" s="15">
+        <v>9831.286788999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A38" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="17">
         <v>1908.414977445522</v>
       </c>
       <c r="D38" s="9">
         <v>2864.4342449707833</v>
       </c>
       <c r="E38" s="9">
         <v>4111.8212073299983</v>
       </c>
       <c r="F38" s="9">
         <v>4447.3206799999998</v>
       </c>
       <c r="G38" s="9">
         <v>4772.115367920037</v>
       </c>
       <c r="H38" s="9">
         <v>6445.0668410941762</v>
       </c>
       <c r="I38" s="9">
         <v>8682.5540526700006</v>
       </c>
       <c r="J38" s="9">
         <v>10177.713679199993</v>
       </c>
       <c r="K38" s="9">
         <v>14407.52990428323</v>
       </c>
       <c r="L38" s="9">
         <v>10120.801695546608</v>
       </c>
       <c r="M38" s="9">
         <v>6679.4846977169691</v>
       </c>
       <c r="N38" s="9">
         <v>9642.158414549991</v>
       </c>
-    </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O38" s="9">
+        <v>13492.786213000005</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C39" s="12">
         <v>583.05844353396583</v>
       </c>
       <c r="D39" s="12">
         <v>1113.7618510017401</v>
       </c>
       <c r="E39" s="12">
         <v>1600.4494521399999</v>
       </c>
       <c r="F39" s="12">
         <v>1696</v>
       </c>
       <c r="G39" s="12">
         <v>450.92936657069509</v>
       </c>
       <c r="H39" s="12">
         <v>988.56921582544965</v>
       </c>
       <c r="I39" s="12">
         <v>608.75063499999999</v>
       </c>
       <c r="J39" s="12">
         <v>499.18541782000011</v>
       </c>
       <c r="K39" s="12">
         <v>580.57959330999995</v>
       </c>
       <c r="L39" s="12">
         <v>582.23833433000004</v>
       </c>
       <c r="M39" s="12">
         <v>204.78790903999999</v>
       </c>
       <c r="N39" s="12">
         <v>691.78963133999991</v>
       </c>
-    </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O39" s="12">
+        <v>693.17953099999988</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>118</v>
       </c>
       <c r="C40" s="12">
         <v>0</v>
       </c>
       <c r="D40" s="12">
         <v>0</v>
       </c>
       <c r="E40" s="12">
         <v>0</v>
       </c>
       <c r="F40" s="12">
         <v>292</v>
       </c>
       <c r="G40" s="12">
         <v>380.02859907477136</v>
       </c>
       <c r="H40" s="12">
         <v>493.00971805422125</v>
       </c>
       <c r="I40" s="12">
         <v>402.21777421000002</v>
       </c>
       <c r="J40" s="12">
         <v>362.25089572000002</v>
       </c>
       <c r="K40" s="12">
         <v>600.04672486000004</v>
       </c>
       <c r="L40" s="12">
         <v>1056.5515224400001</v>
       </c>
       <c r="M40" s="12">
         <v>760.00946243999999</v>
       </c>
       <c r="N40" s="12">
         <v>956.92005530999995</v>
       </c>
-    </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O40" s="12">
+        <v>1735.968335</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>119</v>
       </c>
       <c r="C41" s="12">
         <v>1078.148765172454</v>
       </c>
       <c r="D41" s="12">
         <v>1339.2938097081078</v>
       </c>
       <c r="E41" s="12">
         <v>2148.0267204799984</v>
       </c>
       <c r="F41" s="12">
         <v>2095</v>
       </c>
       <c r="G41" s="12">
         <v>3172.2108362258869</v>
       </c>
       <c r="H41" s="12">
         <v>2996.3449454884835</v>
       </c>
       <c r="I41" s="12">
         <v>2927.7846778399999</v>
       </c>
       <c r="J41" s="12">
         <v>2863.1155388299994</v>
       </c>
       <c r="K41" s="12">
         <v>2621.6955865499999</v>
       </c>
       <c r="L41" s="12">
         <v>2491.5869572500005</v>
       </c>
       <c r="M41" s="12">
         <v>2569.62590662</v>
       </c>
       <c r="N41" s="12">
         <v>2406.3032922000002</v>
       </c>
-    </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O41" s="12">
+        <v>2698.9773590000004</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="12">
         <v>0</v>
       </c>
       <c r="D42" s="12">
         <v>0</v>
       </c>
       <c r="E42" s="12">
         <v>0</v>
       </c>
       <c r="F42" s="12">
         <v>0</v>
       </c>
       <c r="G42" s="12">
         <v>257.21803646416856</v>
       </c>
       <c r="H42" s="12">
         <v>1365.4450391780317</v>
       </c>
       <c r="I42" s="12">
         <v>1306.4052638400001</v>
       </c>
       <c r="J42" s="12">
         <v>1400.3574072699989</v>
       </c>
       <c r="K42" s="12">
         <v>2637.7703876699898</v>
       </c>
       <c r="L42" s="12">
         <v>2823.4359767899778</v>
       </c>
       <c r="M42" s="12">
         <v>3051.4259258899879</v>
       </c>
       <c r="N42" s="12">
         <v>3313.3618333799914</v>
       </c>
-    </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O42" s="12">
+        <v>4830.1240140000064</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A43" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="12">
         <v>160.51224489182994</v>
       </c>
       <c r="D43" s="12">
         <v>306.29066813278314</v>
       </c>
       <c r="E43" s="12">
         <v>203.56253318000003</v>
       </c>
       <c r="F43" s="12">
         <v>278.32068000000004</v>
       </c>
       <c r="G43" s="12">
         <v>116.93288964635114</v>
       </c>
       <c r="H43" s="12">
         <v>106.26544256976189</v>
       </c>
       <c r="I43" s="12">
         <v>950.95982460000005</v>
       </c>
       <c r="J43" s="12">
         <v>81.457764450000013</v>
       </c>
       <c r="K43" s="12">
         <v>80.683594433241225</v>
       </c>
       <c r="L43" s="12">
         <v>85.562334096632952</v>
       </c>
       <c r="M43" s="12">
         <v>90.919993726981588</v>
       </c>
       <c r="N43" s="12">
         <v>216.02034399999997</v>
       </c>
-    </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O43" s="12">
+        <v>346.43267300000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A44" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="15">
         <v>86.69552384727244</v>
       </c>
       <c r="D44" s="15">
         <v>105.08791612815214</v>
       </c>
       <c r="E44" s="15">
         <v>159.78250152999996</v>
       </c>
       <c r="F44" s="15">
         <v>86</v>
       </c>
       <c r="G44" s="15">
         <v>394.79563993816447</v>
       </c>
       <c r="H44" s="15">
         <v>495.43247997822766</v>
       </c>
       <c r="I44" s="15">
         <v>2486.4358771800003</v>
       </c>
       <c r="J44" s="15">
         <v>4971.3466551099937</v>
       </c>
       <c r="K44" s="15">
         <v>7886.754017459999</v>
       </c>
       <c r="L44" s="15">
         <v>3081.4265706399979</v>
       </c>
       <c r="M44" s="15">
         <v>2.7155</v>
       </c>
       <c r="N44" s="15">
         <v>2057.7632583199993</v>
       </c>
-    </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O44" s="15">
+        <v>3188.1043009999989</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A45" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="9">
         <v>71920.64567181356</v>
       </c>
       <c r="D45" s="9">
         <v>56518.180547760247</v>
       </c>
       <c r="E45" s="9">
         <v>72340.972423940009</v>
       </c>
       <c r="F45" s="9">
         <v>80873.589699999997</v>
       </c>
       <c r="G45" s="9">
         <v>72338.28503059638</v>
       </c>
       <c r="H45" s="9">
         <v>92321.248406017054</v>
       </c>
       <c r="I45" s="9">
         <v>52840.001777889942</v>
       </c>
       <c r="J45" s="9">
         <v>50606.360031150049</v>
       </c>
       <c r="K45" s="9">
         <v>53187.886728540048</v>
       </c>
       <c r="L45" s="9">
         <v>52020.055785149976</v>
       </c>
       <c r="M45" s="9">
         <v>55154.758867709992</v>
       </c>
       <c r="N45" s="9">
         <v>54046.130908909952</v>
       </c>
-    </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O45" s="9">
+        <v>63471.390086999963</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A46" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>124</v>
       </c>
       <c r="C46" s="12">
         <v>3797.7489894846603</v>
       </c>
       <c r="D46" s="12">
         <v>2672.9116541817216</v>
       </c>
       <c r="E46" s="12">
         <v>2620.8308406699998</v>
       </c>
       <c r="F46" s="12">
         <v>3118</v>
       </c>
       <c r="G46" s="12">
         <v>2438.6843321923839</v>
       </c>
       <c r="H46" s="12">
         <v>2191.2840530329158</v>
       </c>
       <c r="I46" s="12">
         <v>1532.2633666400002</v>
       </c>
       <c r="J46" s="12">
         <v>3327.1388656200002</v>
       </c>
       <c r="K46" s="12">
         <v>2857.1022287400001</v>
       </c>
       <c r="L46" s="12">
         <v>2030.0945976300002</v>
       </c>
       <c r="M46" s="12">
         <v>2081.9366172000005</v>
       </c>
       <c r="N46" s="12">
         <v>2798.5167643200002</v>
       </c>
-    </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O46" s="12">
+        <v>2359.916925</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A47" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="12">
         <v>45539.164152365876</v>
       </c>
       <c r="D47" s="12">
         <v>36345.561984003449</v>
       </c>
       <c r="E47" s="12">
         <v>45332.226454520009</v>
       </c>
       <c r="F47" s="12">
         <v>59613.773800000003</v>
       </c>
       <c r="G47" s="12">
         <v>54322.33044208544</v>
       </c>
       <c r="H47" s="12">
         <v>75308.953210034291</v>
       </c>
       <c r="I47" s="12">
         <v>33219.950129769917</v>
       </c>
       <c r="J47" s="12">
         <v>29767.383848670041</v>
       </c>
       <c r="K47" s="12">
         <v>29477.236910520045</v>
       </c>
       <c r="L47" s="12">
         <v>27799.300938559983</v>
       </c>
       <c r="M47" s="12">
         <v>2518.3985571199996</v>
       </c>
       <c r="N47" s="12">
         <v>30674.411653849951</v>
       </c>
-    </row>
-    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O47" s="12">
+        <v>32816.134165999967</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A48" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="12">
         <v>16393.699207508427</v>
       </c>
       <c r="D48" s="12">
         <v>12763.680252006718</v>
       </c>
       <c r="E48" s="12">
         <v>17692.759912169997</v>
       </c>
       <c r="F48" s="12">
         <v>12076.8159</v>
       </c>
       <c r="G48" s="12">
         <v>10056.564959985892</v>
       </c>
       <c r="H48" s="12">
         <v>8461.0496393741105</v>
       </c>
       <c r="I48" s="12">
         <v>11202.343633290018</v>
       </c>
       <c r="J48" s="12">
         <v>9456.0307806900037</v>
       </c>
       <c r="K48" s="12">
         <v>12576.768541899999</v>
       </c>
       <c r="L48" s="12">
         <v>12989.638821300005</v>
       </c>
       <c r="M48" s="12">
         <v>30132.993781489993</v>
       </c>
       <c r="N48" s="12">
         <v>7486.8036543499948</v>
       </c>
-    </row>
-    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O48" s="12">
+        <v>14954.653665999984</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A49" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="12">
         <v>0</v>
       </c>
       <c r="D49" s="12">
         <v>0</v>
       </c>
       <c r="E49" s="12">
         <v>0</v>
       </c>
       <c r="F49" s="12">
         <v>0</v>
       </c>
       <c r="G49" s="12">
         <v>0</v>
       </c>
       <c r="H49" s="12">
         <v>0</v>
       </c>
       <c r="I49" s="12">
         <v>0</v>
       </c>
       <c r="J49" s="12">
         <v>0</v>
       </c>
       <c r="K49" s="12">
         <v>18.99528634</v>
       </c>
       <c r="L49" s="12">
         <v>61.282152760000002</v>
       </c>
       <c r="M49" s="12">
         <v>9713.1843203800036</v>
       </c>
       <c r="N49" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O49" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A50" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="12">
         <v>0</v>
       </c>
       <c r="D50" s="12">
         <v>0</v>
       </c>
       <c r="E50" s="12">
         <v>0</v>
       </c>
       <c r="F50" s="12">
         <v>22</v>
       </c>
       <c r="G50" s="12">
         <v>5.9790568279410605</v>
       </c>
       <c r="H50" s="12">
         <v>6.9203356828942955</v>
       </c>
       <c r="I50" s="12">
         <v>5.161999999999999</v>
       </c>
       <c r="J50" s="12">
         <v>0</v>
       </c>
       <c r="K50" s="12">
         <v>0</v>
       </c>
       <c r="L50" s="12">
         <v>0</v>
       </c>
       <c r="M50" s="12">
         <v>0</v>
       </c>
       <c r="N50" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O50" s="12">
+        <v>1.3140939999999999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A51" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="16" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="15">
         <v>6190.033322454593</v>
       </c>
       <c r="D51" s="15">
         <v>4736.0266575683627</v>
       </c>
       <c r="E51" s="15">
         <v>6695.1552165800003</v>
       </c>
       <c r="F51" s="15">
         <v>6043</v>
       </c>
       <c r="G51" s="15">
         <v>5514.7262395047255</v>
       </c>
       <c r="H51" s="15">
         <v>6353.0411678928476</v>
       </c>
       <c r="I51" s="15">
         <v>6880.2826481900092</v>
       </c>
       <c r="J51" s="15">
         <v>8055.8065361700037</v>
       </c>
       <c r="K51" s="15">
         <v>8257.7837610399929</v>
       </c>
       <c r="L51" s="15">
         <v>9139.7392748999955</v>
       </c>
       <c r="M51" s="15">
         <v>10708.245591519997</v>
       </c>
       <c r="N51" s="15">
         <v>13086.398836390013</v>
       </c>
-    </row>
-    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O51" s="15">
+        <v>13339.37123600001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A52" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="9">
         <v>132105.47767297877</v>
       </c>
       <c r="D52" s="9">
         <v>133612.97347532559</v>
       </c>
       <c r="E52" s="9">
         <v>148514.43914230086</v>
       </c>
       <c r="F52" s="9">
         <v>161325.19952289999</v>
       </c>
       <c r="G52" s="9">
         <v>174295.71277545186</v>
       </c>
       <c r="H52" s="9">
         <v>195565.08503832217</v>
       </c>
       <c r="I52" s="9">
         <v>211483.42543288003</v>
       </c>
       <c r="J52" s="9">
         <v>216596.59066533003</v>
       </c>
       <c r="K52" s="9">
         <v>283263.89827984018</v>
       </c>
       <c r="L52" s="9">
         <v>326307.3248813299</v>
       </c>
       <c r="M52" s="9">
         <v>297653.88301871996</v>
       </c>
       <c r="N52" s="9">
         <v>301422.28978198988</v>
       </c>
-    </row>
-    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O52" s="9">
+        <v>318468.34586497996</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A53" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="12">
         <v>0</v>
       </c>
       <c r="D53" s="12">
         <v>0</v>
       </c>
       <c r="E53" s="12">
         <v>0</v>
       </c>
       <c r="F53" s="12">
         <v>0</v>
       </c>
       <c r="G53" s="12">
         <v>12.136002949936566</v>
       </c>
       <c r="H53" s="12">
         <v>63.409956816675191</v>
       </c>
       <c r="I53" s="12">
         <v>9.315478559999999</v>
       </c>
       <c r="J53" s="12">
         <v>0.96645066000000002</v>
       </c>
       <c r="K53" s="12">
         <v>36.087344999999999</v>
       </c>
       <c r="L53" s="12">
         <v>181.08346788999998</v>
       </c>
       <c r="M53" s="12">
         <v>220.01869899999997</v>
       </c>
       <c r="N53" s="12">
         <v>1025.3398</v>
       </c>
-    </row>
-    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O53" s="12">
+        <v>1590.5949459999999</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A54" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C54" s="12">
         <v>62.667900000000003</v>
       </c>
       <c r="D54" s="12">
         <v>33.2333</v>
       </c>
       <c r="E54" s="12">
         <v>132.32429999999999</v>
       </c>
       <c r="F54" s="12">
         <v>1142</v>
       </c>
       <c r="G54" s="12">
         <v>1088.662714136085</v>
       </c>
       <c r="H54" s="12">
         <v>892.5434723736978</v>
       </c>
       <c r="I54" s="12">
         <v>1215.9891870100012</v>
       </c>
       <c r="J54" s="12">
         <v>1021.1032424299998</v>
       </c>
       <c r="K54" s="12">
         <v>1001.93045152</v>
       </c>
       <c r="L54" s="12">
         <v>966.69533023999998</v>
       </c>
       <c r="M54" s="12">
         <v>892.51216875000023</v>
       </c>
       <c r="N54" s="12">
         <v>756.75712952000003</v>
       </c>
-    </row>
-    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O54" s="12">
+        <v>870.01033400000006</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A55" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="12">
         <v>104825.77012560447</v>
       </c>
       <c r="D55" s="12">
         <v>106047.20823739521</v>
       </c>
       <c r="E55" s="12">
         <v>119614.32046640068</v>
       </c>
       <c r="F55" s="12">
         <v>133515.0785229</v>
       </c>
       <c r="G55" s="12">
         <v>141594.86740004399</v>
       </c>
       <c r="H55" s="12">
         <v>161059.77799453973</v>
       </c>
       <c r="I55" s="12">
         <v>178537.05723251001</v>
       </c>
       <c r="J55" s="12">
         <v>190938.64294935</v>
       </c>
       <c r="K55" s="12">
         <v>210601.03230832997</v>
       </c>
       <c r="L55" s="12">
         <v>217067.90004272002</v>
       </c>
       <c r="M55" s="12">
         <v>237446.28437402999</v>
       </c>
       <c r="N55" s="12">
         <v>249263.64633049991</v>
       </c>
-    </row>
-    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O55" s="12">
+        <v>263312.58430197992</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A56" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C56" s="12">
         <v>3142.6894406412353</v>
       </c>
       <c r="D56" s="12">
         <v>3150.2512658132759</v>
       </c>
       <c r="E56" s="12">
         <v>3627.7318645800019</v>
       </c>
       <c r="F56" s="12">
         <v>3561.1644999999999</v>
       </c>
       <c r="G56" s="12">
         <v>5407.9531321178238</v>
       </c>
       <c r="H56" s="12">
         <v>5783.3612506212576</v>
       </c>
       <c r="I56" s="12">
         <v>5161.4466059000006</v>
       </c>
       <c r="J56" s="12">
         <v>5005.7728255800021</v>
       </c>
       <c r="K56" s="12">
         <v>9154.5710367401971</v>
       </c>
       <c r="L56" s="12">
         <v>12060.112919369834</v>
       </c>
       <c r="M56" s="12">
         <v>6741.1933135400013</v>
       </c>
       <c r="N56" s="12">
         <v>4574.8936644400001</v>
       </c>
-    </row>
-    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O56" s="12">
+        <v>4472.3927399999993</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A57" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="12">
         <v>2599.1283632067584</v>
       </c>
       <c r="D57" s="12">
         <v>2618.8933364102704</v>
       </c>
       <c r="E57" s="12">
         <v>2831.7559842600008</v>
       </c>
       <c r="F57" s="12">
         <v>2623</v>
       </c>
       <c r="G57" s="12">
         <v>1278.7670730489349</v>
       </c>
       <c r="H57" s="12">
         <v>2054.0790279268313</v>
       </c>
       <c r="I57" s="12">
         <v>2839.6888343900036</v>
       </c>
       <c r="J57" s="12">
         <v>2865.7414801800005</v>
       </c>
       <c r="K57" s="12">
         <v>3845.4756503400004</v>
       </c>
       <c r="L57" s="12">
         <v>3770.3229573900044</v>
       </c>
       <c r="M57" s="12">
         <v>3497.8649190799997</v>
       </c>
       <c r="N57" s="12">
         <v>3215.5330593599992</v>
       </c>
-    </row>
-    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O57" s="12">
+        <v>3659.650709</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A58" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>136</v>
       </c>
       <c r="C58" s="15">
         <v>21475.221843526328</v>
       </c>
       <c r="D58" s="15">
         <v>21763.387335706844</v>
       </c>
       <c r="E58" s="15">
         <v>22308.366355060163</v>
       </c>
       <c r="F58" s="15">
         <v>20483.9565</v>
       </c>
       <c r="G58" s="15">
         <v>24913.326453155081</v>
       </c>
       <c r="H58" s="15">
         <v>25711.913336043999</v>
       </c>
       <c r="I58" s="15">
         <v>23719.928094510004</v>
       </c>
       <c r="J58" s="15">
         <v>16764.36371713</v>
       </c>
       <c r="K58" s="15">
         <v>58624.801487909994</v>
       </c>
       <c r="L58" s="15">
         <v>92261.21016372001</v>
       </c>
       <c r="M58" s="15">
         <v>48856.00954431999</v>
       </c>
       <c r="N58" s="15">
         <v>42586.119798170002</v>
       </c>
-    </row>
-    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O58" s="15">
+        <v>44563.112834000007</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A59" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C59" s="17">
         <v>27662.522974864645</v>
       </c>
       <c r="D59" s="9">
         <v>26758.23751746933</v>
       </c>
       <c r="E59" s="9">
         <v>30293.496440910028</v>
       </c>
       <c r="F59" s="9">
         <v>34864.518589210005</v>
       </c>
       <c r="G59" s="9">
         <v>37019.707962988199</v>
       </c>
       <c r="H59" s="9">
         <v>50093.836871293141</v>
       </c>
       <c r="I59" s="9">
         <v>51384.822414750008</v>
       </c>
       <c r="J59" s="9">
         <v>52711.827152169993</v>
       </c>
       <c r="K59" s="9">
         <v>45787.159269436619</v>
       </c>
       <c r="L59" s="9">
         <v>49063.077470858319</v>
       </c>
       <c r="M59" s="9">
         <v>51007.458466093485</v>
       </c>
       <c r="N59" s="9">
         <v>51708.512010959996</v>
       </c>
-    </row>
-    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O59" s="9">
+        <v>57740.22123113001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A60" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C60" s="12">
         <v>5432.7464022268641</v>
       </c>
       <c r="D60" s="12">
         <v>5316.5422721888826</v>
       </c>
       <c r="E60" s="12">
         <v>5999.0456525500049</v>
       </c>
       <c r="F60" s="12">
         <v>6146</v>
       </c>
       <c r="G60" s="12">
         <v>4781.5061003665378</v>
       </c>
       <c r="H60" s="12">
         <v>4974.881260566126</v>
       </c>
       <c r="I60" s="12">
         <v>5202.8733484600007</v>
       </c>
       <c r="J60" s="12">
         <v>4292.5415382199999</v>
       </c>
       <c r="K60" s="12">
         <v>4030.1281560799998</v>
       </c>
       <c r="L60" s="12">
         <v>2929.5913626800002</v>
       </c>
       <c r="M60" s="12">
         <v>2759.8980369099995</v>
       </c>
       <c r="N60" s="12">
         <v>3190.1699009699987</v>
       </c>
-    </row>
-    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O60" s="12">
+        <v>4081.6434450000011</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A61" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>139</v>
       </c>
       <c r="C61" s="12">
         <v>6881.1485921529984</v>
       </c>
       <c r="D61" s="12">
         <v>6434.3052178552643</v>
       </c>
       <c r="E61" s="12">
         <v>7217.5101070900364</v>
       </c>
       <c r="F61" s="12">
         <v>7221.04</v>
       </c>
       <c r="G61" s="12">
         <v>6814.0691742326244</v>
       </c>
       <c r="H61" s="12">
         <v>7020.9817616523178</v>
       </c>
       <c r="I61" s="12">
         <v>7519.9034232200065</v>
       </c>
       <c r="J61" s="12">
         <v>6416.5732282299987</v>
       </c>
       <c r="K61" s="12">
         <v>6112.5636668099996</v>
       </c>
       <c r="L61" s="12">
         <v>7149.8132179999993</v>
       </c>
       <c r="M61" s="12">
         <v>6822.9996584699975</v>
       </c>
       <c r="N61" s="12">
         <v>5775.9664257799996</v>
       </c>
-    </row>
-    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O61" s="12">
+        <v>6925.2554429999982</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A62" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C62" s="12">
         <v>9725.2833857534933</v>
       </c>
       <c r="D62" s="12">
         <v>9445.8881962836658</v>
       </c>
       <c r="E62" s="12">
         <v>11480.880349289997</v>
       </c>
       <c r="F62" s="12">
         <v>15609.81824921</v>
       </c>
       <c r="G62" s="12">
         <v>19706.301183887033</v>
       </c>
       <c r="H62" s="12">
         <v>32498.153842022788</v>
       </c>
       <c r="I62" s="12">
         <v>33341.281550339998</v>
       </c>
       <c r="J62" s="12">
         <v>35810.295678939998</v>
       </c>
       <c r="K62" s="12">
         <v>29018.29844332</v>
       </c>
       <c r="L62" s="12">
         <v>33661.820817680004</v>
       </c>
       <c r="M62" s="12">
         <v>36163.925830619999</v>
       </c>
       <c r="N62" s="12">
         <v>37405.817926579999</v>
       </c>
-    </row>
-    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O62" s="12">
+        <v>40658.636918130003</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A63" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C63" s="12">
         <v>5556.0330740336913</v>
       </c>
       <c r="D63" s="12">
         <v>5430.8704011838299</v>
       </c>
       <c r="E63" s="12">
         <v>5543.0022548399884</v>
       </c>
       <c r="F63" s="12">
         <v>5807</v>
       </c>
       <c r="G63" s="12">
         <v>5569.5655557662867</v>
       </c>
       <c r="H63" s="12">
         <v>5232.6331943769492</v>
       </c>
       <c r="I63" s="12">
         <v>4853.6221398299995</v>
       </c>
       <c r="J63" s="12">
         <v>4614.169952109999</v>
       </c>
       <c r="K63" s="12">
         <v>4782.9626097000028</v>
       </c>
       <c r="L63" s="12">
         <v>4242.7850275399996</v>
       </c>
       <c r="M63" s="12">
         <v>4283.8466765499998</v>
       </c>
       <c r="N63" s="12">
         <v>4080.2496679800001</v>
       </c>
-    </row>
-    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O63" s="12">
+        <v>4672.2330870000014</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A64" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C64" s="12">
         <v>67.311520697600912</v>
       </c>
       <c r="D64" s="12">
         <v>130.63142995768573</v>
       </c>
       <c r="E64" s="12">
         <v>53.105060140000006</v>
       </c>
       <c r="F64" s="12">
         <v>80.660340000000005</v>
       </c>
       <c r="G64" s="12">
         <v>144.53027356057183</v>
       </c>
       <c r="H64" s="12">
         <v>150.88506716582668</v>
       </c>
       <c r="I64" s="12">
         <v>93.688346120000006</v>
       </c>
       <c r="J64" s="12">
         <v>96.793402090000015</v>
       </c>
       <c r="K64" s="12">
         <v>86.80460180662061</v>
       </c>
       <c r="L64" s="12">
         <v>78.548765858316472</v>
       </c>
       <c r="M64" s="12">
         <v>80.982124843490794</v>
       </c>
       <c r="N64" s="12">
         <v>52.266461999999997</v>
       </c>
-    </row>
-    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O64" s="12">
+        <v>47.071999999999996</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A65" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>143</v>
       </c>
       <c r="C65" s="15">
         <v>0</v>
       </c>
       <c r="D65" s="15">
         <v>0</v>
       </c>
       <c r="E65" s="15">
         <v>0</v>
       </c>
       <c r="F65" s="15">
         <v>0</v>
       </c>
       <c r="G65" s="15">
         <v>3.7356751751433399</v>
       </c>
       <c r="H65" s="15">
         <v>216.3017455091283</v>
       </c>
       <c r="I65" s="15">
         <v>373.45360678000003</v>
       </c>
       <c r="J65" s="15">
         <v>1481.45335258</v>
       </c>
       <c r="K65" s="15">
         <v>1756.4017917199985</v>
       </c>
       <c r="L65" s="15">
         <v>1000.5182791</v>
       </c>
       <c r="M65" s="15">
         <v>895.80613869999979</v>
       </c>
       <c r="N65" s="15">
         <v>1204.04162765</v>
       </c>
-    </row>
-    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O65" s="15">
+        <v>1355.3803379999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A66" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>144</v>
       </c>
       <c r="C66" s="9">
         <v>473799.62430240423</v>
       </c>
       <c r="D66" s="9">
         <v>490755.41722092073</v>
       </c>
       <c r="E66" s="9">
         <v>513315.02684433054</v>
       </c>
       <c r="F66" s="9">
         <v>526812.13997837994</v>
       </c>
       <c r="G66" s="9">
         <v>515236.67237097985</v>
       </c>
       <c r="H66" s="9">
         <v>496968.19269053149</v>
       </c>
       <c r="I66" s="9">
         <v>495889.28764711035</v>
       </c>
       <c r="J66" s="9">
         <v>477535.46976320969</v>
       </c>
       <c r="K66" s="9">
         <v>500026.2631797698</v>
       </c>
       <c r="L66" s="9">
         <v>463065.34154318459</v>
       </c>
       <c r="M66" s="9">
         <v>464112.4861691313</v>
       </c>
       <c r="N66" s="9">
         <v>470282.14988960978</v>
       </c>
-    </row>
-    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O66" s="9">
+        <v>479878.68208885984</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A67" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>145</v>
       </c>
       <c r="C67" s="12">
         <v>201486.61675143515</v>
       </c>
       <c r="D67" s="12">
         <v>208968.9235967788</v>
       </c>
       <c r="E67" s="12">
         <v>205769.58979008067</v>
       </c>
       <c r="F67" s="12">
         <v>207989.44039999999</v>
       </c>
       <c r="G67" s="12">
         <v>244341.88557536426</v>
       </c>
       <c r="H67" s="12">
         <v>26712.805677613287</v>
       </c>
       <c r="I67" s="12">
         <v>24604.038882730169</v>
       </c>
       <c r="J67" s="12">
         <v>20270.194814199855</v>
       </c>
       <c r="K67" s="12">
         <v>22486.244303940282</v>
       </c>
       <c r="L67" s="12">
         <v>20133.487494369907</v>
       </c>
       <c r="M67" s="12">
         <v>15815.545630090006</v>
       </c>
       <c r="N67" s="12">
         <v>13114.536373279829</v>
       </c>
-    </row>
-    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O67" s="12">
+        <v>12204.917511999907</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A68" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>146</v>
       </c>
       <c r="C68" s="12">
         <v>151755.62529374697</v>
       </c>
       <c r="D68" s="12">
         <v>159687.39596561072</v>
       </c>
       <c r="E68" s="12">
         <v>173055.64781611008</v>
       </c>
       <c r="F68" s="12">
         <v>171224</v>
       </c>
       <c r="G68" s="12">
         <v>122509.74777231668</v>
       </c>
       <c r="H68" s="12">
         <v>282856.17993821151</v>
       </c>
       <c r="I68" s="12">
         <v>316008.52285024995</v>
       </c>
       <c r="J68" s="12">
         <v>308135.90312222991</v>
       </c>
       <c r="K68" s="12">
         <v>301363.95796519989</v>
       </c>
       <c r="L68" s="12">
         <v>294066.05253710994</v>
       </c>
       <c r="M68" s="12">
         <v>292632.16392451996</v>
       </c>
       <c r="N68" s="12">
         <v>298049.04218232003</v>
       </c>
-    </row>
-    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O68" s="12">
+        <v>301358.15872600005</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A69" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C69" s="12">
         <v>0</v>
       </c>
       <c r="D69" s="12">
         <v>0</v>
       </c>
       <c r="E69" s="12">
         <v>0</v>
       </c>
       <c r="F69" s="12">
         <v>0</v>
       </c>
       <c r="G69" s="12">
         <v>0</v>
       </c>
       <c r="H69" s="12">
         <v>0</v>
       </c>
       <c r="I69" s="12">
         <v>0</v>
       </c>
       <c r="J69" s="12">
         <v>0</v>
       </c>
       <c r="K69" s="12">
         <v>0</v>
       </c>
       <c r="L69" s="12">
         <v>0</v>
       </c>
       <c r="M69" s="12">
         <v>0</v>
       </c>
       <c r="N69" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O69" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A70" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C70" s="12">
         <v>85359.679727854658</v>
       </c>
       <c r="D70" s="12">
         <v>87625.695698539392</v>
       </c>
       <c r="E70" s="12">
         <v>96780.220030769808</v>
       </c>
       <c r="F70" s="12">
         <v>106576.879</v>
       </c>
       <c r="G70" s="12">
         <v>112423.81022623341</v>
       </c>
       <c r="H70" s="12">
         <v>105426.49741890197</v>
       </c>
       <c r="I70" s="12">
         <v>100789.92466179997</v>
       </c>
       <c r="J70" s="12">
         <v>99138.833457540022</v>
       </c>
       <c r="K70" s="12">
         <v>105326.24399726996</v>
       </c>
       <c r="L70" s="12">
         <v>105500.39920741001</v>
       </c>
       <c r="M70" s="12">
         <v>103804.41805010996</v>
       </c>
       <c r="N70" s="12">
         <v>103953.16337857993</v>
       </c>
-    </row>
-    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O70" s="12">
+        <v>110188.56120499987</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A71" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>149</v>
       </c>
       <c r="C71" s="12">
         <v>2559.4497050604682</v>
       </c>
       <c r="D71" s="12">
         <v>2467.8700716065773</v>
       </c>
       <c r="E71" s="12">
         <v>2904.9375494999963</v>
       </c>
       <c r="F71" s="12">
         <v>8836</v>
       </c>
       <c r="G71" s="12">
         <v>3136.3661434739156</v>
       </c>
       <c r="H71" s="12">
         <v>3685.9467867718213</v>
       </c>
       <c r="I71" s="12">
         <v>2645.6911908900001</v>
       </c>
       <c r="J71" s="12">
         <v>2383.6831522900002</v>
       </c>
       <c r="K71" s="12">
         <v>2308.0224545200003</v>
       </c>
       <c r="L71" s="12">
         <v>2124.4257803599999</v>
       </c>
       <c r="M71" s="12">
         <v>2310.7220812199994</v>
       </c>
       <c r="N71" s="12">
         <v>4005.07131936</v>
       </c>
-    </row>
-    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O71" s="12">
+        <v>5222.8134740000014</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A72" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C72" s="12">
         <v>10065.853003015212</v>
       </c>
       <c r="D72" s="12">
         <v>8611.0712922535677</v>
       </c>
       <c r="E72" s="12">
         <v>9274.1041313299975</v>
       </c>
       <c r="F72" s="12">
         <v>10186.877518380001</v>
       </c>
       <c r="G72" s="12">
         <v>9912.784345584274</v>
       </c>
       <c r="H72" s="12">
         <v>47561.849717444304</v>
       </c>
       <c r="I72" s="12">
         <v>15770.76355213</v>
       </c>
       <c r="J72" s="12">
         <v>16602.837766069999</v>
       </c>
       <c r="K72" s="12">
         <v>38501.865965730009</v>
       </c>
       <c r="L72" s="12">
         <v>13995.562878339993</v>
       </c>
       <c r="M72" s="12">
         <v>15874.847389</v>
       </c>
       <c r="N72" s="12">
         <v>17528.671165180007</v>
       </c>
-    </row>
-    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O72" s="12">
+        <v>14238.756975859997</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A73" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>151</v>
       </c>
       <c r="C73" s="12">
         <v>389.00736000000001</v>
       </c>
       <c r="D73" s="12">
         <v>966.24</v>
       </c>
       <c r="E73" s="12">
         <v>260.88839999999999</v>
       </c>
       <c r="F73" s="12">
         <v>536.94306000000006</v>
       </c>
       <c r="G73" s="12">
         <v>1844.5800339695838</v>
       </c>
       <c r="H73" s="12">
         <v>6672.2546805541215</v>
       </c>
       <c r="I73" s="12">
         <v>3932.0448262700006</v>
       </c>
       <c r="J73" s="12">
         <v>989.3565116499999</v>
       </c>
       <c r="K73" s="12">
         <v>620.79057946958551</v>
       </c>
       <c r="L73" s="12">
         <v>579.4372594148482</v>
       </c>
       <c r="M73" s="12">
         <v>579.66505508141711</v>
       </c>
       <c r="N73" s="12">
         <v>502.06862799999988</v>
       </c>
-    </row>
-    <row r="74" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O73" s="12">
+        <v>426.70089999999993</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A74" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B74" s="16" t="s">
         <v>152</v>
       </c>
       <c r="C74" s="15">
         <v>22183.392461291744</v>
       </c>
       <c r="D74" s="15">
         <v>22428.220596131698</v>
       </c>
       <c r="E74" s="15">
         <v>25269.609126539974</v>
       </c>
       <c r="F74" s="15">
         <v>21462</v>
       </c>
       <c r="G74" s="15">
         <v>21067.498274037807</v>
       </c>
       <c r="H74" s="15">
         <v>24052.658471034516</v>
       </c>
       <c r="I74" s="15">
         <v>32138.301683040223</v>
       </c>
       <c r="J74" s="15">
         <v>30014.660939229969</v>
       </c>
       <c r="K74" s="15">
         <v>29419.137913640014</v>
       </c>
       <c r="L74" s="15">
         <v>26665.976386179984</v>
       </c>
       <c r="M74" s="15">
         <v>33095.124039109985</v>
       </c>
       <c r="N74" s="15">
         <v>33129.596842890009</v>
       </c>
-    </row>
-    <row r="75" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O74" s="15">
+        <v>36238.773295999999</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A75" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>153</v>
       </c>
       <c r="C75" s="9">
         <v>149358.77440393899</v>
       </c>
       <c r="D75" s="9">
         <v>154479.34607612179</v>
       </c>
       <c r="E75" s="9">
         <v>172872.21588677989</v>
       </c>
       <c r="F75" s="9">
         <v>211558.71686999997</v>
       </c>
       <c r="G75" s="9">
         <v>228603.40955301686</v>
       </c>
       <c r="H75" s="9">
         <v>253299.06573211742</v>
       </c>
       <c r="I75" s="9">
         <v>278103.10465763998</v>
       </c>
       <c r="J75" s="9">
         <v>604690.63702005008</v>
       </c>
       <c r="K75" s="9">
         <v>513976.35367640841</v>
       </c>
       <c r="L75" s="9">
         <v>388510.59222419414</v>
       </c>
       <c r="M75" s="9">
         <v>384314.16445093154</v>
       </c>
       <c r="N75" s="9">
         <v>399811.55198331003</v>
       </c>
-    </row>
-    <row r="76" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O75" s="9">
+        <v>417872.14146100008</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A76" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>154</v>
       </c>
       <c r="C76" s="12">
         <v>0</v>
       </c>
       <c r="D76" s="12">
         <v>0</v>
       </c>
       <c r="E76" s="12">
         <v>0</v>
       </c>
       <c r="F76" s="12">
         <v>0</v>
       </c>
       <c r="G76" s="12">
         <v>1117.480779772905</v>
       </c>
       <c r="H76" s="12">
         <v>600.88161219864139</v>
       </c>
       <c r="I76" s="12">
         <v>0</v>
       </c>
       <c r="J76" s="12">
         <v>0</v>
       </c>
       <c r="K76" s="12">
         <v>0</v>
       </c>
       <c r="L76" s="12">
         <v>13.12603891</v>
       </c>
       <c r="M76" s="12">
         <v>78.464827389999982</v>
       </c>
       <c r="N76" s="12">
         <v>24.515781999999994</v>
       </c>
-    </row>
-    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O76" s="12">
+        <v>130.86972900000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A77" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="12">
         <v>137751.21709496956</v>
       </c>
       <c r="D77" s="12">
         <v>143713.48958812974</v>
       </c>
       <c r="E77" s="12">
         <v>160776.82563379002</v>
       </c>
       <c r="F77" s="12">
         <v>199862.33309999999</v>
       </c>
       <c r="G77" s="12">
         <v>216742.35172007859</v>
       </c>
       <c r="H77" s="12">
         <v>238986.74321190239</v>
       </c>
       <c r="I77" s="12">
         <v>264571.08773525996</v>
       </c>
       <c r="J77" s="12">
         <v>288155.26141615014</v>
       </c>
       <c r="K77" s="12">
         <v>309740.84447084012</v>
       </c>
       <c r="L77" s="12">
         <v>331847.73825096997</v>
       </c>
       <c r="M77" s="12">
         <v>360013.8528204399</v>
       </c>
       <c r="N77" s="12">
         <v>376454.13343069999</v>
       </c>
-    </row>
-    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O77" s="12">
+        <v>393728.88374000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A78" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C78" s="12">
         <v>0</v>
       </c>
       <c r="D78" s="12">
         <v>0</v>
       </c>
       <c r="E78" s="12">
         <v>0</v>
       </c>
       <c r="F78" s="12">
         <v>0</v>
       </c>
       <c r="G78" s="12">
         <v>0</v>
       </c>
       <c r="H78" s="12">
         <v>0</v>
       </c>
       <c r="I78" s="12">
         <v>0</v>
       </c>
       <c r="J78" s="12">
         <v>0</v>
       </c>
       <c r="K78" s="12">
         <v>0</v>
       </c>
       <c r="L78" s="12">
         <v>0</v>
       </c>
       <c r="M78" s="12">
         <v>0</v>
       </c>
       <c r="N78" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O78" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A79" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>157</v>
       </c>
       <c r="C79" s="12">
         <v>0</v>
       </c>
       <c r="D79" s="12">
         <v>0</v>
       </c>
       <c r="E79" s="12">
         <v>0</v>
       </c>
       <c r="F79" s="12">
         <v>0</v>
       </c>
       <c r="G79" s="12">
         <v>0</v>
       </c>
       <c r="H79" s="12">
         <v>0</v>
       </c>
       <c r="I79" s="12">
         <v>0</v>
       </c>
       <c r="J79" s="12">
         <v>0</v>
       </c>
       <c r="K79" s="12">
         <v>0</v>
       </c>
       <c r="L79" s="12">
         <v>1.44</v>
       </c>
       <c r="M79" s="12">
         <v>0</v>
       </c>
       <c r="N79" s="12">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O79" s="12">
+        <v>177.51646100000002</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A80" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>158</v>
       </c>
       <c r="C80" s="12">
         <v>0</v>
       </c>
       <c r="D80" s="12">
         <v>0</v>
       </c>
       <c r="E80" s="12">
         <v>0</v>
       </c>
       <c r="F80" s="12">
         <v>0</v>
       </c>
       <c r="G80" s="12">
         <v>0</v>
       </c>
       <c r="H80" s="12">
         <v>0</v>
       </c>
       <c r="I80" s="12">
         <v>0</v>
       </c>
       <c r="J80" s="12">
         <v>297328.16200000001</v>
       </c>
       <c r="K80" s="12">
         <v>0</v>
       </c>
       <c r="L80" s="12">
         <v>0</v>
       </c>
       <c r="M80" s="12">
         <v>0</v>
       </c>
       <c r="N80" s="12">
         <v>0</v>
       </c>
-    </row>
-    <row r="81" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O80" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A81" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C81" s="12">
         <v>0</v>
       </c>
       <c r="D81" s="12">
         <v>0</v>
       </c>
       <c r="E81" s="12">
         <v>0</v>
       </c>
       <c r="F81" s="12">
         <v>21</v>
       </c>
       <c r="G81" s="12">
         <v>0</v>
       </c>
       <c r="H81" s="12">
         <v>0</v>
       </c>
       <c r="I81" s="12">
         <v>0</v>
       </c>
       <c r="J81" s="12">
         <v>0</v>
       </c>
       <c r="K81" s="12">
         <v>0</v>
       </c>
       <c r="L81" s="12">
         <v>0</v>
       </c>
       <c r="M81" s="12">
         <v>37.970393179999995</v>
       </c>
       <c r="N81" s="12">
         <v>31.351572999999998</v>
       </c>
-    </row>
-    <row r="82" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O81" s="12">
+        <v>31.351447999999998</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A82" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>160</v>
       </c>
       <c r="C82" s="12">
         <v>9143.3705707796435</v>
       </c>
       <c r="D82" s="12">
         <v>8514.9388627165645</v>
       </c>
       <c r="E82" s="12">
         <v>9851.7731486898683</v>
       </c>
       <c r="F82" s="12">
         <v>9724.5535999999993</v>
       </c>
       <c r="G82" s="12">
         <v>10275.201872218602</v>
       </c>
       <c r="H82" s="12">
         <v>12937.925328749336</v>
       </c>
       <c r="I82" s="12">
         <v>12546.371542650004</v>
       </c>
       <c r="J82" s="12">
         <v>18271.218596919996</v>
       </c>
       <c r="K82" s="12">
         <v>203207.67347027001</v>
       </c>
       <c r="L82" s="12">
         <v>55385.500995779999</v>
       </c>
       <c r="M82" s="12">
         <v>22538.216839279998</v>
       </c>
       <c r="N82" s="12">
         <v>22698.257534130007</v>
       </c>
-    </row>
-    <row r="83" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O82" s="12">
+        <v>23462.725392999997</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A83" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>161</v>
       </c>
       <c r="C83" s="12">
         <v>21.611520000000002</v>
       </c>
       <c r="D83" s="12">
         <v>53.68</v>
       </c>
       <c r="E83" s="12">
         <v>14.493800000000002</v>
       </c>
       <c r="F83" s="12">
         <v>53.830170000000003</v>
       </c>
       <c r="G83" s="12">
         <v>73.757430302631519</v>
       </c>
       <c r="H83" s="12">
         <v>40.013634102578358</v>
       </c>
       <c r="I83" s="12">
         <v>26.8454981</v>
       </c>
       <c r="J83" s="12">
         <v>16.208499000000003</v>
       </c>
       <c r="K83" s="12">
         <v>20.170898608310306</v>
       </c>
       <c r="L83" s="12">
         <v>21.390583524158238</v>
       </c>
       <c r="M83" s="12">
         <v>22.729998431745397</v>
       </c>
       <c r="N83" s="12">
         <v>23.535999999999998</v>
       </c>
-    </row>
-    <row r="84" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O83" s="12">
+        <v>23.535999999999998</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A84" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="19" t="s">
         <v>162</v>
       </c>
       <c r="C84" s="20">
         <v>2442.575218189791</v>
       </c>
       <c r="D84" s="20">
         <v>2197.237625275483</v>
       </c>
       <c r="E84" s="20">
         <v>2229.1233043000007</v>
       </c>
       <c r="F84" s="20">
         <v>1897</v>
       </c>
       <c r="G84" s="20">
         <v>394.61775064411</v>
       </c>
       <c r="H84" s="20">
         <v>733.50194516446322</v>
       </c>
       <c r="I84" s="20">
         <v>958.79988162999985</v>
       </c>
       <c r="J84" s="20">
         <v>919.78650798000001</v>
       </c>
       <c r="K84" s="20">
         <v>1007.6648366900008</v>
       </c>
       <c r="L84" s="20">
         <v>1241.39635501</v>
       </c>
       <c r="M84" s="20">
         <v>1622.9295722099996</v>
       </c>
       <c r="N84" s="20">
         <v>578.55766347999997</v>
       </c>
-    </row>
-    <row r="85" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O84" s="20">
+        <v>317.25869000000006</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A85" s="21" t="s">
         <v>164</v>
       </c>
       <c r="B85" s="22" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="86" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
         <v>166</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B4"/>
-    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="C3:O3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0" top="0.5" bottom="0" header="0.3" footer="0"/>
   <pageSetup paperSize="9" scale="66" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>