--- v1 (2025-11-12)
+++ v2 (2026-04-04)
@@ -7,63 +7,63 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\10. หน้าเว็บ Sep 25\ST\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\11. หน้าเว็บ Mar 26\ST\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B133B680-6F4B-4CCB-97A5-6C1D1847B29B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4BC527AD-ED53-409E-ADA1-8A224FEE2CB2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11265" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="STgeneralgov" sheetId="1" r:id="rId1"/>
     <sheet name="STgeneralgov (2)" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">STgeneralgov!$A$1:$N$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">STgeneralgov!$A$1:$O$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'STgeneralgov (2)'!$A$1:$L$41</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D63" i="2" l="1"/>
   <c r="E63" i="2"/>
   <c r="F63" i="2"/>
   <c r="G63" i="2"/>
   <c r="H63" i="2"/>
   <c r="I63" i="2"/>
   <c r="J63" i="2"/>
   <c r="K63" i="2"/>
   <c r="L63" i="2"/>
   <c r="D64" i="2"/>
   <c r="E64" i="2"/>
   <c r="F64" i="2"/>
@@ -181,51 +181,51 @@
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>MAlves</author>
   </authors>
   <commentList>
     <comment ref="B21" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>The net operating balance should only be calculated if consumption of fixed capital (23) has a nonzero value. Otherwise, only the gross operating balance should be calculated</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="83">
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Millions of Baht/ Year Ending September 30</t>
   </si>
   <si>
     <t>STATEMENT OF OPERATIONS</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>TRANSACTIONS AFFECTING NET WORTH:</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -426,63 +426,80 @@
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>Exp per GDP</t>
   </si>
   <si>
     <t>Last updated  Sep 2023</t>
   </si>
   <si>
     <t>21 สค66</t>
   </si>
   <si>
     <t>Debt (GDP%)</t>
   </si>
   <si>
     <t>expenditure  (GDP%)</t>
   </si>
   <si>
     <t>Revenue  (GDP%)</t>
   </si>
   <si>
     <t>balance (NLB) (GDP%)</t>
   </si>
   <si>
-    <t>Last updated Sep 2025</t>
+    <t>Last updated Mar 2026</t>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>p</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -521,50 +538,59 @@
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="23">
     <border>
       <left/>
       <right/>
@@ -1242,1633 +1268,1737 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N41"/>
+  <dimension ref="A1:O41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="Q17" sqref="Q17"/>
+      <selection pane="bottomRight" activeCell="T19" sqref="T19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="54.42578125" style="1" customWidth="1"/>
-    <col min="3" max="14" width="14.42578125" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="15" width="14.42578125" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
       <c r="N1" s="32"/>
-    </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O1" s="32"/>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
       <c r="L2" s="34"/>
       <c r="M2" s="34"/>
       <c r="N2" s="34"/>
-    </row>
-    <row r="3" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="O2" s="34"/>
+    </row>
+    <row r="3" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="45" t="s">
         <v>65</v>
       </c>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
-      <c r="N3" s="47"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N3" s="46"/>
+      <c r="O3" s="47"/>
+    </row>
+    <row r="4" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="50"/>
       <c r="B4" s="51"/>
       <c r="C4" s="52">
         <v>2013</v>
       </c>
       <c r="D4" s="52">
         <v>2014</v>
       </c>
       <c r="E4" s="52">
         <v>2015</v>
       </c>
       <c r="F4" s="52">
         <v>2016</v>
       </c>
       <c r="G4" s="52">
         <v>2017</v>
       </c>
       <c r="H4" s="44">
         <v>2018</v>
       </c>
       <c r="I4" s="44">
         <v>2019</v>
       </c>
       <c r="J4" s="44">
         <v>2020</v>
       </c>
       <c r="K4" s="44">
         <v>2021</v>
       </c>
       <c r="L4" s="44">
         <v>2022</v>
       </c>
       <c r="M4" s="44">
         <v>2023</v>
       </c>
       <c r="N4" s="44">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="O4" s="44" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="52"/>
       <c r="H5" s="44"/>
       <c r="I5" s="44"/>
       <c r="J5" s="44"/>
       <c r="K5" s="44"/>
       <c r="L5" s="44"/>
       <c r="M5" s="44"/>
       <c r="N5" s="44"/>
-    </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O5" s="44"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="6">
         <v>2862041.8295652219</v>
       </c>
       <c r="D6" s="6">
         <v>2821711.9877917352</v>
       </c>
       <c r="E6" s="6">
         <v>3052823.8844365655</v>
       </c>
       <c r="F6" s="6">
         <v>3122721.4171523876</v>
       </c>
       <c r="G6" s="6">
         <v>3216936.566567733</v>
       </c>
       <c r="H6" s="6">
         <v>3453818.1820641384</v>
       </c>
       <c r="I6" s="6">
         <v>3526277.9413268818</v>
       </c>
       <c r="J6" s="6">
         <v>3241024.7153151017</v>
       </c>
       <c r="K6" s="6">
         <v>3207411.9316930813</v>
       </c>
       <c r="L6" s="6">
         <v>3434773.1125681926</v>
       </c>
       <c r="M6" s="6">
         <v>3723820.4505965686</v>
       </c>
       <c r="N6" s="6">
         <v>3940188.7848180444</v>
       </c>
-    </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O6" s="6">
+        <v>3980461.3027443509</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="9">
         <v>2381818.6246604417</v>
       </c>
       <c r="D7" s="9">
         <v>2282385.3771602702</v>
       </c>
       <c r="E7" s="9">
         <v>2423559.5097160251</v>
       </c>
       <c r="F7" s="9">
         <v>2450050.4551009573</v>
       </c>
       <c r="G7" s="9">
         <v>2520140.2340730391</v>
       </c>
       <c r="H7" s="9">
         <v>2695335.5002335403</v>
       </c>
       <c r="I7" s="9">
         <v>2725648.5897768368</v>
       </c>
       <c r="J7" s="9">
         <v>2460817.2275994676</v>
       </c>
       <c r="K7" s="9">
         <v>2520558.9166991953</v>
       </c>
       <c r="L7" s="9">
         <v>2745598.985377741</v>
       </c>
       <c r="M7" s="9">
         <v>2902379.7289732224</v>
       </c>
       <c r="N7" s="9">
         <v>2963453.6220500357</v>
       </c>
-    </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O7" s="9">
+        <v>3049988.2911478537</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="9">
         <v>103112.09999999998</v>
       </c>
       <c r="D8" s="9">
         <v>128173.74000000002</v>
       </c>
       <c r="E8" s="9">
         <v>144803.48000000001</v>
       </c>
       <c r="F8" s="9">
         <v>145692.86999999997</v>
       </c>
       <c r="G8" s="9">
         <v>153488.17000000001</v>
       </c>
       <c r="H8" s="9">
         <v>162126.54</v>
       </c>
       <c r="I8" s="9">
         <v>172134.41</v>
       </c>
       <c r="J8" s="9">
         <v>151347.20000000001</v>
       </c>
       <c r="K8" s="9">
         <v>107235.62</v>
       </c>
       <c r="L8" s="9">
         <v>119944.28</v>
       </c>
       <c r="M8" s="9">
         <v>163378.21</v>
       </c>
       <c r="N8" s="9">
         <v>190333.27</v>
       </c>
-    </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O8" s="9">
+        <v>180030.43999999997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="9">
         <v>2163.266000000001</v>
       </c>
       <c r="D9" s="9">
         <v>5368.9110000000001</v>
       </c>
       <c r="E9" s="9">
         <v>1450.3949000000005</v>
       </c>
       <c r="F9" s="9">
         <v>2983.9028359999998</v>
       </c>
       <c r="G9" s="9">
         <v>2415.2055664500008</v>
       </c>
       <c r="H9" s="9">
         <v>2401.022862499985</v>
       </c>
       <c r="I9" s="9">
         <v>1584.0632965000002</v>
       </c>
       <c r="J9" s="9">
         <v>1449.3819000000008</v>
       </c>
       <c r="K9" s="9">
         <v>2017.0898608310306</v>
       </c>
       <c r="L9" s="9">
         <v>2139.0583524158237</v>
       </c>
       <c r="M9" s="9">
         <v>2272.9998431745398</v>
       </c>
       <c r="N9" s="9">
         <v>2353.599837613549</v>
       </c>
-    </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O9" s="9">
+        <v>2353.599837613549</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="9">
         <v>374947.83890478051</v>
       </c>
       <c r="D10" s="9">
         <v>405783.95963146485</v>
       </c>
       <c r="E10" s="9">
         <v>483010.49982054002</v>
       </c>
       <c r="F10" s="9">
         <v>523994.18921543023</v>
       </c>
       <c r="G10" s="9">
         <v>540892.95692824363</v>
       </c>
       <c r="H10" s="9">
         <v>593955.11896809773</v>
       </c>
       <c r="I10" s="9">
         <v>626910.87825354491</v>
       </c>
       <c r="J10" s="9">
         <v>627410.90581563383</v>
       </c>
       <c r="K10" s="9">
         <v>577600.30513305496</v>
       </c>
       <c r="L10" s="9">
         <v>567090.78883803601</v>
       </c>
       <c r="M10" s="9">
         <v>655789.51178017166</v>
       </c>
       <c r="N10" s="9">
         <v>784048.29293039499</v>
       </c>
-    </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O10" s="9">
+        <v>748088.97175888345</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="6">
         <v>2428264.6890545473</v>
       </c>
       <c r="D11" s="6">
         <v>2534241.9634958538</v>
       </c>
       <c r="E11" s="6">
         <v>2567933.16679578</v>
       </c>
       <c r="F11" s="6">
         <v>2738706.2516017943</v>
       </c>
       <c r="G11" s="6">
         <v>2904778.9118204499</v>
       </c>
       <c r="H11" s="6">
         <v>3020494.9323466276</v>
       </c>
       <c r="I11" s="6">
         <v>3053299.0764624546</v>
       </c>
       <c r="J11" s="6">
         <v>3479083.7863473492</v>
       </c>
       <c r="K11" s="6">
         <v>3924003.7144576414</v>
       </c>
       <c r="L11" s="6">
         <v>3792405.0291745067</v>
       </c>
       <c r="M11" s="6">
         <v>3652860.4372844929</v>
       </c>
       <c r="N11" s="6">
         <v>3832960.3777089929</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O11" s="6">
+        <v>3809254.4940683376</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="9">
         <v>847284.01507323165</v>
       </c>
       <c r="D12" s="9">
         <v>859776.83168958954</v>
       </c>
       <c r="E12" s="9">
         <v>900447.2192660569</v>
       </c>
       <c r="F12" s="9">
         <v>946049.47129027569</v>
       </c>
       <c r="G12" s="9">
         <v>964016.63717322645</v>
       </c>
       <c r="H12" s="9">
         <v>962785.25001640199</v>
       </c>
       <c r="I12" s="9">
         <v>966694.0330665462</v>
       </c>
       <c r="J12" s="9">
         <v>956685.36137692386</v>
       </c>
       <c r="K12" s="9">
         <v>955436.14866476366</v>
       </c>
       <c r="L12" s="9">
         <v>981171.09133229894</v>
       </c>
       <c r="M12" s="9">
         <v>1011964.8933420803</v>
       </c>
       <c r="N12" s="9">
         <v>1031862.9231521185</v>
       </c>
-    </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O12" s="9">
+        <v>1086937.0263039318</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="9">
         <v>753213.40671831602</v>
       </c>
       <c r="D13" s="9">
         <v>811598.88844119268</v>
       </c>
       <c r="E13" s="9">
         <v>851152.87456620764</v>
       </c>
       <c r="F13" s="9">
         <v>888213.94345785561</v>
       </c>
       <c r="G13" s="9">
         <v>917132.93431339599</v>
       </c>
       <c r="H13" s="9">
         <v>1001037.0059200953</v>
       </c>
       <c r="I13" s="9">
         <v>987181.21527811652</v>
       </c>
       <c r="J13" s="9">
         <v>988472.50283833768</v>
       </c>
       <c r="K13" s="9">
         <v>1071077.3655803027</v>
       </c>
       <c r="L13" s="9">
         <v>1195502.4326960361</v>
       </c>
       <c r="M13" s="9">
         <v>1018133.7349018438</v>
       </c>
       <c r="N13" s="9">
         <v>1040867.2768610757</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O13" s="9">
+        <v>1123464.9111183104</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="9">
         <v>102570.28933135999</v>
       </c>
       <c r="D14" s="9">
         <v>95044.354941550002</v>
       </c>
       <c r="E14" s="9">
         <v>110287.35053635</v>
       </c>
       <c r="F14" s="9">
         <v>125824.57417993</v>
       </c>
       <c r="G14" s="9">
         <v>186199.49992908002</v>
       </c>
       <c r="H14" s="9">
         <v>162130.93909994003</v>
       </c>
       <c r="I14" s="9">
         <v>176170.50154201</v>
       </c>
       <c r="J14" s="9">
         <v>182368.51247774001</v>
       </c>
       <c r="K14" s="9">
         <v>209930.20778281998</v>
       </c>
       <c r="L14" s="9">
         <v>229940.47810510997</v>
       </c>
       <c r="M14" s="9">
         <v>239980.70139083997</v>
       </c>
       <c r="N14" s="9">
         <v>265375.40433692001</v>
       </c>
-    </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O14" s="9">
+        <v>277639.99751522637</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="9">
         <v>144056.59950248071</v>
       </c>
       <c r="D15" s="9">
         <v>147609.73159805269</v>
       </c>
       <c r="E15" s="9">
         <v>138001.64855853998</v>
       </c>
       <c r="F15" s="9">
         <v>122233.74235902913</v>
       </c>
       <c r="G15" s="9">
         <v>157184.09490251288</v>
       </c>
       <c r="H15" s="9">
         <v>165060.84475781408</v>
       </c>
       <c r="I15" s="9">
         <v>170806.4312792843</v>
       </c>
       <c r="J15" s="9">
         <v>153776.09191221755</v>
       </c>
       <c r="K15" s="9">
         <v>201927.90395016526</v>
       </c>
       <c r="L15" s="9">
         <v>226209.9501654481</v>
       </c>
       <c r="M15" s="9">
         <v>207826.78876082457</v>
       </c>
       <c r="N15" s="9">
         <v>220676.67649282218</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O15" s="9">
+        <v>217776.76339626653</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="9">
         <v>169728.4957693324</v>
       </c>
       <c r="D16" s="9">
         <v>197385.68113482377</v>
       </c>
       <c r="E16" s="9">
         <v>152420.45153726399</v>
       </c>
       <c r="F16" s="9">
         <v>132543.29028698729</v>
       </c>
       <c r="G16" s="9">
         <v>135468.52651126578</v>
       </c>
       <c r="H16" s="9">
         <v>133262.78847624731</v>
       </c>
       <c r="I16" s="9">
         <v>152355.10623788863</v>
       </c>
       <c r="J16" s="9">
         <v>178780.47434885681</v>
       </c>
       <c r="K16" s="9">
         <v>168645.53270981001</v>
       </c>
       <c r="L16" s="9">
         <v>165060.76276920232</v>
       </c>
       <c r="M16" s="9">
         <v>298670.75917054503</v>
       </c>
       <c r="N16" s="9">
         <v>213408.09433015622</v>
       </c>
-    </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O16" s="9">
+        <v>128481.87193533892</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="9">
         <v>2342</v>
       </c>
       <c r="D17" s="9">
         <v>2340.9974999999977</v>
       </c>
       <c r="E17" s="9">
         <v>2354.4522754700001</v>
       </c>
       <c r="F17" s="9">
         <v>2280</v>
       </c>
       <c r="G17" s="9">
         <v>1139</v>
       </c>
       <c r="H17" s="9">
         <v>1799</v>
       </c>
       <c r="I17" s="9">
         <v>1023</v>
       </c>
       <c r="J17" s="9">
         <v>1140</v>
       </c>
       <c r="K17" s="9">
         <v>1577</v>
       </c>
       <c r="L17" s="9">
         <v>1096</v>
       </c>
       <c r="M17" s="9">
         <v>2557.0061395101357</v>
       </c>
       <c r="N17" s="9">
         <v>1639.2546850000001</v>
       </c>
-    </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O17" s="9">
+        <v>1689.3887900000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="9">
         <v>271358.41170923109</v>
       </c>
       <c r="D18" s="9">
         <v>283910.99060062395</v>
       </c>
       <c r="E18" s="9">
         <v>305804.97089202405</v>
       </c>
       <c r="F18" s="9">
         <v>364451.96513133449</v>
       </c>
       <c r="G18" s="9">
         <v>389168.62713619706</v>
       </c>
       <c r="H18" s="9">
         <v>420407.59495983052</v>
       </c>
       <c r="I18" s="9">
         <v>454626.38416434865</v>
       </c>
       <c r="J18" s="9">
         <v>505391.14373145136</v>
       </c>
       <c r="K18" s="9">
         <v>541536.84394066012</v>
       </c>
       <c r="L18" s="9">
         <v>618935.25495274481</v>
       </c>
       <c r="M18" s="9">
         <v>624286.7051663961</v>
       </c>
       <c r="N18" s="9">
         <v>638222.06460606935</v>
       </c>
-    </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O18" s="9">
+        <v>666351.01078632241</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="12">
         <v>137711.47095059545</v>
       </c>
       <c r="D19" s="12">
         <v>136574.48759002102</v>
       </c>
       <c r="E19" s="12">
         <v>107464.19916386719</v>
       </c>
       <c r="F19" s="12">
         <v>157109.26489638217</v>
       </c>
       <c r="G19" s="12">
         <v>154469.59185477172</v>
       </c>
       <c r="H19" s="12">
         <v>174011.50911629834</v>
       </c>
       <c r="I19" s="12">
         <v>144442.40489426019</v>
       </c>
       <c r="J19" s="12">
         <v>512469.69966182229</v>
       </c>
       <c r="K19" s="12">
         <v>773872.71182911936</v>
       </c>
       <c r="L19" s="12">
         <v>374489.05915366689</v>
       </c>
       <c r="M19" s="12">
         <v>249439.84841245261</v>
       </c>
       <c r="N19" s="12">
         <v>420908.68324483081</v>
       </c>
-    </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O19" s="12">
+        <v>306913.52422294178</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A20" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6">
         <v>536347.42984203459</v>
       </c>
       <c r="D20" s="6">
         <v>382514.37923743139</v>
       </c>
       <c r="E20" s="6">
         <v>595178.06817713554</v>
       </c>
       <c r="F20" s="6">
         <v>509839.73973052332</v>
       </c>
       <c r="G20" s="6">
         <v>498357.1546763631</v>
       </c>
       <c r="H20" s="6">
         <v>595454.18881745078</v>
       </c>
       <c r="I20" s="6">
         <v>649149.36640643713</v>
       </c>
       <c r="J20" s="6">
         <v>-55690.558554507501</v>
       </c>
       <c r="K20" s="6">
         <v>-506661.57498174009</v>
       </c>
       <c r="L20" s="6">
         <v>-127691.43850120404</v>
       </c>
       <c r="M20" s="6">
         <v>310940.71470291575</v>
       </c>
       <c r="N20" s="6">
         <v>372603.81144597149</v>
       </c>
-    </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O20" s="6">
+        <v>448846.80619123962</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="17">
         <v>433777.14051067457</v>
       </c>
       <c r="D21" s="17">
         <v>287470.02429588139</v>
       </c>
       <c r="E21" s="17">
         <v>484890.7176407855</v>
       </c>
       <c r="F21" s="17">
         <v>384015.16555059329</v>
       </c>
       <c r="G21" s="17">
         <v>312157.65474728309</v>
       </c>
       <c r="H21" s="17">
         <v>433323.24971751077</v>
       </c>
       <c r="I21" s="17">
         <v>472978.86486442713</v>
       </c>
       <c r="J21" s="17">
         <v>-238059.07103224751</v>
       </c>
       <c r="K21" s="17">
         <v>-716591.78276456008</v>
       </c>
       <c r="L21" s="17">
         <v>-357631.91660631401</v>
       </c>
       <c r="M21" s="17">
         <v>70960.013312075753</v>
       </c>
       <c r="N21" s="17">
         <v>107228.40710905148</v>
       </c>
-    </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O21" s="17">
+        <v>171206.80867601326</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
-    </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O22" s="9"/>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="6">
         <v>356623.77890568279</v>
       </c>
       <c r="D23" s="6">
         <v>379423.33390098769</v>
       </c>
       <c r="E23" s="6">
         <v>459389.9528324398</v>
       </c>
       <c r="F23" s="6">
         <v>324769.28776048054</v>
       </c>
       <c r="G23" s="6">
         <v>389254.934087286</v>
       </c>
       <c r="H23" s="6">
         <v>400518.47983246873</v>
       </c>
       <c r="I23" s="6">
         <v>401232.76264219225</v>
       </c>
       <c r="J23" s="6">
         <v>471667.34748817433</v>
       </c>
       <c r="K23" s="6">
         <v>359241.89674468001</v>
       </c>
       <c r="L23" s="6">
         <v>432103.24052356993</v>
       </c>
       <c r="M23" s="6">
         <v>412400.25942803844</v>
       </c>
       <c r="N23" s="6">
         <v>345180.34424412984</v>
       </c>
-    </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O23" s="6">
+        <v>497003.53392354393</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="9">
         <v>398731.37832613278</v>
       </c>
       <c r="D24" s="9">
         <v>379364.8077762177</v>
       </c>
       <c r="E24" s="9">
         <v>459566.82481501979</v>
       </c>
       <c r="F24" s="9">
         <v>554175.68041203055</v>
       </c>
       <c r="G24" s="9">
         <v>389922.37893230602</v>
       </c>
       <c r="H24" s="9">
         <v>401246.75758082874</v>
       </c>
       <c r="I24" s="9">
         <v>462945.46545375226</v>
       </c>
       <c r="J24" s="9">
         <v>508732.99324129435</v>
       </c>
       <c r="K24" s="9">
         <v>474596.36062744999</v>
       </c>
       <c r="L24" s="9">
         <v>432140.88171057991</v>
       </c>
       <c r="M24" s="9">
         <v>411635.72111582843</v>
       </c>
       <c r="N24" s="9">
         <v>344837.63933887985</v>
       </c>
-    </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O24" s="9">
+        <v>537825.24895404396</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="9">
         <v>-482.59942045000025</v>
       </c>
       <c r="D25" s="9">
         <v>-81.193149220000151</v>
       </c>
       <c r="E25" s="9">
         <v>-184.27098257999842</v>
       </c>
       <c r="F25" s="9">
         <v>2291.4323984500002</v>
       </c>
       <c r="G25" s="9">
         <v>-677.80893986999945</v>
       </c>
       <c r="H25" s="9">
         <v>-791.90199989000052</v>
       </c>
       <c r="I25" s="9">
         <v>1325.7686268400007</v>
       </c>
       <c r="J25" s="9">
         <v>238.66093035999944</v>
       </c>
       <c r="K25" s="9">
         <v>588.06811960999971</v>
       </c>
       <c r="L25" s="9">
         <v>28.840147540000473</v>
       </c>
       <c r="M25" s="9">
         <v>701.94651528000031</v>
       </c>
       <c r="N25" s="9">
         <v>246.75336787000134</v>
       </c>
-    </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O25" s="9">
+        <v>431.93031530999923</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="9">
         <v>0</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="9">
         <v>0</v>
       </c>
       <c r="F26" s="9">
         <v>0</v>
       </c>
       <c r="G26" s="9">
         <v>0</v>
       </c>
       <c r="H26" s="9">
         <v>0</v>
       </c>
       <c r="I26" s="9">
         <v>0</v>
       </c>
       <c r="J26" s="9">
         <v>0</v>
       </c>
       <c r="K26" s="9">
         <v>0</v>
       </c>
       <c r="L26" s="9">
         <v>0</v>
       </c>
       <c r="M26" s="9">
         <v>0</v>
       </c>
       <c r="N26" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O26" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A27" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="12">
         <v>-41625</v>
       </c>
       <c r="D27" s="12">
         <v>139.71927398999998</v>
       </c>
       <c r="E27" s="12">
         <v>7.3990000000000009</v>
       </c>
       <c r="F27" s="12">
         <v>-231697.82505000001</v>
       </c>
       <c r="G27" s="12">
         <v>10.364094850000015</v>
       </c>
       <c r="H27" s="12">
         <v>63.624251529999981</v>
       </c>
       <c r="I27" s="12">
         <v>-63038.471438400004</v>
       </c>
       <c r="J27" s="12">
         <v>-37304.306683480005</v>
       </c>
       <c r="K27" s="12">
         <v>-115942.53200238</v>
       </c>
       <c r="L27" s="12">
         <v>-66.481334550000156</v>
       </c>
       <c r="M27" s="12">
         <v>62.591796929999873</v>
       </c>
       <c r="N27" s="12">
         <v>95.951537379999991</v>
       </c>
-    </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O27" s="12">
+        <v>-41253.64534581</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A28" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="22">
         <v>2784888.4679602301</v>
       </c>
       <c r="D28" s="22">
         <v>2913665.2973968415</v>
       </c>
       <c r="E28" s="22">
         <v>3027323.1196282199</v>
       </c>
       <c r="F28" s="22">
         <v>3063475.539362275</v>
       </c>
       <c r="G28" s="22">
         <v>3294033.8459077356</v>
       </c>
       <c r="H28" s="22">
         <v>3421013.4121790961</v>
       </c>
       <c r="I28" s="22">
         <v>3454531.8391046468</v>
       </c>
       <c r="J28" s="22">
         <v>3950751.1338355234</v>
       </c>
       <c r="K28" s="22">
         <v>4283245.611202321</v>
       </c>
       <c r="L28" s="22">
         <v>4224508.2696980769</v>
       </c>
       <c r="M28" s="22">
         <v>4065260.6967125311</v>
       </c>
       <c r="N28" s="22">
         <v>4178140.7219531229</v>
       </c>
-    </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O28" s="22">
+        <v>4306258.0279918816</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A29" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="22">
         <v>77153.361604991776</v>
       </c>
       <c r="D29" s="22">
         <v>-91953.309605106304</v>
       </c>
       <c r="E29" s="22">
         <v>25500.764808345702</v>
       </c>
       <c r="F29" s="22">
         <v>59245.877790112747</v>
       </c>
       <c r="G29" s="22">
         <v>-77097.279340002919</v>
       </c>
       <c r="H29" s="22">
         <v>32804.769885042042</v>
       </c>
       <c r="I29" s="22">
         <v>71746.102222234884</v>
       </c>
       <c r="J29" s="22">
         <v>-709726.41852042184</v>
       </c>
       <c r="K29" s="22">
         <v>-1075833.6795092402</v>
       </c>
       <c r="L29" s="22">
         <v>-789735.157129884</v>
       </c>
       <c r="M29" s="22">
         <v>-341440.24611596268</v>
       </c>
       <c r="N29" s="22">
         <v>-237951.93713507836</v>
       </c>
-    </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O29" s="22">
+        <v>-325796.72524753067</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A30" s="24" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
       <c r="N30" s="9"/>
-    </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O30" s="9"/>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="6">
         <v>316003.36171399138</v>
       </c>
       <c r="D31" s="6">
         <v>67977.195356217824</v>
       </c>
       <c r="E31" s="6">
         <v>171608.08785823986</v>
       </c>
       <c r="F31" s="6">
         <v>446500.8422508029</v>
       </c>
       <c r="G31" s="6">
         <v>382878.35175000736</v>
       </c>
       <c r="H31" s="6">
         <v>405815.37067704438</v>
       </c>
       <c r="I31" s="6">
         <v>222360.18288238929</v>
       </c>
       <c r="J31" s="6">
         <v>263918.11028024583</v>
       </c>
       <c r="K31" s="6">
         <v>170714.86189278317</v>
       </c>
       <c r="L31" s="6">
         <v>-36391.292870640056</v>
       </c>
       <c r="M31" s="6">
         <v>35414.60860973307</v>
       </c>
       <c r="N31" s="6">
         <v>268935.46368924092</v>
       </c>
-    </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O31" s="6">
+        <v>479347.17936890706</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C32" s="9">
         <v>316003.36171399138</v>
       </c>
       <c r="D32" s="9">
         <v>67977.195356217824</v>
       </c>
       <c r="E32" s="9">
         <v>171608.08785823986</v>
       </c>
       <c r="F32" s="9">
         <v>446500.8422508029</v>
       </c>
       <c r="G32" s="9">
         <v>382878.35175000736</v>
       </c>
       <c r="H32" s="9">
         <v>405815.37067704438</v>
       </c>
       <c r="I32" s="9">
         <v>222360.18288238929</v>
       </c>
       <c r="J32" s="9">
         <v>263918.11028024583</v>
       </c>
       <c r="K32" s="9">
         <v>170714.86189278317</v>
       </c>
       <c r="L32" s="9">
         <v>-36391.292870640056</v>
       </c>
       <c r="M32" s="9">
         <v>35414.60860973307</v>
       </c>
       <c r="N32" s="9">
         <v>268935.46368924092</v>
       </c>
-    </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O32" s="9">
+        <v>479347.17936890706</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="9">
         <v>0</v>
       </c>
       <c r="D33" s="9">
         <v>0</v>
       </c>
       <c r="E33" s="9">
         <v>0</v>
       </c>
       <c r="F33" s="9">
         <v>0</v>
       </c>
       <c r="G33" s="9">
         <v>0</v>
       </c>
       <c r="H33" s="9">
         <v>0</v>
       </c>
       <c r="I33" s="9">
         <v>0</v>
       </c>
       <c r="J33" s="9">
         <v>0</v>
       </c>
       <c r="K33" s="9">
         <v>0</v>
       </c>
       <c r="L33" s="9">
         <v>0</v>
       </c>
       <c r="M33" s="9">
         <v>0</v>
       </c>
       <c r="N33" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O33" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C34" s="6">
         <v>258808.19691597208</v>
       </c>
       <c r="D34" s="6">
         <v>192344.04030364755</v>
       </c>
       <c r="E34" s="6">
         <v>166505.9309718681</v>
       </c>
       <c r="F34" s="6">
         <v>361038.06216513488</v>
       </c>
       <c r="G34" s="6">
         <v>403068.87540862104</v>
       </c>
       <c r="H34" s="6">
         <v>438967.24782436591</v>
       </c>
       <c r="I34" s="6">
         <v>121765.52020553418</v>
       </c>
       <c r="J34" s="6">
         <v>952829.88449434529</v>
       </c>
       <c r="K34" s="6">
         <v>1385366.6619883205</v>
       </c>
       <c r="L34" s="6">
         <v>814861.76429641864</v>
       </c>
       <c r="M34" s="6">
         <v>532525.42449095799</v>
       </c>
       <c r="N34" s="6">
         <v>561099.27658314002</v>
       </c>
-    </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O34" s="6">
+        <v>715524.88170830405</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="9">
         <v>115732.47691597199</v>
       </c>
       <c r="D35" s="9">
         <v>152273.51030364755</v>
       </c>
       <c r="E35" s="9">
         <v>198408.8909718681</v>
       </c>
       <c r="F35" s="9">
         <v>318046.85216513491</v>
       </c>
       <c r="G35" s="9">
         <v>296876.24296018097</v>
       </c>
       <c r="H35" s="9">
         <v>357706.08161960589</v>
       </c>
       <c r="I35" s="9">
         <v>89791.50466203416</v>
       </c>
       <c r="J35" s="9">
         <v>1031037.8738480452</v>
       </c>
       <c r="K35" s="9">
         <v>1189999.3305097404</v>
       </c>
       <c r="L35" s="9">
         <v>753066.82111020864</v>
       </c>
       <c r="M35" s="9">
         <v>603939.84292534809</v>
       </c>
       <c r="N35" s="9">
         <v>587392.94084589998</v>
       </c>
-    </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O35" s="9">
+        <v>784180.1688404741</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="27">
         <v>143075.72000000003</v>
       </c>
       <c r="D36" s="27">
         <v>40070.53</v>
       </c>
       <c r="E36" s="27">
         <v>-31902.959999999999</v>
       </c>
       <c r="F36" s="27">
         <v>42991.21</v>
       </c>
       <c r="G36" s="27">
         <v>106192.63244844001</v>
       </c>
       <c r="H36" s="27">
         <v>81261.166204759997</v>
       </c>
       <c r="I36" s="27">
         <v>31974.015543500005</v>
       </c>
       <c r="J36" s="27">
         <v>-78207.989353700003</v>
       </c>
       <c r="K36" s="27">
         <v>195367.33147858002</v>
       </c>
       <c r="L36" s="27">
         <v>61794.943186210003</v>
       </c>
       <c r="M36" s="27">
         <v>-71414.418434390012</v>
       </c>
       <c r="N36" s="27">
         <v>-26293.664262759994</v>
       </c>
-    </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O36" s="27">
+        <v>-68655.287132169993</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" s="29" t="s">
         <v>69</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>70</v>
       </c>
       <c r="C37" s="27">
         <v>-19958.196806972468</v>
       </c>
       <c r="D37" s="27">
         <v>-32413.535342323419</v>
       </c>
       <c r="E37" s="27">
         <v>-20398.607921973948</v>
       </c>
       <c r="F37" s="27">
         <v>26216.902295555279</v>
       </c>
       <c r="G37" s="27">
         <v>56906.755681389244</v>
       </c>
       <c r="H37" s="27">
         <v>-65956.647032363573</v>
       </c>
       <c r="I37" s="27">
         <v>28848.560454620223</v>
       </c>
       <c r="J37" s="27">
         <v>20814.644306322443</v>
       </c>
       <c r="K37" s="27">
         <v>-138818.12058629724</v>
       </c>
       <c r="L37" s="27">
         <v>-61517.900037174695</v>
       </c>
       <c r="M37" s="27">
         <v>-155670.56976526225</v>
       </c>
       <c r="N37" s="27">
         <v>-54211.875758820737</v>
       </c>
-    </row>
-    <row r="38" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O37" s="27">
+        <v>89619.022908133687</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A38" s="35" t="s">
         <v>66</v>
       </c>
       <c r="B38" s="36" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="37"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="37"/>
       <c r="M38" s="37"/>
       <c r="N38" s="37"/>
-    </row>
-    <row r="39" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O38" s="37"/>
+    </row>
+    <row r="39" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A39" s="38"/>
       <c r="B39" s="39" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="32"/>
       <c r="D39" s="32"/>
       <c r="E39" s="32"/>
       <c r="F39" s="32"/>
       <c r="G39" s="32"/>
       <c r="H39" s="32"/>
       <c r="I39" s="32"/>
       <c r="J39" s="32"/>
       <c r="K39" s="32"/>
       <c r="L39" s="32"/>
       <c r="M39" s="32"/>
       <c r="N39" s="32"/>
-    </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O39" s="32"/>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" s="32"/>
       <c r="B40" s="40" t="s">
         <v>71</v>
       </c>
       <c r="C40" s="32"/>
       <c r="D40" s="32"/>
       <c r="E40" s="32"/>
       <c r="F40" s="32"/>
       <c r="G40" s="32"/>
       <c r="H40" s="32"/>
       <c r="I40" s="32"/>
       <c r="J40" s="32"/>
       <c r="K40" s="32"/>
       <c r="L40" s="32"/>
       <c r="M40" s="32"/>
       <c r="N40" s="32"/>
-    </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O40" s="32"/>
+    </row>
+    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B41" s="32"/>
       <c r="C41" s="32"/>
       <c r="D41" s="32"/>
       <c r="E41" s="32"/>
       <c r="F41" s="32"/>
       <c r="G41" s="32"/>
       <c r="H41" s="32"/>
       <c r="I41" s="32"/>
       <c r="J41" s="32"/>
       <c r="K41" s="32"/>
       <c r="L41" s="32"/>
       <c r="M41" s="32"/>
       <c r="N41" s="32"/>
+      <c r="O41" s="32"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...1 lines deleted...]
-    <mergeCell ref="C3:N3"/>
+  <mergeCells count="15">
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="C3:O3"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="M4:M5"/>
+    <mergeCell ref="N4:N5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L67"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C81" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="T33" sqref="T33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>