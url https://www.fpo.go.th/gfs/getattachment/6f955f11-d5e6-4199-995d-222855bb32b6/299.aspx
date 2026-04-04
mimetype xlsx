--- v0 (2025-10-02)
+++ v1 (2026-04-04)
@@ -4,97 +4,97 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\10. หน้าเว็บ Sep 25\ST\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\11. หน้าเว็บ Mar 26\ST\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC60D8D0-F6C6-487B-87BD-37AFD246AFCA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC8E8DA0-4C0E-43EB-8928-8905BC7A9875}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11265" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="STextrabudgetary" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">STextrabudgetary!$A$1:$L$39</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>MAlves</author>
   </authors>
   <commentList>
     <comment ref="B21" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>The net operating balance should only be calculated if consumption of fixed capital (23) has a nonzero value. Otherwise, only the gross operating balance should be calculated</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="72">
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Millions of Baht/ Year Ending September 30</t>
   </si>
   <si>
     <t>STATEMENT OF OPERATIONS</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>TRANSACTIONS AFFECTING NET WORTH:</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -262,61 +262,78 @@
   <si>
     <t xml:space="preserve">Net incurrence of liabilities </t>
   </si>
   <si>
     <t xml:space="preserve">Domestic creditors </t>
   </si>
   <si>
     <t xml:space="preserve">External creditors </t>
   </si>
   <si>
     <t>Central Government - Extra budgetary</t>
   </si>
   <si>
     <t>NLBz</t>
   </si>
   <si>
     <t xml:space="preserve">Overall statistical discrepancy: NLB vs Financing (32-33-NLB) </t>
   </si>
   <si>
     <t>Remark:</t>
   </si>
   <si>
     <t>P: preliminary data</t>
   </si>
   <si>
-    <t>Last updated Sep 2025</t>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>p</t>
+    </r>
+  </si>
+  <si>
+    <t>Last updated Mar 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -355,50 +372,59 @@
     <font>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7.5"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -687,79 +713,79 @@
     <xf numFmtId="164" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1008,1546 +1034,1644 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N39"/>
+  <dimension ref="A1:O39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="G35" sqref="G35"/>
+      <selection pane="bottomRight" activeCell="V26" sqref="V26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="50.7109375" style="1" customWidth="1"/>
-    <col min="3" max="14" width="11.7109375" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="15" width="11.7109375" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="35" t="s">
+    <row r="3" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="36"/>
-      <c r="C3" s="42" t="s">
+      <c r="B3" s="40"/>
+      <c r="C3" s="36" t="s">
         <v>65</v>
       </c>
-      <c r="D3" s="43"/>
-[...14 lines deleted...]
-      <c r="C4" s="39">
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="38"/>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A4" s="41"/>
+      <c r="B4" s="42"/>
+      <c r="C4" s="43">
         <v>2013</v>
       </c>
-      <c r="D4" s="39">
+      <c r="D4" s="43">
         <v>2014</v>
       </c>
-      <c r="E4" s="39">
+      <c r="E4" s="43">
         <v>2015</v>
       </c>
-      <c r="F4" s="39">
+      <c r="F4" s="43">
         <v>2016</v>
       </c>
-      <c r="G4" s="39">
+      <c r="G4" s="43">
         <v>2017</v>
       </c>
-      <c r="H4" s="40">
+      <c r="H4" s="44">
         <v>2018</v>
       </c>
-      <c r="I4" s="41">
+      <c r="I4" s="35">
         <v>2019</v>
       </c>
-      <c r="J4" s="41">
+      <c r="J4" s="35">
         <v>2020</v>
       </c>
-      <c r="K4" s="41">
+      <c r="K4" s="35">
         <v>2021</v>
       </c>
-      <c r="L4" s="41">
+      <c r="L4" s="35">
         <v>2022</v>
       </c>
-      <c r="M4" s="41">
+      <c r="M4" s="35">
         <v>2023</v>
       </c>
-      <c r="N4" s="41">
+      <c r="N4" s="35">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O4" s="35" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="40"/>
-[...12 lines deleted...]
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="35"/>
+      <c r="O5" s="35"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="24">
         <v>394902.48850640003</v>
       </c>
       <c r="D6" s="24">
         <v>306494.39134087658</v>
       </c>
       <c r="E6" s="24">
         <v>327785.03753995005</v>
       </c>
       <c r="F6" s="24">
         <v>301382.0858718747</v>
       </c>
       <c r="G6" s="24">
         <v>358201.40219476004</v>
       </c>
       <c r="H6" s="24">
         <v>391398.21390477999</v>
       </c>
       <c r="I6" s="24">
         <v>443460.30516482296</v>
       </c>
       <c r="J6" s="24">
         <v>387548.87405981997</v>
       </c>
       <c r="K6" s="24">
         <v>494980.28943542001</v>
       </c>
       <c r="L6" s="24">
         <v>495747.84017910995</v>
       </c>
       <c r="M6" s="24">
         <v>505199.31804382673</v>
       </c>
       <c r="N6" s="24">
         <v>470966.08402677998</v>
       </c>
-    </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O6" s="24">
+        <v>561286.37628467998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="25">
         <v>112823.24937792003</v>
       </c>
       <c r="D7" s="25">
         <v>84220.474808336585</v>
       </c>
       <c r="E7" s="25">
         <v>103208.13485495001</v>
       </c>
       <c r="F7" s="25">
         <v>53297.238097136673</v>
       </c>
       <c r="G7" s="25">
         <v>50654.871071950009</v>
       </c>
       <c r="H7" s="25">
         <v>51320.52431328001</v>
       </c>
       <c r="I7" s="25">
         <v>65739.511743182986</v>
       </c>
       <c r="J7" s="25">
         <v>52748.550133860001</v>
       </c>
       <c r="K7" s="25">
         <v>54577.763590404997</v>
       </c>
       <c r="L7" s="25">
         <v>56154.769944574</v>
       </c>
       <c r="M7" s="25">
         <v>134203.27446001</v>
       </c>
       <c r="N7" s="25">
         <v>76110.380175569982</v>
       </c>
-    </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O7" s="25">
+        <v>121835.15240770002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="25">
         <v>0</v>
       </c>
       <c r="D8" s="25">
         <v>0</v>
       </c>
       <c r="E8" s="25">
         <v>0</v>
       </c>
       <c r="F8" s="25">
         <v>0</v>
       </c>
       <c r="G8" s="25">
         <v>0</v>
       </c>
       <c r="H8" s="25">
         <v>0</v>
       </c>
       <c r="I8" s="25">
         <v>0</v>
       </c>
       <c r="J8" s="25">
         <v>0</v>
       </c>
       <c r="K8" s="25">
         <v>0</v>
       </c>
       <c r="L8" s="25">
         <v>0</v>
       </c>
       <c r="M8" s="25">
         <v>0</v>
       </c>
       <c r="N8" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O8" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="25">
         <v>234916.51400000002</v>
       </c>
       <c r="D9" s="25">
         <v>181872.9135</v>
       </c>
       <c r="E9" s="25">
         <v>161003.89850000004</v>
       </c>
       <c r="F9" s="25">
         <v>176144.88583600006</v>
       </c>
       <c r="G9" s="25">
         <v>224460.11994850999</v>
       </c>
       <c r="H9" s="25">
         <v>249832.20286249995</v>
       </c>
       <c r="I9" s="25">
         <v>286739.16029650002</v>
       </c>
       <c r="J9" s="25">
         <v>250037.08759999997</v>
       </c>
       <c r="K9" s="25">
         <v>332250.34830000001</v>
       </c>
       <c r="L9" s="25">
         <v>362129.77749999997</v>
       </c>
       <c r="M9" s="25">
         <v>281366.65428513003</v>
       </c>
       <c r="N9" s="25">
         <v>310849.351501</v>
       </c>
-    </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O9" s="25">
+        <v>337782.05510100001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="25">
         <v>47162.72512848</v>
       </c>
       <c r="D10" s="25">
         <v>40401.00303254</v>
       </c>
       <c r="E10" s="25">
         <v>63573.004185000005</v>
       </c>
       <c r="F10" s="25">
         <v>71939.961938738008</v>
       </c>
       <c r="G10" s="25">
         <v>83086.41117430001</v>
       </c>
       <c r="H10" s="25">
         <v>90245.486728999997</v>
       </c>
       <c r="I10" s="25">
         <v>90981.633125139982</v>
       </c>
       <c r="J10" s="25">
         <v>84763.236325959995</v>
       </c>
       <c r="K10" s="25">
         <v>108152.17754501499</v>
       </c>
       <c r="L10" s="25">
         <v>77463.292734536008</v>
       </c>
       <c r="M10" s="25">
         <v>89629.38929868667</v>
       </c>
       <c r="N10" s="25">
         <v>84006.352350210014</v>
       </c>
-    </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O10" s="25">
+        <v>101669.16877597998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="24">
         <v>253259.29788878441</v>
       </c>
       <c r="D11" s="24">
         <v>250297.41695257361</v>
       </c>
       <c r="E11" s="24">
         <v>234297.54117905183</v>
       </c>
       <c r="F11" s="24">
         <v>265057.91200231999</v>
       </c>
       <c r="G11" s="24">
         <v>254799.87667080344</v>
       </c>
       <c r="H11" s="24">
         <v>308137.50705208501</v>
       </c>
       <c r="I11" s="24">
         <v>287607.30325685005</v>
       </c>
       <c r="J11" s="24">
         <v>314669.68992370256</v>
       </c>
       <c r="K11" s="24">
         <v>363093.35347464331</v>
       </c>
       <c r="L11" s="24">
         <v>443263.452608336</v>
       </c>
       <c r="M11" s="24">
         <v>465792.01595360303</v>
       </c>
       <c r="N11" s="24">
         <v>456971.13154857542</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O11" s="24">
+        <v>353315.36652327981</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="25">
         <v>4083.2159616804001</v>
       </c>
       <c r="D12" s="25">
         <v>4680.1418627607</v>
       </c>
       <c r="E12" s="25">
         <v>5480.6683122019995</v>
       </c>
       <c r="F12" s="25">
         <v>5927.1251511018008</v>
       </c>
       <c r="G12" s="25">
         <v>6507.9228714221999</v>
       </c>
       <c r="H12" s="25">
         <v>8990.3785994140017</v>
       </c>
       <c r="I12" s="25">
         <v>14985.613162139198</v>
       </c>
       <c r="J12" s="25">
         <v>22645.377028716997</v>
       </c>
       <c r="K12" s="25">
         <v>8198.8586647635984</v>
       </c>
       <c r="L12" s="25">
         <v>10386.897443678899</v>
       </c>
       <c r="M12" s="25">
         <v>10416.286243800401</v>
       </c>
       <c r="N12" s="25">
         <v>12243.3215809586</v>
       </c>
-    </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O12" s="25">
+        <v>10736.852906932001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="25">
         <v>157686.0839298144</v>
       </c>
       <c r="D13" s="25">
         <v>156434.69742187861</v>
       </c>
       <c r="E13" s="25">
         <v>143445.77095516463</v>
       </c>
       <c r="F13" s="25">
         <v>195854.05296243861</v>
       </c>
       <c r="G13" s="25">
         <v>176253.77487178403</v>
       </c>
       <c r="H13" s="25">
         <v>178515.37164528758</v>
       </c>
       <c r="I13" s="25">
         <v>181470.52561732082</v>
       </c>
       <c r="J13" s="25">
         <v>198737.01879387422</v>
       </c>
       <c r="K13" s="25">
         <v>247182.71376736026</v>
       </c>
       <c r="L13" s="25">
         <v>278366.53664200555</v>
       </c>
       <c r="M13" s="25">
         <v>193601.2964545</v>
       </c>
       <c r="N13" s="25">
         <v>222953.27520546361</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O13" s="25">
+        <v>233518.15911349177</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="25">
         <v>866.64262970999971</v>
       </c>
       <c r="D14" s="25">
         <v>992.86061519999964</v>
       </c>
       <c r="E14" s="25">
         <v>1105.4263345100001</v>
       </c>
       <c r="F14" s="25">
         <v>1154.1795545800001</v>
       </c>
       <c r="G14" s="25">
         <v>1204.4826293299998</v>
       </c>
       <c r="H14" s="25">
         <v>1442.2766246399999</v>
       </c>
       <c r="I14" s="25">
         <v>40.263681469999824</v>
       </c>
       <c r="J14" s="25">
         <v>1387.0781913800001</v>
       </c>
       <c r="K14" s="25">
         <v>1356.0322552199993</v>
       </c>
       <c r="L14" s="25">
         <v>2379.8588424199997</v>
       </c>
       <c r="M14" s="25">
         <v>1830.4473945999998</v>
       </c>
       <c r="N14" s="25">
         <v>1110.102200210001</v>
       </c>
-    </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O14" s="25">
+        <v>1547.9553117763996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="25">
         <v>131.57299999999998</v>
       </c>
       <c r="D15" s="25">
         <v>0</v>
       </c>
       <c r="E15" s="25">
         <v>0</v>
       </c>
       <c r="F15" s="25">
         <v>0</v>
       </c>
       <c r="G15" s="25">
         <v>0</v>
       </c>
       <c r="H15" s="25">
         <v>0</v>
       </c>
       <c r="I15" s="25">
         <v>0</v>
       </c>
       <c r="J15" s="25">
         <v>0</v>
       </c>
       <c r="K15" s="25">
         <v>0</v>
       </c>
       <c r="L15" s="25">
         <v>0</v>
       </c>
       <c r="M15" s="25">
         <v>679.9613098399999</v>
       </c>
       <c r="N15" s="25">
         <v>2424.4407756799997</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O15" s="25">
+        <v>1962.85849618</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="25">
         <v>61871.495769332403</v>
       </c>
       <c r="D16" s="25">
         <v>73174.681134823753</v>
       </c>
       <c r="E16" s="25">
         <v>37250.062221183995</v>
       </c>
       <c r="F16" s="25">
         <v>24535.2902869873</v>
       </c>
       <c r="G16" s="25">
         <v>29056.4895633858</v>
       </c>
       <c r="H16" s="25">
         <v>34370.788476247304</v>
       </c>
       <c r="I16" s="25">
         <v>34255.105600468603</v>
       </c>
       <c r="J16" s="25">
         <v>24924.474348856798</v>
       </c>
       <c r="K16" s="25">
         <v>54423.532709809995</v>
       </c>
       <c r="L16" s="25">
         <v>77122.762769202323</v>
       </c>
       <c r="M16" s="25">
         <v>167079.57724048506</v>
       </c>
       <c r="N16" s="25">
         <v>108232.08003183622</v>
       </c>
-    </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O16" s="25">
+        <v>23062.172904338906</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="25">
         <v>0</v>
       </c>
       <c r="D17" s="25">
         <v>0</v>
       </c>
       <c r="E17" s="25">
         <v>17178.337546849994</v>
       </c>
       <c r="F17" s="25">
         <v>10903.34130285</v>
       </c>
       <c r="G17" s="25">
         <v>9553.3677205900021</v>
       </c>
       <c r="H17" s="25">
         <v>18425.990000000002</v>
       </c>
       <c r="I17" s="25">
         <v>2333.75</v>
       </c>
       <c r="J17" s="25">
         <v>0</v>
       </c>
       <c r="K17" s="25">
         <v>2821.91</v>
       </c>
       <c r="L17" s="25">
         <v>3100.4875640000005</v>
       </c>
       <c r="M17" s="25">
         <v>19061.303366029999</v>
       </c>
       <c r="N17" s="25">
         <v>1867.82</v>
       </c>
-    </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O17" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="25">
         <v>10579.689239152402</v>
       </c>
       <c r="D18" s="25">
         <v>8462.3645611537504</v>
       </c>
       <c r="E18" s="25">
         <v>8952.7655852839998</v>
       </c>
       <c r="F18" s="25">
         <v>11393.920774737302</v>
       </c>
       <c r="G18" s="25">
         <v>7569.1769467157992</v>
       </c>
       <c r="H18" s="25">
         <v>9952.5547324772997</v>
       </c>
       <c r="I18" s="25">
         <v>12037.224192348602</v>
       </c>
       <c r="J18" s="25">
         <v>9488.7529748067973</v>
       </c>
       <c r="K18" s="25">
         <v>7972.6416768899981</v>
       </c>
       <c r="L18" s="25">
         <v>7388.0218931923009</v>
       </c>
       <c r="M18" s="25">
         <v>8139.4068116249991</v>
       </c>
       <c r="N18" s="25">
         <v>7226.0968919061979</v>
       </c>
-    </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O18" s="25">
+        <v>8580.4022822188999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="26">
         <v>18040.597359094794</v>
       </c>
       <c r="D19" s="26">
         <v>6552.6713567567995</v>
       </c>
       <c r="E19" s="26">
         <v>20884.510223857196</v>
       </c>
       <c r="F19" s="26">
         <v>15290.001969624998</v>
       </c>
       <c r="G19" s="26">
         <v>24654.662067575595</v>
       </c>
       <c r="H19" s="26">
         <v>56440.146974018804</v>
       </c>
       <c r="I19" s="26">
         <v>42484.821003102799</v>
       </c>
       <c r="J19" s="26">
         <v>57486.988586067797</v>
       </c>
       <c r="K19" s="26">
         <v>41137.66440059946</v>
       </c>
       <c r="L19" s="26">
         <v>64518.887453836891</v>
       </c>
       <c r="M19" s="26">
         <v>64983.737132722592</v>
       </c>
       <c r="N19" s="26">
         <v>100913.99486252079</v>
       </c>
-    </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O19" s="26">
+        <v>73906.965508341775</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A20" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="24">
         <v>142509.83324732562</v>
       </c>
       <c r="D20" s="24">
         <v>57189.835003502973</v>
       </c>
       <c r="E20" s="24">
         <v>94592.922695408226</v>
       </c>
       <c r="F20" s="24">
         <v>37478.353424134708</v>
       </c>
       <c r="G20" s="24">
         <v>104606.0081532866</v>
       </c>
       <c r="H20" s="24">
         <v>84702.983477334972</v>
       </c>
       <c r="I20" s="24">
         <v>155893.26558944292</v>
       </c>
       <c r="J20" s="24">
         <v>74266.262327497403</v>
       </c>
       <c r="K20" s="24">
         <v>133242.96821599669</v>
       </c>
       <c r="L20" s="24">
         <v>54864.246413193949</v>
       </c>
       <c r="M20" s="24">
         <v>41237.749484823704</v>
       </c>
       <c r="N20" s="24">
         <v>15105.054678414564</v>
       </c>
-    </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O20" s="24">
+        <v>209518.96507317657</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="27">
         <v>141643.19061761562</v>
       </c>
       <c r="D21" s="27">
         <v>56196.974388302973</v>
       </c>
       <c r="E21" s="27">
         <v>93487.496360898222</v>
       </c>
       <c r="F21" s="27">
         <v>36324.17386955471</v>
       </c>
       <c r="G21" s="27">
         <v>103401.5255239566</v>
       </c>
       <c r="H21" s="27">
         <v>83260.706852694973</v>
       </c>
       <c r="I21" s="27">
         <v>155853.00190797291</v>
       </c>
       <c r="J21" s="27">
         <v>72879.184136117401</v>
       </c>
       <c r="K21" s="27">
         <v>131886.9359607767</v>
       </c>
       <c r="L21" s="27">
         <v>52484.38757077395</v>
       </c>
       <c r="M21" s="27">
         <v>39407.302090223704</v>
       </c>
       <c r="N21" s="27">
         <v>13994.952478204563</v>
       </c>
-    </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O21" s="27">
+        <v>207971.00976140017</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
       <c r="N22" s="25"/>
-    </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O22" s="25"/>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="24">
         <v>1853.9555878800002</v>
       </c>
       <c r="D23" s="24">
         <v>176.59041034999706</v>
       </c>
       <c r="E23" s="24">
         <v>4042.3402409100013</v>
       </c>
       <c r="F23" s="24">
         <v>6061.7958446399989</v>
       </c>
       <c r="G23" s="24">
         <v>4909.3925679899967</v>
       </c>
       <c r="H23" s="24">
         <v>5238.5632738500026</v>
       </c>
       <c r="I23" s="24">
         <v>3457.1061088399974</v>
       </c>
       <c r="J23" s="24">
         <v>3262.3673354899997</v>
       </c>
       <c r="K23" s="24">
         <v>2511.1310990299994</v>
       </c>
       <c r="L23" s="24">
         <v>3758.2843213400001</v>
       </c>
       <c r="M23" s="24">
         <v>7920.7996910380034</v>
       </c>
       <c r="N23" s="24">
         <v>6213.8672501700003</v>
       </c>
-    </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O23" s="24">
+        <v>7382.1730958736034</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="25">
         <v>2336.5550083300004</v>
       </c>
       <c r="D24" s="25">
         <v>118.06428557999723</v>
       </c>
       <c r="E24" s="25">
         <v>4219.2122234899998</v>
       </c>
       <c r="F24" s="25">
         <v>3738.1884961899991</v>
       </c>
       <c r="G24" s="25">
         <v>5576.8374130099965</v>
       </c>
       <c r="H24" s="25">
         <v>5966.8410222100028</v>
       </c>
       <c r="I24" s="25">
         <v>2083.8089203999971</v>
       </c>
       <c r="J24" s="25">
         <v>2894.1242006100001</v>
       </c>
       <c r="K24" s="25">
         <v>2026.1949817999996</v>
       </c>
       <c r="L24" s="25">
         <v>3795.9255083499997</v>
       </c>
       <c r="M24" s="25">
         <v>7156.2613788280032</v>
       </c>
       <c r="N24" s="25">
         <v>5871.1623449199988</v>
       </c>
-    </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O24" s="25">
+        <v>6929.9279583736043</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="25">
         <v>-482.59942045000025</v>
       </c>
       <c r="D25" s="25">
         <v>-81.193149220000151</v>
       </c>
       <c r="E25" s="25">
         <v>-184.27098257999842</v>
       </c>
       <c r="F25" s="25">
         <v>2291.4323984500002</v>
       </c>
       <c r="G25" s="25">
         <v>-677.80893986999945</v>
       </c>
       <c r="H25" s="25">
         <v>-791.90199989000052</v>
       </c>
       <c r="I25" s="25">
         <v>1325.7686268400007</v>
       </c>
       <c r="J25" s="25">
         <v>238.66093035999944</v>
       </c>
       <c r="K25" s="25">
         <v>588.06811960999971</v>
       </c>
       <c r="L25" s="25">
         <v>28.840147540000473</v>
       </c>
       <c r="M25" s="25">
         <v>701.94651528000031</v>
       </c>
       <c r="N25" s="25">
         <v>246.75336787000134</v>
       </c>
-    </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O25" s="25">
+        <v>431.93031530999923</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="25">
         <v>0</v>
       </c>
       <c r="D26" s="25">
         <v>0</v>
       </c>
       <c r="E26" s="25">
         <v>0</v>
       </c>
       <c r="F26" s="25">
         <v>0</v>
       </c>
       <c r="G26" s="25">
         <v>0</v>
       </c>
       <c r="H26" s="25">
         <v>0</v>
       </c>
       <c r="I26" s="25">
         <v>0</v>
       </c>
       <c r="J26" s="25">
         <v>0</v>
       </c>
       <c r="K26" s="25">
         <v>0</v>
       </c>
       <c r="L26" s="25">
         <v>0</v>
       </c>
       <c r="M26" s="25">
         <v>0</v>
       </c>
       <c r="N26" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O26" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A27" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="26">
         <v>0</v>
       </c>
       <c r="D27" s="26">
         <v>139.71927398999998</v>
       </c>
       <c r="E27" s="26">
         <v>7.3990000000000009</v>
       </c>
       <c r="F27" s="26">
         <v>32.174950000000081</v>
       </c>
       <c r="G27" s="26">
         <v>10.364094850000015</v>
       </c>
       <c r="H27" s="26">
         <v>63.624251529999981</v>
       </c>
       <c r="I27" s="26">
         <v>47.528561599999932</v>
       </c>
       <c r="J27" s="26">
         <v>129.58220452000012</v>
       </c>
       <c r="K27" s="26">
         <v>-103.13200237999996</v>
       </c>
       <c r="L27" s="26">
         <v>-66.481334550000156</v>
       </c>
       <c r="M27" s="26">
         <v>62.591796929999873</v>
       </c>
       <c r="N27" s="26">
         <v>95.951537379999991</v>
       </c>
-    </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O27" s="26">
+        <v>20.314822190000086</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A28" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="28">
         <v>255113.25347666439</v>
       </c>
       <c r="D28" s="28">
         <v>250474.00736292361</v>
       </c>
       <c r="E28" s="28">
         <v>238339.88141996184</v>
       </c>
       <c r="F28" s="28">
         <v>271119.70784695999</v>
       </c>
       <c r="G28" s="28">
         <v>259709.26923879344</v>
       </c>
       <c r="H28" s="28">
         <v>313376.07032593503</v>
       </c>
       <c r="I28" s="28">
         <v>291064.40936569002</v>
       </c>
       <c r="J28" s="28">
         <v>317932.05725919257</v>
       </c>
       <c r="K28" s="28">
         <v>365604.48457367334</v>
       </c>
       <c r="L28" s="28">
         <v>447021.73692967597</v>
       </c>
       <c r="M28" s="28">
         <v>473712.81564464106</v>
       </c>
       <c r="N28" s="28">
         <v>463184.99879874539</v>
       </c>
-    </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O28" s="28">
+        <v>360697.53961915342</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A29" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="28">
         <v>139789.23502973563</v>
       </c>
       <c r="D29" s="28">
         <v>56020.383977952974</v>
       </c>
       <c r="E29" s="28">
         <v>89445.156119988227</v>
       </c>
       <c r="F29" s="28">
         <v>30262.378024914709</v>
       </c>
       <c r="G29" s="28">
         <v>98492.132955966605</v>
       </c>
       <c r="H29" s="28">
         <v>78022.143578844974</v>
       </c>
       <c r="I29" s="28">
         <v>152395.89579913291</v>
       </c>
       <c r="J29" s="28">
         <v>69616.816800627406</v>
       </c>
       <c r="K29" s="28">
         <v>129375.8048617467</v>
       </c>
       <c r="L29" s="28">
         <v>48726.103249433952</v>
       </c>
       <c r="M29" s="28">
         <v>31486.502399185702</v>
       </c>
       <c r="N29" s="28">
         <v>7781.0852280345625</v>
       </c>
-    </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O29" s="28">
+        <v>200588.83666552656</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A30" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="25"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
       <c r="N30" s="25"/>
-    </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O30" s="25"/>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="24">
         <v>111302.67481418562</v>
       </c>
       <c r="D31" s="24">
         <v>16504.559036367904</v>
       </c>
       <c r="E31" s="24">
         <v>74186.543418444897</v>
       </c>
       <c r="F31" s="24">
         <v>17192.031854479959</v>
       </c>
       <c r="G31" s="24">
         <v>44975.796021636546</v>
       </c>
       <c r="H31" s="24">
         <v>12076.088560300046</v>
       </c>
       <c r="I31" s="24">
         <v>-4238.4388226000356</v>
       </c>
       <c r="J31" s="24">
         <v>33043.432781339958</v>
       </c>
       <c r="K31" s="24">
         <v>-29790.178651054015</v>
       </c>
       <c r="L31" s="24">
         <v>-1231.9972798509916</v>
       </c>
       <c r="M31" s="24">
         <v>-63342.530574286291</v>
       </c>
       <c r="N31" s="24">
         <v>-67332.567562045486</v>
       </c>
-    </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O31" s="24">
+        <v>122465.84655980667</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C32" s="25">
         <v>111302.67481418562</v>
       </c>
       <c r="D32" s="25">
         <v>16504.559036367904</v>
       </c>
       <c r="E32" s="25">
         <v>74186.543418444897</v>
       </c>
       <c r="F32" s="25">
         <v>17192.031854479959</v>
       </c>
       <c r="G32" s="25">
         <v>44975.796021636546</v>
       </c>
       <c r="H32" s="25">
         <v>12076.088560300046</v>
       </c>
       <c r="I32" s="25">
         <v>-4238.4388226000356</v>
       </c>
       <c r="J32" s="25">
         <v>33043.432781339958</v>
       </c>
       <c r="K32" s="25">
         <v>-29790.178651054015</v>
       </c>
       <c r="L32" s="25">
         <v>-1231.9972798509916</v>
       </c>
       <c r="M32" s="25">
         <v>-63342.530574286291</v>
       </c>
       <c r="N32" s="25">
         <v>-67332.567562045486</v>
       </c>
-    </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O32" s="25">
+        <v>122465.84655980667</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="25">
         <v>0</v>
       </c>
       <c r="D33" s="25">
         <v>0</v>
       </c>
       <c r="E33" s="25">
         <v>0</v>
       </c>
       <c r="F33" s="25">
         <v>0</v>
       </c>
       <c r="G33" s="25">
         <v>0</v>
       </c>
       <c r="H33" s="25">
         <v>0</v>
       </c>
       <c r="I33" s="25">
         <v>0</v>
       </c>
       <c r="J33" s="25">
         <v>0</v>
       </c>
       <c r="K33" s="25">
         <v>0</v>
       </c>
       <c r="L33" s="25">
         <v>0</v>
       </c>
       <c r="M33" s="25">
         <v>0</v>
       </c>
       <c r="N33" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O33" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C34" s="24">
         <v>-10753.20392268001</v>
       </c>
       <c r="D34" s="24">
         <v>-23560.208496765095</v>
       </c>
       <c r="E34" s="24">
         <v>-7983.080772973346</v>
       </c>
       <c r="F34" s="24">
         <v>15844.540773350001</v>
       </c>
       <c r="G34" s="24">
         <v>-58116.712189729988</v>
       </c>
       <c r="H34" s="24">
         <v>-39413.405861785977</v>
       </c>
       <c r="I34" s="24">
         <v>-79933.755848643981</v>
       </c>
       <c r="J34" s="24">
         <v>-16266.88067387997</v>
       </c>
       <c r="K34" s="24">
         <v>-65746.730947920005</v>
       </c>
       <c r="L34" s="24">
         <v>-31106.995021629969</v>
       </c>
       <c r="M34" s="24">
         <v>-87831.468655493285</v>
       </c>
       <c r="N34" s="24">
         <v>-30027.261749370002</v>
       </c>
-    </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O34" s="24">
+        <v>-27126.995502820013</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="25">
         <v>-10753.20392268001</v>
       </c>
       <c r="D35" s="25">
         <v>-23560.208496765095</v>
       </c>
       <c r="E35" s="25">
         <v>-7983.080772973346</v>
       </c>
       <c r="F35" s="25">
         <v>15844.540773350001</v>
       </c>
       <c r="G35" s="25">
         <v>-58116.712189729988</v>
       </c>
       <c r="H35" s="25">
         <v>-39413.405861785977</v>
       </c>
       <c r="I35" s="25">
         <v>-79933.755848643981</v>
       </c>
       <c r="J35" s="25">
         <v>-16266.88067387997</v>
       </c>
       <c r="K35" s="25">
         <v>-65746.730947920005</v>
       </c>
       <c r="L35" s="25">
         <v>-31106.995021629969</v>
       </c>
       <c r="M35" s="25">
         <v>-87831.468655493285</v>
       </c>
       <c r="N35" s="25">
         <v>-30027.261749370002</v>
       </c>
-    </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O35" s="25">
+        <v>-27126.995502820013</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="29">
         <v>0</v>
       </c>
       <c r="D36" s="29">
         <v>0</v>
       </c>
       <c r="E36" s="29">
         <v>0</v>
       </c>
       <c r="F36" s="29">
         <v>0</v>
       </c>
       <c r="G36" s="29">
         <v>0</v>
       </c>
       <c r="H36" s="29">
         <v>0</v>
       </c>
       <c r="I36" s="29">
         <v>0</v>
       </c>
       <c r="J36" s="29">
         <v>0</v>
       </c>
       <c r="K36" s="29">
         <v>0</v>
       </c>
       <c r="L36" s="29">
         <v>0</v>
       </c>
       <c r="M36" s="29">
         <v>0</v>
       </c>
       <c r="N36" s="29">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O36" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B37" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="33">
         <v>-17733.356292869998</v>
       </c>
       <c r="D37" s="33">
         <v>-15955.616444819978</v>
       </c>
       <c r="E37" s="33">
         <v>-7275.5319285699843</v>
       </c>
       <c r="F37" s="33">
         <v>-28914.886943784753</v>
       </c>
       <c r="G37" s="33">
         <v>4600.3752553999293</v>
       </c>
       <c r="H37" s="33">
         <v>-26532.649156758947</v>
       </c>
       <c r="I37" s="33">
         <v>-76700.578773088957</v>
       </c>
       <c r="J37" s="33">
         <v>-20306.50334540748</v>
       </c>
       <c r="K37" s="33">
         <v>-93419.252564880706</v>
       </c>
       <c r="L37" s="33">
         <v>-18851.105507654975</v>
       </c>
       <c r="M37" s="33">
         <v>-6997.5643179787148</v>
       </c>
       <c r="N37" s="33">
         <v>-45086.391040710041</v>
       </c>
-    </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O37" s="33">
+        <v>-50995.994602899875</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A38" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="34" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...6 lines deleted...]
-    <mergeCell ref="M4:M5"/>
+  <mergeCells count="15">
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="C3:O3"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="N4:N5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>