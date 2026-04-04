--- v1 (2025-11-12)
+++ v2 (2026-04-04)
@@ -4,97 +4,97 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\10. หน้าเว็บ Sep 25\ST\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\11. หน้าเว็บ Mar 26\ST\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1B09907-C446-41A9-AF84-D84320C73E52}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0B5776A9-92AD-4469-B721-859BC10E2532}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11265" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="STbudgetary" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">STbudgetary!$A$1:$N$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">STbudgetary!$A$1:$O$41</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>MAlves</author>
   </authors>
   <commentList>
     <comment ref="B21" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>The net operating balance should only be calculated if consumption of fixed capital (23) has a nonzero value. Otherwise, only the gross operating balance should be calculated</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="73">
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Millions of Baht/ Year Ending September 30</t>
   </si>
   <si>
     <t>Central Government - Budgetary</t>
   </si>
   <si>
     <t>STATEMENT OF OPERATIONS</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -265,62 +265,79 @@
   <si>
     <t xml:space="preserve">Domestic creditors </t>
   </si>
   <si>
     <t xml:space="preserve">External creditors </t>
   </si>
   <si>
     <t xml:space="preserve">Remark: </t>
   </si>
   <si>
     <t>The total value of 4G licensing (232,730 million Baht) is deducted from Net investment in Non-financial Assets in 2016.</t>
   </si>
   <si>
     <t>The total value of 3G licensing (41,685.5 million Baht) is deducted from Net investment in Non-financial Assets in 2013.</t>
   </si>
   <si>
     <t>NLBz</t>
   </si>
   <si>
     <t xml:space="preserve">Overall statistical discrepancy: NLB vs Financing (32-33-NLB) </t>
   </si>
   <si>
     <t>P: preliminary data</t>
   </si>
   <si>
-    <t>Last updated Sep 2025</t>
+    <t>Last updated Mar 2026</t>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>p</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
@@ -378,50 +395,59 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="20">
     <border>
       <left/>
       <right/>
@@ -1063,1559 +1089,1657 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N42"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="Q17" sqref="Q17"/>
+      <selection pane="bottomRight" activeCell="O6" sqref="O6:O37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="58.7109375" style="1" customWidth="1"/>
-    <col min="3" max="14" width="13.7109375" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="15" width="13.7109375" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" s="48" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
       <c r="M3" s="46"/>
-      <c r="N3" s="47"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="N3" s="46"/>
+      <c r="O3" s="47"/>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="50"/>
       <c r="B4" s="51"/>
       <c r="C4" s="52">
         <v>2013</v>
       </c>
       <c r="D4" s="52">
         <v>2014</v>
       </c>
       <c r="E4" s="52">
         <v>2015</v>
       </c>
       <c r="F4" s="52">
         <v>2016</v>
       </c>
       <c r="G4" s="52">
         <v>2017</v>
       </c>
       <c r="H4" s="52">
         <v>2018</v>
       </c>
       <c r="I4" s="44">
         <v>2019</v>
       </c>
       <c r="J4" s="44">
         <v>2020</v>
       </c>
       <c r="K4" s="44">
         <v>2021</v>
       </c>
       <c r="L4" s="44">
         <v>2022</v>
       </c>
       <c r="M4" s="44">
         <v>2023</v>
       </c>
       <c r="N4" s="44">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O4" s="44" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="52"/>
       <c r="D5" s="52"/>
       <c r="E5" s="52"/>
       <c r="F5" s="52"/>
       <c r="G5" s="52"/>
       <c r="H5" s="52"/>
       <c r="I5" s="44"/>
       <c r="J5" s="44"/>
       <c r="K5" s="44"/>
       <c r="L5" s="44"/>
       <c r="M5" s="44"/>
       <c r="N5" s="44"/>
-    </row>
-    <row r="6" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O5" s="44"/>
+    </row>
+    <row r="6" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="8">
         <v>2451073.7566648885</v>
       </c>
       <c r="D6" s="9">
         <v>2405482.5938995332</v>
       </c>
       <c r="E6" s="9">
         <v>2580845.4599434645</v>
       </c>
       <c r="F6" s="9">
         <v>2690324.2742207125</v>
       </c>
       <c r="G6" s="9">
         <v>2749598.2524535032</v>
       </c>
       <c r="H6" s="9">
         <v>2956359.2632791153</v>
       </c>
       <c r="I6" s="9">
         <v>2990251.2622328852</v>
       </c>
       <c r="J6" s="9">
         <v>2798528.0847891928</v>
       </c>
       <c r="K6" s="9">
         <v>2792305.9605576615</v>
       </c>
       <c r="L6" s="9">
         <v>2992207.9174530827</v>
       </c>
       <c r="M6" s="9">
         <v>3143967.5380808618</v>
       </c>
       <c r="N6" s="9">
         <v>3365334.2722922638</v>
       </c>
-    </row>
-    <row r="7" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O6" s="9">
+        <v>3358478.8615606711</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="10">
         <v>2178148.1519018188</v>
       </c>
       <c r="D7" s="11">
         <v>2098580.6345123732</v>
       </c>
       <c r="E7" s="11">
         <v>2212826.7748610745</v>
       </c>
       <c r="F7" s="11">
         <v>2295752.1475475025</v>
       </c>
       <c r="G7" s="11">
         <v>2352990.5980048729</v>
       </c>
       <c r="H7" s="11">
         <v>2518992.7517800564</v>
       </c>
       <c r="I7" s="11">
         <v>2534846.7557240902</v>
       </c>
       <c r="J7" s="11">
         <v>2326695.2223736979</v>
       </c>
       <c r="K7" s="11">
         <v>2387085.9531087903</v>
       </c>
       <c r="L7" s="11">
         <v>2574708.8154331669</v>
       </c>
       <c r="M7" s="11">
         <v>2646395.2545132125</v>
       </c>
       <c r="N7" s="11">
         <v>2759172.8418744653</v>
       </c>
-    </row>
-    <row r="8" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O7" s="11">
+        <v>2804224.9387401538</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A8" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="10">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <v>0</v>
       </c>
       <c r="F8" s="11">
         <v>0</v>
       </c>
       <c r="G8" s="11">
         <v>0</v>
       </c>
       <c r="H8" s="11">
         <v>0</v>
       </c>
       <c r="I8" s="11">
         <v>0</v>
       </c>
       <c r="J8" s="11">
         <v>0</v>
       </c>
       <c r="K8" s="11">
         <v>0</v>
       </c>
       <c r="L8" s="11">
         <v>0</v>
       </c>
       <c r="M8" s="11">
         <v>0</v>
       </c>
       <c r="N8" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O8" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="10">
         <v>2161.152000000001</v>
       </c>
       <c r="D9" s="11">
         <v>5368</v>
       </c>
       <c r="E9" s="11">
         <v>18627.719446849995</v>
       </c>
       <c r="F9" s="11">
         <v>13886.35830285</v>
       </c>
       <c r="G9" s="11">
         <v>11966.987720590003</v>
       </c>
       <c r="H9" s="11">
         <v>20825.809999999998</v>
       </c>
       <c r="I9" s="11">
         <v>3916.6530000000002</v>
       </c>
       <c r="J9" s="11">
         <v>1449.3819000000008</v>
       </c>
       <c r="K9" s="11">
         <v>4838.9998608310307</v>
       </c>
       <c r="L9" s="11">
         <v>5239.5459164158237</v>
       </c>
       <c r="M9" s="11">
         <v>20427.838086164542</v>
       </c>
       <c r="N9" s="11">
         <v>4221.4198376135491</v>
       </c>
-    </row>
-    <row r="10" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O9" s="11">
+        <v>2353.599837613549</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A10" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="10">
         <v>270764.45276307</v>
       </c>
       <c r="D10" s="11">
         <v>301533.95938715996</v>
       </c>
       <c r="E10" s="11">
         <v>349390.96563554002</v>
       </c>
       <c r="F10" s="11">
         <v>380685.76837035996</v>
       </c>
       <c r="G10" s="11">
         <v>384640.66672803997</v>
       </c>
       <c r="H10" s="11">
         <v>416540.70149905898</v>
       </c>
       <c r="I10" s="11">
         <v>451487.85350879503</v>
       </c>
       <c r="J10" s="11">
         <v>470383.480515495</v>
       </c>
       <c r="K10" s="11">
         <v>400381.00758804003</v>
       </c>
       <c r="L10" s="11">
         <v>412259.55610350007</v>
       </c>
       <c r="M10" s="11">
         <v>477144.44548148499</v>
       </c>
       <c r="N10" s="11">
         <v>601940.0105801851</v>
       </c>
-    </row>
-    <row r="11" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O10" s="11">
+        <v>551900.32298290345</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="8">
         <v>2507528.7116944753</v>
       </c>
       <c r="D11" s="9">
         <v>2534583.6164656281</v>
       </c>
       <c r="E11" s="9">
         <v>2568419.8469187371</v>
       </c>
       <c r="F11" s="9">
         <v>2740269.7563884752</v>
       </c>
       <c r="G11" s="9">
         <v>2911560.3602109891</v>
       </c>
       <c r="H11" s="9">
         <v>3025819.4117894904</v>
       </c>
       <c r="I11" s="9">
         <v>3100167.5245893952</v>
       </c>
       <c r="J11" s="9">
         <v>3446581.668683195</v>
       </c>
       <c r="K11" s="9">
         <v>3958860.6370609873</v>
       </c>
       <c r="L11" s="9">
         <v>3647228.9404254812</v>
       </c>
       <c r="M11" s="9">
         <v>3437484.900494149</v>
       </c>
       <c r="N11" s="9">
         <v>3668712.0062163682</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O11" s="9">
+        <v>3816312.9215371129</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A12" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="10">
         <v>709079</v>
       </c>
       <c r="D12" s="11">
         <v>718118</v>
       </c>
       <c r="E12" s="11">
         <v>741744.55095385492</v>
       </c>
       <c r="F12" s="11">
         <v>782009.90833380003</v>
       </c>
       <c r="G12" s="11">
         <v>790106.23136785999</v>
       </c>
       <c r="H12" s="11">
         <v>798141.05902186921</v>
       </c>
       <c r="I12" s="11">
         <v>799704.70911545004</v>
       </c>
       <c r="J12" s="11">
         <v>800894</v>
       </c>
       <c r="K12" s="11">
         <v>807550.66</v>
       </c>
       <c r="L12" s="11">
         <v>807844.39388861996</v>
       </c>
       <c r="M12" s="11">
         <v>832351.97709827987</v>
       </c>
       <c r="N12" s="11">
         <v>843046.03157115984</v>
       </c>
-    </row>
-    <row r="13" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O12" s="11">
+        <v>877280.3733969999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A13" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="10">
         <v>446269.702672655</v>
       </c>
       <c r="D13" s="11">
         <v>483983.54826146609</v>
       </c>
       <c r="E13" s="11">
         <v>507145.45361104305</v>
       </c>
       <c r="F13" s="11">
         <v>526090.13835334952</v>
       </c>
       <c r="G13" s="11">
         <v>521713.61788283661</v>
       </c>
       <c r="H13" s="11">
         <v>585123.25911872613</v>
       </c>
       <c r="I13" s="11">
         <v>560331.97672970011</v>
       </c>
       <c r="J13" s="11">
         <v>528989.82806182001</v>
       </c>
       <c r="K13" s="11">
         <v>559350.60407671263</v>
       </c>
       <c r="L13" s="11">
         <v>601544.64911358303</v>
       </c>
       <c r="M13" s="11">
         <v>501115.88043508492</v>
       </c>
       <c r="N13" s="11">
         <v>497812.50609094521</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O13" s="11">
+        <v>548318.78280592232</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A14" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="10">
         <v>101703.64670165</v>
       </c>
       <c r="D14" s="11">
         <v>94051.494326350003</v>
       </c>
       <c r="E14" s="11">
         <v>109181.92420184</v>
       </c>
       <c r="F14" s="11">
         <v>124670.39462535</v>
       </c>
       <c r="G14" s="11">
         <v>184995.01729975</v>
       </c>
       <c r="H14" s="11">
         <v>160688.66247530002</v>
       </c>
       <c r="I14" s="11">
         <v>176130.23786053999</v>
       </c>
       <c r="J14" s="11">
         <v>180981.43428636002</v>
       </c>
       <c r="K14" s="11">
         <v>208574.17552759999</v>
       </c>
       <c r="L14" s="11">
         <v>227560.61926268996</v>
       </c>
       <c r="M14" s="11">
         <v>238150.25399623998</v>
       </c>
       <c r="N14" s="11">
         <v>264265.30213671003</v>
       </c>
-    </row>
-    <row r="15" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O14" s="11">
+        <v>276092.04220344999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A15" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="10">
         <v>142255.981</v>
       </c>
       <c r="D15" s="11">
         <v>146282.66999999998</v>
       </c>
       <c r="E15" s="11">
         <v>135436.64855853998</v>
       </c>
       <c r="F15" s="11">
         <v>120977.26999999999</v>
       </c>
       <c r="G15" s="11">
         <v>156032.147</v>
       </c>
       <c r="H15" s="11">
         <v>164143.34</v>
       </c>
       <c r="I15" s="11">
         <v>168731.94</v>
       </c>
       <c r="J15" s="11">
         <v>151214.26999999999</v>
       </c>
       <c r="K15" s="11">
         <v>198990.34999999998</v>
       </c>
       <c r="L15" s="11">
         <v>222912.34944611002</v>
       </c>
       <c r="M15" s="11">
         <v>203992.64110000001</v>
       </c>
       <c r="N15" s="11">
         <v>215421.37089999841</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O15" s="11">
+        <v>212948.87166779209</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A16" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="10">
         <v>107857</v>
       </c>
       <c r="D16" s="11">
         <v>124211</v>
       </c>
       <c r="E16" s="11">
         <v>115170.38931608001</v>
       </c>
       <c r="F16" s="11">
         <v>108008</v>
       </c>
       <c r="G16" s="11">
         <v>106412.03694788</v>
       </c>
       <c r="H16" s="11">
         <v>98892</v>
       </c>
       <c r="I16" s="11">
         <v>118100.00063742002</v>
       </c>
       <c r="J16" s="11">
         <v>153856</v>
       </c>
       <c r="K16" s="11">
         <v>114222</v>
       </c>
       <c r="L16" s="11">
         <v>87938</v>
       </c>
       <c r="M16" s="11">
         <v>131591.18193005997</v>
       </c>
       <c r="N16" s="11">
         <v>105176.01429831999</v>
       </c>
-    </row>
-    <row r="17" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O16" s="11">
+        <v>105419.69903100001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A17" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="10">
         <v>699668.0923744702</v>
       </c>
       <c r="D17" s="11">
         <v>656700.56735272205</v>
       </c>
       <c r="E17" s="11">
         <v>669567.07603062934</v>
       </c>
       <c r="F17" s="11">
         <v>686920.28278597561</v>
       </c>
       <c r="G17" s="11">
         <v>748041.79990687268</v>
       </c>
       <c r="H17" s="11">
         <v>809393.82700519508</v>
       </c>
       <c r="I17" s="11">
         <v>863631.25379420503</v>
       </c>
       <c r="J17" s="11">
         <v>840844.59873607499</v>
       </c>
       <c r="K17" s="11">
         <v>977811.80002815486</v>
       </c>
       <c r="L17" s="11">
         <v>992557.75701464841</v>
       </c>
       <c r="M17" s="11">
         <v>916742.50828772434</v>
       </c>
       <c r="N17" s="11">
         <v>977999.23955809453</v>
       </c>
-    </row>
-    <row r="18" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O17" s="11">
+        <v>1105190.7260143484</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A18" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="10">
         <v>203886</v>
       </c>
       <c r="D18" s="11">
         <v>212033</v>
       </c>
       <c r="E18" s="11">
         <v>233600.14530674004</v>
       </c>
       <c r="F18" s="11">
         <v>279171</v>
       </c>
       <c r="G18" s="11">
         <v>301643.73879999999</v>
       </c>
       <c r="H18" s="11">
         <v>323541</v>
       </c>
       <c r="I18" s="11">
         <v>346118.76997200004</v>
       </c>
       <c r="J18" s="11">
         <v>369598</v>
       </c>
       <c r="K18" s="11">
         <v>394957</v>
       </c>
       <c r="L18" s="11">
         <v>436543</v>
       </c>
       <c r="M18" s="11">
         <v>469754.34636703006</v>
       </c>
       <c r="N18" s="11">
         <v>489144.81327882997</v>
       </c>
-    </row>
-    <row r="19" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O18" s="11">
+        <v>506497.11770300003</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A19" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="12">
         <v>96809.288945699998</v>
       </c>
       <c r="D19" s="13">
         <v>99203.33652509001</v>
       </c>
       <c r="E19" s="13">
         <v>56573.658940009998</v>
       </c>
       <c r="F19" s="13">
         <v>112422.76229</v>
       </c>
       <c r="G19" s="13">
         <v>102615.77100579</v>
       </c>
       <c r="H19" s="13">
         <v>85896.264168399997</v>
       </c>
       <c r="I19" s="13">
         <v>67418.636480080007</v>
       </c>
       <c r="J19" s="13">
         <v>420203.53759893996</v>
       </c>
       <c r="K19" s="13">
         <v>697404.04742851993</v>
       </c>
       <c r="L19" s="13">
         <v>270328.17169982998</v>
       </c>
       <c r="M19" s="13">
         <v>143786.11127972999</v>
       </c>
       <c r="N19" s="13">
         <v>275846.72838231002</v>
       </c>
-    </row>
-    <row r="20" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O19" s="13">
+        <v>184565.30871460002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A20" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="8">
         <v>45248.6916720632</v>
       </c>
       <c r="D20" s="9">
         <v>-35049.528239744992</v>
       </c>
       <c r="E20" s="9">
         <v>121607.53722656744</v>
       </c>
       <c r="F20" s="9">
         <v>74724.912457587299</v>
       </c>
       <c r="G20" s="9">
         <v>23032.909542264068</v>
       </c>
       <c r="H20" s="9">
         <v>91228.513964924961</v>
       </c>
       <c r="I20" s="9">
         <v>66213.975504030066</v>
       </c>
       <c r="J20" s="9">
         <v>-467072.1496076422</v>
       </c>
       <c r="K20" s="9">
         <v>-957980.50097572582</v>
       </c>
       <c r="L20" s="9">
         <v>-427460.40370970848</v>
       </c>
       <c r="M20" s="9">
         <v>-55367.108417047188</v>
       </c>
       <c r="N20" s="9">
         <v>-39112.431787394336</v>
       </c>
-    </row>
-    <row r="21" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O20" s="9">
+        <v>-181742.01777299179</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A21" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="14">
         <v>-56454.955029586796</v>
       </c>
       <c r="D21" s="15">
         <v>-129101.02256609499</v>
       </c>
       <c r="E21" s="15">
         <v>12425.613024727441</v>
       </c>
       <c r="F21" s="15">
         <v>-49945.482167762704</v>
       </c>
       <c r="G21" s="15">
         <v>-161962.10775748594</v>
       </c>
       <c r="H21" s="15">
         <v>-69460.14851037506</v>
       </c>
       <c r="I21" s="15">
         <v>-109916.26235650992</v>
       </c>
       <c r="J21" s="15">
         <v>-648053.58389400225</v>
       </c>
       <c r="K21" s="15">
         <v>-1166554.6765033258</v>
       </c>
       <c r="L21" s="15">
         <v>-655021.02297239844</v>
       </c>
       <c r="M21" s="15">
         <v>-293517.36241328716</v>
       </c>
       <c r="N21" s="15">
         <v>-303377.73392410437</v>
       </c>
-    </row>
-    <row r="22" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O21" s="15">
+        <v>-457834.05997644179</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A22" s="32" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
       <c r="N22" s="11"/>
-    </row>
-    <row r="23" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O22" s="11"/>
+    </row>
+    <row r="23" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A23" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="8">
         <v>156658.45755650499</v>
       </c>
       <c r="D23" s="9">
         <v>168993.29673929204</v>
       </c>
       <c r="E23" s="9">
         <v>259753.01259152975</v>
       </c>
       <c r="F23" s="9">
         <v>84811.008505615697</v>
       </c>
       <c r="G23" s="9">
         <v>227970.95962861335</v>
       </c>
       <c r="H23" s="9">
         <v>249224.44537338652</v>
       </c>
       <c r="I23" s="9">
         <v>220836.36692893005</v>
       </c>
       <c r="J23" s="9">
         <v>269083.19049719005</v>
       </c>
       <c r="K23" s="9">
         <v>181723.56564565</v>
       </c>
       <c r="L23" s="9">
         <v>277460.35620222997</v>
       </c>
       <c r="M23" s="9">
         <v>249103.65973700039</v>
       </c>
       <c r="N23" s="9">
         <v>148990.67699395985</v>
       </c>
-    </row>
-    <row r="24" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O23" s="9">
+        <v>234507.76082767037</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A24" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="10">
         <v>198283.45755650499</v>
       </c>
       <c r="D24" s="11">
         <v>168993.29673929204</v>
       </c>
       <c r="E24" s="11">
         <v>259753.01259152975</v>
       </c>
       <c r="F24" s="11">
         <v>316541.0085056157</v>
       </c>
       <c r="G24" s="11">
         <v>227970.95962861335</v>
       </c>
       <c r="H24" s="11">
         <v>249224.44537338652</v>
       </c>
       <c r="I24" s="11">
         <v>283922.36692893005</v>
       </c>
       <c r="J24" s="11">
         <v>306517.07938519004</v>
       </c>
       <c r="K24" s="11">
         <v>297562.96564564999</v>
       </c>
       <c r="L24" s="11">
         <v>277460.35620222997</v>
       </c>
       <c r="M24" s="11">
         <v>249103.65973700039</v>
       </c>
       <c r="N24" s="11">
         <v>148990.67699395985</v>
       </c>
-    </row>
-    <row r="25" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O24" s="11">
+        <v>275781.72099567036</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A25" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="10">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
         <v>0</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="11">
         <v>0</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="11">
         <v>0</v>
       </c>
       <c r="L25" s="11">
         <v>0</v>
       </c>
       <c r="M25" s="11">
         <v>0</v>
       </c>
       <c r="N25" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O25" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A26" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="10">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="11">
         <v>0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="11">
         <v>0</v>
       </c>
       <c r="L26" s="11">
         <v>0</v>
       </c>
       <c r="M26" s="11">
         <v>0</v>
       </c>
       <c r="N26" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O26" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A27" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="12">
         <v>-41625</v>
       </c>
       <c r="D27" s="13">
         <v>0</v>
       </c>
       <c r="E27" s="13">
         <v>0</v>
       </c>
       <c r="F27" s="13">
         <v>-231730</v>
       </c>
       <c r="G27" s="13">
         <v>0</v>
       </c>
       <c r="H27" s="13">
         <v>0</v>
       </c>
       <c r="I27" s="13">
         <v>-63086</v>
       </c>
       <c r="J27" s="13">
         <v>-37433.888888000001</v>
       </c>
       <c r="K27" s="13">
         <v>-115839.4</v>
       </c>
       <c r="L27" s="13">
         <v>0</v>
       </c>
       <c r="M27" s="13">
         <v>0</v>
       </c>
       <c r="N27" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O27" s="13">
+        <v>-41273.960167999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A28" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="35" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="16">
         <v>2664187.16925098</v>
       </c>
       <c r="D28" s="17">
         <v>2703576.91320492</v>
       </c>
       <c r="E28" s="17">
         <v>2828172.8595102667</v>
       </c>
       <c r="F28" s="17">
         <v>2825080.7648940911</v>
       </c>
       <c r="G28" s="17">
         <v>3139531.3198396023</v>
       </c>
       <c r="H28" s="17">
         <v>3275043.857162877</v>
       </c>
       <c r="I28" s="17">
         <v>3321003.8915183251</v>
       </c>
       <c r="J28" s="17">
         <v>3715664.8591803852</v>
       </c>
       <c r="K28" s="17">
         <v>4140584.2027066373</v>
       </c>
       <c r="L28" s="17">
         <v>3924689.296627711</v>
       </c>
       <c r="M28" s="17">
         <v>3686588.5602311492</v>
       </c>
       <c r="N28" s="17">
         <v>3817702.6832103282</v>
       </c>
-    </row>
-    <row r="29" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O28" s="17">
+        <v>4050820.6823647832</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A29" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="36" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="16">
         <v>-213113.41258609178</v>
       </c>
       <c r="D29" s="17">
         <v>-298094.31930538703</v>
       </c>
       <c r="E29" s="17">
         <v>-247327.39956680231</v>
       </c>
       <c r="F29" s="17">
         <v>-134756.4906733784</v>
       </c>
       <c r="G29" s="17">
         <v>-389933.06738609925</v>
       </c>
       <c r="H29" s="17">
         <v>-318684.59388376155</v>
       </c>
       <c r="I29" s="17">
         <v>-330752.62928543997</v>
       </c>
       <c r="J29" s="17">
         <v>-917136.77439119224</v>
       </c>
       <c r="K29" s="17">
         <v>-1348278.2421489758</v>
       </c>
       <c r="L29" s="17">
         <v>-932481.37917462841</v>
       </c>
       <c r="M29" s="17">
         <v>-542621.02215028752</v>
       </c>
       <c r="N29" s="17">
         <v>-452368.41091806418</v>
       </c>
-    </row>
-    <row r="30" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O29" s="17">
+        <v>-692341.82080411213</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A30" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="10"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
       <c r="J30" s="11"/>
       <c r="K30" s="11"/>
       <c r="L30" s="11"/>
       <c r="M30" s="11"/>
       <c r="N30" s="11"/>
-    </row>
-    <row r="31" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O30" s="11"/>
+    </row>
+    <row r="31" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A31" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="8">
         <v>44470.342819318132</v>
       </c>
       <c r="D31" s="9">
         <v>-123636.47820289008</v>
       </c>
       <c r="E31" s="9">
         <v>-68371.125293205696</v>
       </c>
       <c r="F31" s="9">
         <v>234200.88856596174</v>
       </c>
       <c r="G31" s="9">
         <v>97089.877487460166</v>
       </c>
       <c r="H31" s="9">
         <v>133507.28294573841</v>
       </c>
       <c r="I31" s="9">
         <v>-11248.353115370344</v>
       </c>
       <c r="J31" s="9">
         <v>194686.61601324775</v>
       </c>
       <c r="K31" s="9">
         <v>75328.79054383692</v>
       </c>
       <c r="L31" s="9">
         <v>-20700.98559078882</v>
       </c>
       <c r="M31" s="9">
         <v>-75180.257815980585</v>
       </c>
       <c r="N31" s="9">
         <v>17836.561251286621</v>
       </c>
-    </row>
-    <row r="32" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O31" s="9">
+        <v>151580.54280910006</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A32" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>60</v>
       </c>
       <c r="C32" s="10">
         <v>44470.342819318132</v>
       </c>
       <c r="D32" s="11">
         <v>-123636.47820289008</v>
       </c>
       <c r="E32" s="11">
         <v>-68371.125293205696</v>
       </c>
       <c r="F32" s="11">
         <v>234200.88856596174</v>
       </c>
       <c r="G32" s="11">
         <v>97089.877487460166</v>
       </c>
       <c r="H32" s="11">
         <v>133507.28294573841</v>
       </c>
       <c r="I32" s="11">
         <v>-11248.353115370344</v>
       </c>
       <c r="J32" s="11">
         <v>194686.61601324775</v>
       </c>
       <c r="K32" s="11">
         <v>75328.79054383692</v>
       </c>
       <c r="L32" s="11">
         <v>-20700.98559078882</v>
       </c>
       <c r="M32" s="11">
         <v>-75180.257815980585</v>
       </c>
       <c r="N32" s="11">
         <v>17836.561251286621</v>
       </c>
-    </row>
-    <row r="33" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O32" s="11">
+        <v>151580.54280910006</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="10">
         <v>0</v>
       </c>
       <c r="D33" s="11">
         <v>0</v>
       </c>
       <c r="E33" s="11">
         <v>0</v>
       </c>
       <c r="F33" s="11">
         <v>0</v>
       </c>
       <c r="G33" s="11">
         <v>0</v>
       </c>
       <c r="H33" s="11">
         <v>0</v>
       </c>
       <c r="I33" s="11">
         <v>0</v>
       </c>
       <c r="J33" s="11">
         <v>0</v>
       </c>
       <c r="K33" s="11">
         <v>0</v>
       </c>
       <c r="L33" s="11">
         <v>0</v>
       </c>
       <c r="M33" s="11">
         <v>0</v>
       </c>
       <c r="N33" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O33" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A34" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>62</v>
       </c>
       <c r="C34" s="8">
         <v>259808.53999999963</v>
       </c>
       <c r="D34" s="9">
         <v>190635.55999999982</v>
       </c>
       <c r="E34" s="9">
         <v>191939.74000000072</v>
       </c>
       <c r="F34" s="9">
         <v>313825.44</v>
       </c>
       <c r="G34" s="9">
         <v>434716.55144757032</v>
       </c>
       <c r="H34" s="9">
         <v>491038.33331388957</v>
       </c>
       <c r="I34" s="9">
         <v>213955.95694236062</v>
       </c>
       <c r="J34" s="9">
         <v>1070705.7927527092</v>
       </c>
       <c r="K34" s="9">
         <v>1468816.9107142303</v>
       </c>
       <c r="L34" s="9">
         <v>959974.33811335906</v>
       </c>
       <c r="M34" s="9">
         <v>616113.74978159112</v>
       </c>
       <c r="N34" s="9">
         <v>479339.4468874606</v>
       </c>
-    </row>
-    <row r="35" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O34" s="9">
+        <v>701785.03610217816</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A35" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="10">
         <v>116732.81999999956</v>
       </c>
       <c r="D35" s="11">
         <v>150565.02999999985</v>
       </c>
       <c r="E35" s="11">
         <v>223842.70000000071</v>
       </c>
       <c r="F35" s="11">
         <v>270834.23</v>
       </c>
       <c r="G35" s="11">
         <v>328523.91899913031</v>
       </c>
       <c r="H35" s="11">
         <v>409777.1671091296</v>
       </c>
       <c r="I35" s="11">
         <v>181981.9413988606</v>
       </c>
       <c r="J35" s="11">
         <v>1148913.7821064093</v>
       </c>
       <c r="K35" s="11">
         <v>1273449.5792356501</v>
       </c>
       <c r="L35" s="11">
         <v>898179.39492714906</v>
       </c>
       <c r="M35" s="11">
         <v>687528.1682159811</v>
       </c>
       <c r="N35" s="11">
         <v>505633.11115022062</v>
       </c>
-    </row>
-    <row r="36" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O35" s="11">
+        <v>770440.32323434809</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A36" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="40" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="18">
         <v>143075.72000000003</v>
       </c>
       <c r="D36" s="19">
         <v>40070.53</v>
       </c>
       <c r="E36" s="19">
         <v>-31902.959999999999</v>
       </c>
       <c r="F36" s="19">
         <v>42991.21</v>
       </c>
       <c r="G36" s="19">
         <v>106192.63244844001</v>
       </c>
       <c r="H36" s="19">
         <v>81261.166204759997</v>
       </c>
       <c r="I36" s="19">
         <v>31974.015543500005</v>
       </c>
       <c r="J36" s="19">
         <v>-78207.989353700003</v>
       </c>
       <c r="K36" s="19">
         <v>195367.33147858002</v>
       </c>
       <c r="L36" s="19">
         <v>61794.943186210003</v>
       </c>
       <c r="M36" s="19">
         <v>-71414.418434390012</v>
       </c>
       <c r="N36" s="19">
         <v>-26293.664262759994</v>
       </c>
-    </row>
-    <row r="37" spans="1:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="O36" s="19">
+        <v>-68655.287132169993</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A37" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B37" s="42" t="s">
         <v>69</v>
       </c>
       <c r="C37" s="20">
         <v>-2224.7845945897279</v>
       </c>
       <c r="D37" s="21">
         <v>-16177.718897502869</v>
       </c>
       <c r="E37" s="21">
         <v>-12983.465726404102</v>
       </c>
       <c r="F37" s="21">
         <v>55131.939239340136</v>
       </c>
       <c r="G37" s="21">
         <v>52306.393425989081</v>
       </c>
       <c r="H37" s="21">
         <v>-38846.456484389608</v>
       </c>
       <c r="I37" s="21">
         <v>105548.31922770903</v>
       </c>
       <c r="J37" s="21">
         <v>41117.597651730757</v>
       </c>
       <c r="K37" s="21">
         <v>-45209.878021417418</v>
       </c>
       <c r="L37" s="21">
         <v>-48193.944529519416</v>
       </c>
       <c r="M37" s="21">
         <v>-148672.98544728418</v>
       </c>
       <c r="N37" s="21">
         <v>-9134.4747181097628</v>
       </c>
-    </row>
-    <row r="38" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O37" s="21">
+        <v>142137.32751103409</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="39" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A39" s="6"/>
       <c r="B39" s="7" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="40" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="6"/>
       <c r="B40" s="7" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A42" s="43"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...1 lines deleted...]
-    <mergeCell ref="C3:N3"/>
+  <mergeCells count="15">
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="C3:O3"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="M4:M5"/>
+    <mergeCell ref="N4:N5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>