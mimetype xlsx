--- v0 (2025-10-02)
+++ v1 (2026-04-04)
@@ -2,74 +2,74 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\10. หน้าเว็บ Sep 25\T8\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pailin\Downloads\Black Seagate\master file GFS\11. หน้าเว็บ Mar 26\T8\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6D9D3F58-D8A6-4FDB-A0E3-2949874F4AD7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C40BAE8C-805A-48D6-B129-334E93109C6B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11265" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="T8local" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">T8local!$A$1:$L$44</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="76">
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Millions of Baht/ Year Ending September 30</t>
   </si>
   <si>
     <t>General Government - Local Government</t>
   </si>
   <si>
     <t>TRANSACTIONS IN FINANCIAL ASSETS AND LIABILITIES
 BY COUNTERPART SECTOR</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
     <t>82111</t>
   </si>
@@ -250,61 +250,78 @@
   <si>
     <t>Social security funds</t>
   </si>
   <si>
     <t>State governments</t>
   </si>
   <si>
     <t xml:space="preserve">Central bank </t>
   </si>
   <si>
     <t xml:space="preserve">External creditors [=332] </t>
   </si>
   <si>
     <t xml:space="preserve">Financial corporations other than international organizations </t>
   </si>
   <si>
     <t>Other nonresidents</t>
   </si>
   <si>
     <t>Remark:</t>
   </si>
   <si>
     <t>P: Preliminary data</t>
   </si>
   <si>
-    <t>Last updated Sep 2025</t>
+    <t>Last updated Mar 2026</t>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>p</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -314,50 +331,59 @@
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -936,1827 +962,1945 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N44"/>
+  <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1:N1048576"/>
+      <selection pane="bottomRight" activeCell="O5" sqref="O5:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="57.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="1" customWidth="1"/>
-    <col min="4" max="14" width="13" style="1" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="4" max="15" width="13" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="31"/>
       <c r="C3" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
-      <c r="N3" s="36"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:14" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="N3" s="35"/>
+      <c r="O3" s="36"/>
+    </row>
+    <row r="4" spans="1:15" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A4" s="32"/>
       <c r="B4" s="33"/>
       <c r="C4" s="19">
         <v>2013</v>
       </c>
       <c r="D4" s="20">
         <v>2014</v>
       </c>
       <c r="E4" s="20">
         <v>2015</v>
       </c>
       <c r="F4" s="20">
         <v>2016</v>
       </c>
       <c r="G4" s="20">
         <v>2017</v>
       </c>
       <c r="H4" s="20">
         <v>2018</v>
       </c>
       <c r="I4" s="20">
         <v>2019</v>
       </c>
       <c r="J4" s="20">
         <v>2020</v>
       </c>
       <c r="K4" s="20">
         <v>2021</v>
       </c>
       <c r="L4" s="20">
         <v>2022</v>
       </c>
       <c r="M4" s="29">
         <v>2023</v>
       </c>
       <c r="N4" s="29">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O4" s="29" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="21">
         <v>35441.484080487571</v>
       </c>
       <c r="D5" s="21">
         <v>18037.484522740182</v>
       </c>
       <c r="E5" s="21">
         <v>28662.859733000514</v>
       </c>
       <c r="F5" s="21">
         <v>15030.491830361207</v>
       </c>
       <c r="G5" s="21">
         <v>50965.508240910771</v>
       </c>
       <c r="H5" s="21">
         <v>89184.009171005921</v>
       </c>
       <c r="I5" s="21">
         <v>39525.674820359403</v>
       </c>
       <c r="J5" s="21">
         <v>-11713.888514341714</v>
       </c>
       <c r="K5" s="21">
         <v>15906</v>
       </c>
       <c r="L5" s="21">
         <v>52583</v>
       </c>
       <c r="M5" s="21">
         <v>48659</v>
       </c>
       <c r="N5" s="21">
         <v>32503.000000000004</v>
       </c>
-    </row>
-    <row r="6" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O5" s="21">
+        <v>-12603.000000000029</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="22">
         <v>35441.484080487571</v>
       </c>
       <c r="D6" s="22">
         <v>18037.484522740182</v>
       </c>
       <c r="E6" s="22">
         <v>28662.859733000514</v>
       </c>
       <c r="F6" s="22">
         <v>15030.491830361207</v>
       </c>
       <c r="G6" s="22">
         <v>50965.508240910771</v>
       </c>
       <c r="H6" s="22">
         <v>89184.009171005921</v>
       </c>
       <c r="I6" s="22">
         <v>39525.674820359403</v>
       </c>
       <c r="J6" s="22">
         <v>-11713.888514341714</v>
       </c>
       <c r="K6" s="22">
         <v>15906</v>
       </c>
       <c r="L6" s="22">
         <v>52583</v>
       </c>
       <c r="M6" s="22">
         <v>48659</v>
       </c>
       <c r="N6" s="22">
         <v>32503.000000000004</v>
       </c>
-    </row>
-    <row r="7" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O6" s="22">
+        <v>-12603.000000000029</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="23">
         <v>0</v>
       </c>
       <c r="D7" s="23">
         <v>0</v>
       </c>
       <c r="E7" s="23">
         <v>0</v>
       </c>
       <c r="F7" s="23">
         <v>0</v>
       </c>
       <c r="G7" s="23">
         <v>0</v>
       </c>
       <c r="H7" s="23">
         <v>0</v>
       </c>
       <c r="I7" s="23">
         <v>0</v>
       </c>
       <c r="J7" s="23">
         <v>0</v>
       </c>
       <c r="K7" s="23">
         <v>0</v>
       </c>
       <c r="L7" s="23">
         <v>0</v>
       </c>
       <c r="M7" s="23">
         <v>0</v>
       </c>
       <c r="N7" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O7" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="23">
         <v>0</v>
       </c>
       <c r="D8" s="23">
         <v>0</v>
       </c>
       <c r="E8" s="23">
         <v>0</v>
       </c>
       <c r="F8" s="23">
         <v>0</v>
       </c>
       <c r="G8" s="23">
         <v>0</v>
       </c>
       <c r="H8" s="23">
         <v>0</v>
       </c>
       <c r="I8" s="23">
         <v>0</v>
       </c>
       <c r="J8" s="23">
         <v>0</v>
       </c>
       <c r="K8" s="23">
         <v>0</v>
       </c>
       <c r="L8" s="23">
         <v>0</v>
       </c>
       <c r="M8" s="23">
         <v>0</v>
       </c>
       <c r="N8" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O8" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="23">
         <v>0</v>
       </c>
       <c r="D9" s="23">
         <v>0</v>
       </c>
       <c r="E9" s="23">
         <v>0</v>
       </c>
       <c r="F9" s="23">
         <v>0</v>
       </c>
       <c r="G9" s="23">
         <v>0</v>
       </c>
       <c r="H9" s="23">
         <v>0</v>
       </c>
       <c r="I9" s="23">
         <v>0</v>
       </c>
       <c r="J9" s="23">
         <v>0</v>
       </c>
       <c r="K9" s="23">
         <v>0</v>
       </c>
       <c r="L9" s="23">
         <v>0</v>
       </c>
       <c r="M9" s="23">
         <v>0</v>
       </c>
       <c r="N9" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O9" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="23">
         <v>0</v>
       </c>
       <c r="D10" s="23">
         <v>0</v>
       </c>
       <c r="E10" s="23">
         <v>0</v>
       </c>
       <c r="F10" s="23">
         <v>0</v>
       </c>
       <c r="G10" s="23">
         <v>0</v>
       </c>
       <c r="H10" s="23">
         <v>0</v>
       </c>
       <c r="I10" s="23">
         <v>0</v>
       </c>
       <c r="J10" s="23">
         <v>0</v>
       </c>
       <c r="K10" s="23">
         <v>0</v>
       </c>
       <c r="L10" s="23">
         <v>0</v>
       </c>
       <c r="M10" s="23">
         <v>0</v>
       </c>
       <c r="N10" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O10" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="23">
         <v>0</v>
       </c>
       <c r="D11" s="23">
         <v>0</v>
       </c>
       <c r="E11" s="23">
         <v>0</v>
       </c>
       <c r="F11" s="23">
         <v>0</v>
       </c>
       <c r="G11" s="23">
         <v>0</v>
       </c>
       <c r="H11" s="23">
         <v>0</v>
       </c>
       <c r="I11" s="23">
         <v>0</v>
       </c>
       <c r="J11" s="23">
         <v>0</v>
       </c>
       <c r="K11" s="23">
         <v>0</v>
       </c>
       <c r="L11" s="23">
         <v>0</v>
       </c>
       <c r="M11" s="23">
         <v>0</v>
       </c>
       <c r="N11" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O11" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="23">
         <v>0</v>
       </c>
       <c r="D12" s="23">
         <v>0</v>
       </c>
       <c r="E12" s="23">
         <v>0</v>
       </c>
       <c r="F12" s="23">
         <v>0</v>
       </c>
       <c r="G12" s="23">
         <v>0</v>
       </c>
       <c r="H12" s="23">
         <v>0</v>
       </c>
       <c r="I12" s="23">
         <v>0</v>
       </c>
       <c r="J12" s="23">
         <v>0</v>
       </c>
       <c r="K12" s="23">
         <v>0</v>
       </c>
       <c r="L12" s="23">
         <v>0</v>
       </c>
       <c r="M12" s="23">
         <v>0</v>
       </c>
       <c r="N12" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O12" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="23">
         <v>0</v>
       </c>
       <c r="D13" s="23">
         <v>0</v>
       </c>
       <c r="E13" s="23">
         <v>0</v>
       </c>
       <c r="F13" s="23">
         <v>0</v>
       </c>
       <c r="G13" s="23">
         <v>0</v>
       </c>
       <c r="H13" s="23">
         <v>0</v>
       </c>
       <c r="I13" s="23">
         <v>0</v>
       </c>
       <c r="J13" s="23">
         <v>0</v>
       </c>
       <c r="K13" s="23">
         <v>0</v>
       </c>
       <c r="L13" s="23">
         <v>0</v>
       </c>
       <c r="M13" s="23">
         <v>0</v>
       </c>
       <c r="N13" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O13" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="23">
         <v>0</v>
       </c>
       <c r="D14" s="23">
         <v>0</v>
       </c>
       <c r="E14" s="23">
         <v>0</v>
       </c>
       <c r="F14" s="23">
         <v>0</v>
       </c>
       <c r="G14" s="23">
         <v>0</v>
       </c>
       <c r="H14" s="23">
         <v>0</v>
       </c>
       <c r="I14" s="23">
         <v>0</v>
       </c>
       <c r="J14" s="23">
         <v>0</v>
       </c>
       <c r="K14" s="23">
         <v>0</v>
       </c>
       <c r="L14" s="23">
         <v>0</v>
       </c>
       <c r="M14" s="23">
         <v>0</v>
       </c>
       <c r="N14" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O14" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="23">
         <v>35441.484080487571</v>
       </c>
       <c r="D15" s="23">
         <v>18037.484522740182</v>
       </c>
       <c r="E15" s="23">
         <v>28662.859733000514</v>
       </c>
       <c r="F15" s="23">
         <v>15030.491830361207</v>
       </c>
       <c r="G15" s="23">
         <v>50965.508240910771</v>
       </c>
       <c r="H15" s="23">
         <v>89184.009171005921</v>
       </c>
       <c r="I15" s="23">
         <v>39525.674820359403</v>
       </c>
       <c r="J15" s="23">
         <v>-11713.888514341714</v>
       </c>
       <c r="K15" s="23">
         <v>15906</v>
       </c>
       <c r="L15" s="23">
         <v>52583</v>
       </c>
       <c r="M15" s="23">
         <v>48659</v>
       </c>
       <c r="N15" s="23">
         <v>32503.000000000004</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O15" s="23">
+        <v>-12603.000000000029</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="23">
         <v>0</v>
       </c>
       <c r="D16" s="23">
         <v>0</v>
       </c>
       <c r="E16" s="23">
         <v>0</v>
       </c>
       <c r="F16" s="23">
         <v>0</v>
       </c>
       <c r="G16" s="23">
         <v>0</v>
       </c>
       <c r="H16" s="23">
         <v>0</v>
       </c>
       <c r="I16" s="23">
         <v>0</v>
       </c>
       <c r="J16" s="23">
         <v>0</v>
       </c>
       <c r="K16" s="23">
         <v>0</v>
       </c>
       <c r="L16" s="23">
         <v>0</v>
       </c>
       <c r="M16" s="23">
         <v>0</v>
       </c>
       <c r="N16" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O16" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="23">
         <v>0</v>
       </c>
       <c r="D17" s="23">
         <v>0</v>
       </c>
       <c r="E17" s="23">
         <v>0</v>
       </c>
       <c r="F17" s="23">
         <v>0</v>
       </c>
       <c r="G17" s="23">
         <v>0</v>
       </c>
       <c r="H17" s="23">
         <v>0</v>
       </c>
       <c r="I17" s="23">
         <v>0</v>
       </c>
       <c r="J17" s="23">
         <v>0</v>
       </c>
       <c r="K17" s="23">
         <v>0</v>
       </c>
       <c r="L17" s="23">
         <v>0</v>
       </c>
       <c r="M17" s="23">
         <v>0</v>
       </c>
       <c r="N17" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O17" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="24">
         <v>0</v>
       </c>
       <c r="D18" s="24">
         <v>0</v>
       </c>
       <c r="E18" s="24">
         <v>0</v>
       </c>
       <c r="F18" s="24">
         <v>0</v>
       </c>
       <c r="G18" s="24">
         <v>0</v>
       </c>
       <c r="H18" s="24">
         <v>0</v>
       </c>
       <c r="I18" s="24">
         <v>0</v>
       </c>
       <c r="J18" s="24">
         <v>0</v>
       </c>
       <c r="K18" s="24">
         <v>0</v>
       </c>
       <c r="L18" s="24">
         <v>0</v>
       </c>
       <c r="M18" s="24">
         <v>0</v>
       </c>
       <c r="N18" s="24">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O18" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="25">
         <v>0</v>
       </c>
       <c r="D19" s="25">
         <v>0</v>
       </c>
       <c r="E19" s="25">
         <v>0</v>
       </c>
       <c r="F19" s="25">
         <v>0</v>
       </c>
       <c r="G19" s="25">
         <v>0</v>
       </c>
       <c r="H19" s="25">
         <v>0</v>
       </c>
       <c r="I19" s="25">
         <v>0</v>
       </c>
       <c r="J19" s="25">
         <v>0</v>
       </c>
       <c r="K19" s="25">
         <v>0</v>
       </c>
       <c r="L19" s="25">
         <v>0</v>
       </c>
       <c r="M19" s="25">
         <v>0</v>
       </c>
       <c r="N19" s="25">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O19" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="23">
         <v>0</v>
       </c>
       <c r="E20" s="23">
         <v>0</v>
       </c>
       <c r="F20" s="23">
         <v>0</v>
       </c>
       <c r="G20" s="23">
         <v>0</v>
       </c>
       <c r="H20" s="23">
         <v>0</v>
       </c>
       <c r="I20" s="23">
         <v>0</v>
       </c>
       <c r="J20" s="23">
         <v>0</v>
       </c>
       <c r="K20" s="23">
         <v>0</v>
       </c>
       <c r="L20" s="23">
         <v>0</v>
       </c>
       <c r="M20" s="23">
         <v>0</v>
       </c>
       <c r="N20" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O20" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="23">
         <v>0</v>
       </c>
       <c r="D21" s="23">
         <v>0</v>
       </c>
       <c r="E21" s="23">
         <v>0</v>
       </c>
       <c r="F21" s="23">
         <v>0</v>
       </c>
       <c r="G21" s="23">
         <v>0</v>
       </c>
       <c r="H21" s="23">
         <v>0</v>
       </c>
       <c r="I21" s="23">
         <v>0</v>
       </c>
       <c r="J21" s="23">
         <v>0</v>
       </c>
       <c r="K21" s="23">
         <v>0</v>
       </c>
       <c r="L21" s="23">
         <v>0</v>
       </c>
       <c r="M21" s="23">
         <v>0</v>
       </c>
       <c r="N21" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O21" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="23">
         <v>0</v>
       </c>
       <c r="D22" s="23">
         <v>0</v>
       </c>
       <c r="E22" s="23">
         <v>0</v>
       </c>
       <c r="F22" s="23">
         <v>0</v>
       </c>
       <c r="G22" s="23">
         <v>0</v>
       </c>
       <c r="H22" s="23">
         <v>0</v>
       </c>
       <c r="I22" s="23">
         <v>0</v>
       </c>
       <c r="J22" s="23">
         <v>0</v>
       </c>
       <c r="K22" s="23">
         <v>0</v>
       </c>
       <c r="L22" s="23">
         <v>0</v>
       </c>
       <c r="M22" s="23">
         <v>0</v>
       </c>
       <c r="N22" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O22" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="26">
         <v>0</v>
       </c>
       <c r="D23" s="26">
         <v>0</v>
       </c>
       <c r="E23" s="26">
         <v>0</v>
       </c>
       <c r="F23" s="26">
         <v>0</v>
       </c>
       <c r="G23" s="26">
         <v>0</v>
       </c>
       <c r="H23" s="26">
         <v>0</v>
       </c>
       <c r="I23" s="26">
         <v>0</v>
       </c>
       <c r="J23" s="26">
         <v>0</v>
       </c>
       <c r="K23" s="26">
         <v>0</v>
       </c>
       <c r="L23" s="26">
         <v>0</v>
       </c>
       <c r="M23" s="26">
         <v>0</v>
       </c>
       <c r="N23" s="26">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O23" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="27">
         <v>-1947.4691613475625</v>
       </c>
       <c r="D24" s="27">
         <v>-2928.9711995872231</v>
       </c>
       <c r="E24" s="27">
         <v>-3127.5059651593001</v>
       </c>
       <c r="F24" s="27">
         <v>-3245.758608215096</v>
       </c>
       <c r="G24" s="27">
         <v>-1697.9268492191704</v>
       </c>
       <c r="H24" s="27">
         <v>-6200.4696277379153</v>
       </c>
       <c r="I24" s="27">
         <v>-29030.350888182591</v>
       </c>
       <c r="J24" s="27">
         <v>-5994.107584484067</v>
       </c>
       <c r="K24" s="27">
         <v>-46774.89777798971</v>
       </c>
       <c r="L24" s="27">
         <v>-2450.3787953104584</v>
       </c>
       <c r="M24" s="27">
         <v>-5014.9642351396915</v>
       </c>
       <c r="N24" s="27">
         <v>-10401.840354950562</v>
       </c>
-    </row>
-    <row r="25" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O24" s="27">
+        <v>-18854.817991053991</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="22">
         <v>-1947.4691613475625</v>
       </c>
       <c r="D25" s="22">
         <v>-2928.9711995872231</v>
       </c>
       <c r="E25" s="22">
         <v>-3127.5059651593001</v>
       </c>
       <c r="F25" s="22">
         <v>-3245.758608215096</v>
       </c>
       <c r="G25" s="22">
         <v>-1697.9268492191704</v>
       </c>
       <c r="H25" s="22">
         <v>-6200.4696277379153</v>
       </c>
       <c r="I25" s="22">
         <v>-29030.350888182591</v>
       </c>
       <c r="J25" s="22">
         <v>-5994.107584484067</v>
       </c>
       <c r="K25" s="22">
         <v>-46774.89777798971</v>
       </c>
       <c r="L25" s="22">
         <v>-2450.3787953104584</v>
       </c>
       <c r="M25" s="22">
         <v>-5014.9642351396915</v>
       </c>
       <c r="N25" s="22">
         <v>-10401.840354950562</v>
       </c>
-    </row>
-    <row r="26" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O25" s="22">
+        <v>-18854.817991053991</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="23">
         <v>-513.68237447015701</v>
       </c>
       <c r="D26" s="23">
         <v>-1470.2973527219699</v>
       </c>
       <c r="E26" s="23">
         <v>-1322.5059651593001</v>
       </c>
       <c r="F26" s="23">
         <v>-1195.2707556614951</v>
       </c>
       <c r="G26" s="23">
         <v>613.82532643271134</v>
       </c>
       <c r="H26" s="23">
         <v>-3577.5580699305301</v>
       </c>
       <c r="I26" s="23">
         <v>-20732.385771045403</v>
       </c>
       <c r="J26" s="23">
         <v>2465.5890441864449</v>
       </c>
       <c r="K26" s="23">
         <v>-37074.451728154978</v>
       </c>
       <c r="L26" s="23">
         <v>8439.020485351457</v>
       </c>
       <c r="M26" s="23">
         <v>5400.8494138757587</v>
       </c>
       <c r="N26" s="23">
         <v>-1053.7051720943241</v>
       </c>
-    </row>
-    <row r="27" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O26" s="23">
+        <v>-9393.8512233484289</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="23">
         <v>-513.68237447015701</v>
       </c>
       <c r="D27" s="23">
         <v>-1470.2973527219699</v>
       </c>
       <c r="E27" s="23">
         <v>-1322.5059651593001</v>
       </c>
       <c r="F27" s="23">
         <v>-1195.2707556614951</v>
       </c>
       <c r="G27" s="23">
         <v>613.82532643271134</v>
       </c>
       <c r="H27" s="23">
         <v>-3577.5580699305301</v>
       </c>
       <c r="I27" s="23">
         <v>-20732.385771045403</v>
       </c>
       <c r="J27" s="23">
         <v>2465.5890441864449</v>
       </c>
       <c r="K27" s="23">
         <v>-37074.451728154978</v>
       </c>
       <c r="L27" s="23">
         <v>8439.020485351457</v>
       </c>
       <c r="M27" s="23">
         <v>5400.8494138757587</v>
       </c>
       <c r="N27" s="23">
         <v>-1053.7051720943241</v>
       </c>
-    </row>
-    <row r="28" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O27" s="23">
+        <v>-9393.8512233484289</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="23">
         <v>-513.68237447015701</v>
       </c>
       <c r="D28" s="23">
         <v>-1470.2973527219699</v>
       </c>
       <c r="E28" s="23">
         <v>-1322.5059651593001</v>
       </c>
       <c r="F28" s="23">
         <v>-1195.2707556614951</v>
       </c>
       <c r="G28" s="23">
         <v>613.82532643271134</v>
       </c>
       <c r="H28" s="23">
         <v>-3577.5580699305301</v>
       </c>
       <c r="I28" s="23">
         <v>-20732.385771045403</v>
       </c>
       <c r="J28" s="23">
         <v>2465.5890441864449</v>
       </c>
       <c r="K28" s="23">
         <v>-37074.451728154978</v>
       </c>
       <c r="L28" s="23">
         <v>8439.020485351457</v>
       </c>
       <c r="M28" s="23">
         <v>5400.8494138757587</v>
       </c>
       <c r="N28" s="23">
         <v>-1053.7051720943241</v>
       </c>
-    </row>
-    <row r="29" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O28" s="23">
+        <v>-9393.8512233484289</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="23">
         <v>0</v>
       </c>
       <c r="D29" s="23">
         <v>0</v>
       </c>
       <c r="E29" s="23">
         <v>0</v>
       </c>
       <c r="F29" s="23">
         <v>0</v>
       </c>
       <c r="G29" s="23">
         <v>0</v>
       </c>
       <c r="H29" s="23">
         <v>0</v>
       </c>
       <c r="I29" s="23">
         <v>0</v>
       </c>
       <c r="J29" s="23">
         <v>0</v>
       </c>
       <c r="K29" s="23">
         <v>0</v>
       </c>
       <c r="L29" s="23">
         <v>0</v>
       </c>
       <c r="M29" s="23">
         <v>0</v>
       </c>
       <c r="N29" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O29" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="23">
         <v>0</v>
       </c>
       <c r="D30" s="23">
         <v>0</v>
       </c>
       <c r="E30" s="23">
         <v>0</v>
       </c>
       <c r="F30" s="23">
         <v>0</v>
       </c>
       <c r="G30" s="23">
         <v>0</v>
       </c>
       <c r="H30" s="23">
         <v>0</v>
       </c>
       <c r="I30" s="23">
         <v>0</v>
       </c>
       <c r="J30" s="23">
         <v>0</v>
       </c>
       <c r="K30" s="23">
         <v>0</v>
       </c>
       <c r="L30" s="23">
         <v>0</v>
       </c>
       <c r="M30" s="23">
         <v>0</v>
       </c>
       <c r="N30" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O30" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C31" s="23">
         <v>0</v>
       </c>
       <c r="D31" s="23">
         <v>0</v>
       </c>
       <c r="E31" s="23">
         <v>0</v>
       </c>
       <c r="F31" s="23">
         <v>0</v>
       </c>
       <c r="G31" s="23">
         <v>0</v>
       </c>
       <c r="H31" s="23">
         <v>0</v>
       </c>
       <c r="I31" s="23">
         <v>0</v>
       </c>
       <c r="J31" s="23">
         <v>0</v>
       </c>
       <c r="K31" s="23">
         <v>0</v>
       </c>
       <c r="L31" s="23">
         <v>0</v>
       </c>
       <c r="M31" s="23">
         <v>0</v>
       </c>
       <c r="N31" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O31" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="23">
         <v>0</v>
       </c>
       <c r="D32" s="23">
         <v>0</v>
       </c>
       <c r="E32" s="23">
         <v>0</v>
       </c>
       <c r="F32" s="23">
         <v>0</v>
       </c>
       <c r="G32" s="23">
         <v>0</v>
       </c>
       <c r="H32" s="23">
         <v>0</v>
       </c>
       <c r="I32" s="23">
         <v>0</v>
       </c>
       <c r="J32" s="23">
         <v>0</v>
       </c>
       <c r="K32" s="23">
         <v>0</v>
       </c>
       <c r="L32" s="23">
         <v>0</v>
       </c>
       <c r="M32" s="23">
         <v>0</v>
       </c>
       <c r="N32" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O32" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C33" s="23">
         <v>0</v>
       </c>
       <c r="D33" s="23">
         <v>0</v>
       </c>
       <c r="E33" s="23">
         <v>0</v>
       </c>
       <c r="F33" s="23">
         <v>0</v>
       </c>
       <c r="G33" s="23">
         <v>0</v>
       </c>
       <c r="H33" s="23">
         <v>0</v>
       </c>
       <c r="I33" s="23">
         <v>0</v>
       </c>
       <c r="J33" s="23">
         <v>0</v>
       </c>
       <c r="K33" s="23">
         <v>0</v>
       </c>
       <c r="L33" s="23">
         <v>0</v>
       </c>
       <c r="M33" s="23">
         <v>0</v>
       </c>
       <c r="N33" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O33" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="23">
         <v>-1433.7867868774056</v>
       </c>
       <c r="D34" s="23">
         <v>-1458.6738468652532</v>
       </c>
       <c r="E34" s="23">
         <v>-1805</v>
       </c>
       <c r="F34" s="23">
         <v>-2050.487852553601</v>
       </c>
       <c r="G34" s="23">
         <v>-2311.7521756518818</v>
       </c>
       <c r="H34" s="23">
         <v>-2622.9115578073843</v>
       </c>
       <c r="I34" s="23">
         <v>-8297.9651171371879</v>
       </c>
       <c r="J34" s="23">
         <v>-8459.6966286705119</v>
       </c>
       <c r="K34" s="23">
         <v>-9700.4460498347289</v>
       </c>
       <c r="L34" s="23">
         <v>-10889.399280661915</v>
       </c>
       <c r="M34" s="23">
         <v>-10415.81364901545</v>
       </c>
       <c r="N34" s="23">
         <v>-9348.1351828562383</v>
       </c>
-    </row>
-    <row r="35" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O34" s="23">
+        <v>-9460.9667677055604</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="23">
         <v>0</v>
       </c>
       <c r="D35" s="23">
         <v>0</v>
       </c>
       <c r="E35" s="23">
         <v>0</v>
       </c>
       <c r="F35" s="23">
         <v>0</v>
       </c>
       <c r="G35" s="23">
         <v>0</v>
       </c>
       <c r="H35" s="23">
         <v>0</v>
       </c>
       <c r="I35" s="23">
         <v>0</v>
       </c>
       <c r="J35" s="23">
         <v>0</v>
       </c>
       <c r="K35" s="23">
         <v>0</v>
       </c>
       <c r="L35" s="23">
         <v>0</v>
       </c>
       <c r="M35" s="23">
         <v>0</v>
       </c>
       <c r="N35" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O35" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="23">
         <v>0</v>
       </c>
       <c r="F36" s="23">
         <v>0</v>
       </c>
       <c r="G36" s="23">
         <v>0</v>
       </c>
       <c r="H36" s="23">
         <v>0</v>
       </c>
       <c r="I36" s="23">
         <v>0</v>
       </c>
       <c r="J36" s="23">
         <v>0</v>
       </c>
       <c r="K36" s="23">
         <v>0</v>
       </c>
       <c r="L36" s="23">
         <v>0</v>
       </c>
       <c r="M36" s="23">
         <v>0</v>
       </c>
       <c r="N36" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O36" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A37" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="24">
         <v>0</v>
       </c>
       <c r="D37" s="24">
         <v>0</v>
       </c>
       <c r="E37" s="24">
         <v>0</v>
       </c>
       <c r="F37" s="24">
         <v>0</v>
       </c>
       <c r="G37" s="24">
         <v>0</v>
       </c>
       <c r="H37" s="24">
         <v>0</v>
       </c>
       <c r="I37" s="24">
         <v>0</v>
       </c>
       <c r="J37" s="24">
         <v>0</v>
       </c>
       <c r="K37" s="24">
         <v>0</v>
       </c>
       <c r="L37" s="24">
         <v>0</v>
       </c>
       <c r="M37" s="24">
         <v>0</v>
       </c>
       <c r="N37" s="24">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O37" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="28">
         <v>0</v>
       </c>
       <c r="D38" s="28">
         <v>0</v>
       </c>
       <c r="E38" s="28">
         <v>0</v>
       </c>
       <c r="F38" s="28">
         <v>0</v>
       </c>
       <c r="G38" s="28">
         <v>0</v>
       </c>
       <c r="H38" s="28">
         <v>0</v>
       </c>
       <c r="I38" s="28">
         <v>0</v>
       </c>
       <c r="J38" s="28">
         <v>0</v>
       </c>
       <c r="K38" s="28">
         <v>0</v>
       </c>
       <c r="L38" s="28">
         <v>0</v>
       </c>
       <c r="M38" s="28">
         <v>0</v>
       </c>
       <c r="N38" s="28">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O38" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C39" s="23">
         <v>0</v>
       </c>
       <c r="D39" s="23">
         <v>0</v>
       </c>
       <c r="E39" s="23">
         <v>0</v>
       </c>
       <c r="F39" s="23">
         <v>0</v>
       </c>
       <c r="G39" s="23">
         <v>0</v>
       </c>
       <c r="H39" s="23">
         <v>0</v>
       </c>
       <c r="I39" s="23">
         <v>0</v>
       </c>
       <c r="J39" s="23">
         <v>0</v>
       </c>
       <c r="K39" s="23">
         <v>0</v>
       </c>
       <c r="L39" s="23">
         <v>0</v>
       </c>
       <c r="M39" s="23">
         <v>0</v>
       </c>
       <c r="N39" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O39" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C40" s="23">
         <v>0</v>
       </c>
       <c r="D40" s="23">
         <v>0</v>
       </c>
       <c r="E40" s="23">
         <v>0</v>
       </c>
       <c r="F40" s="23">
         <v>0</v>
       </c>
       <c r="G40" s="23">
         <v>0</v>
       </c>
       <c r="H40" s="23">
         <v>0</v>
       </c>
       <c r="I40" s="23">
         <v>0</v>
       </c>
       <c r="J40" s="23">
         <v>0</v>
       </c>
       <c r="K40" s="23">
         <v>0</v>
       </c>
       <c r="L40" s="23">
         <v>0</v>
       </c>
       <c r="M40" s="23">
         <v>0</v>
       </c>
       <c r="N40" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O40" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A41" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="23">
         <v>0</v>
       </c>
       <c r="D41" s="23">
         <v>0</v>
       </c>
       <c r="E41" s="23">
         <v>0</v>
       </c>
       <c r="F41" s="23">
         <v>0</v>
       </c>
       <c r="G41" s="23">
         <v>0</v>
       </c>
       <c r="H41" s="23">
         <v>0</v>
       </c>
       <c r="I41" s="23">
         <v>0</v>
       </c>
       <c r="J41" s="23">
         <v>0</v>
       </c>
       <c r="K41" s="23">
         <v>0</v>
       </c>
       <c r="L41" s="23">
         <v>0</v>
       </c>
       <c r="M41" s="23">
         <v>0</v>
       </c>
       <c r="N41" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="O41" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A42" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="26">
         <v>0</v>
       </c>
       <c r="D42" s="26">
         <v>0</v>
       </c>
       <c r="E42" s="26">
         <v>0</v>
       </c>
       <c r="F42" s="26">
         <v>0</v>
       </c>
       <c r="G42" s="26">
         <v>0</v>
       </c>
       <c r="H42" s="26">
         <v>0</v>
       </c>
       <c r="I42" s="26">
         <v>0</v>
       </c>
       <c r="J42" s="26">
         <v>0</v>
       </c>
       <c r="K42" s="26">
         <v>0</v>
       </c>
       <c r="L42" s="26">
         <v>0</v>
       </c>
       <c r="M42" s="26">
         <v>0</v>
       </c>
       <c r="N42" s="26">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O42" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A43" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="18" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:B4"/>
-    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="C3:O3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>